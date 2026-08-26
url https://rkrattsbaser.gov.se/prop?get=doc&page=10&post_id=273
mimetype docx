--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -1,10228 +1,37095 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="59B5472D" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="00EA4C6E" w:rsidP="00333C9D">
+    <w:p w14:paraId="1D393804" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="007F33B0">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A94FF68" wp14:editId="6116EC8E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62CD4EC4" wp14:editId="7953A37F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 1"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="1099FDF5" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00811BB8" w:rsidRDefault="007F33B0" w:rsidP="00F572D9">
+                              <w:p w14:paraId="42DCEA77" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00811BB8" w:rsidRDefault="00BB229F" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512B5D11" wp14:editId="079E29C6">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3003411F" wp14:editId="07E5FD75">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1735797375" name="Bild 3"/>
+                                      <wp:docPr id="1319874540" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1A94FF68" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="62CD4EC4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="1099FDF5" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00811BB8" w:rsidRDefault="007F33B0" w:rsidP="00F572D9">
+                        <w:p w14:paraId="42DCEA77" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00811BB8" w:rsidRDefault="00BB229F" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512B5D11" wp14:editId="079E29C6">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3003411F" wp14:editId="07E5FD75">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1735797375" name="Bild 3"/>
+                                <wp:docPr id="1319874540" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId13"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A7876AC" w14:textId="1F276DB9" w:rsidR="007F33B0" w:rsidRDefault="00D72965" w:rsidP="00333C9D">
+        <w:p w14:paraId="3726A202" w14:textId="2E2FE9ED" w:rsidR="00BB229F" w:rsidRDefault="00A37487" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:33</w:t>
+            <w:t>2025/26:36</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1A6D587D" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00D01F17" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="6021F52D" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="005F407A" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D72E60" w14:paraId="4170C5CC" w14:textId="77777777">
-[...22 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="78F1265D" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-283352459"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="11C7A002" w14:textId="7E70203B" w:rsidR="00BB229F" w:rsidRDefault="00343374" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Kustbevakningens sjöövervakning</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="42162042" w14:textId="0F659109" w:rsidR="007F33B0" w:rsidRDefault="004C3359" w:rsidP="00333C9D">
+              <w:p w14:paraId="32522C58" w14:textId="5EEA1ED6" w:rsidR="00BB229F" w:rsidRDefault="00343374" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="65E054D2" w14:textId="280CE02C" w:rsidR="007F33B0" w:rsidRPr="00141F91" w:rsidRDefault="00EA4C6E" w:rsidP="00333C9D">
-[...1 lines deleted...]
-              <w:pStyle w:val="Proprubrik"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-                <w:r w:rsidR="004C3359">
+              <w:alias w:val="Nummer"/>
+              <w:tag w:val="Nummer"/>
+              <w:id w:val="-348560707"/>
+              <w:lock w:val="contentLocked"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="157BE79D" w14:textId="73BCEFCF" w:rsidR="00BB229F" w:rsidRPr="00141F91" w:rsidRDefault="00A37487" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:</w:t>
-[...1 lines deleted...]
-                <w:r w:rsidR="00D72965">
+                </w:pPr>
+                <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>33</w:t>
+                  <w:t>2025/26:36</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B2EE017" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="0C173D78" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3057C05A" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="729DCEED" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="317B090C" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B184BFE" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5816EEB8" w14:textId="358F27BC" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="5E280658" w14:textId="552BB1DE" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-16T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:date w:fullDate="2025-10-30T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0035223F">
-            <w:t>den 16 oktober 2025</w:t>
+          <w:r w:rsidR="006C363E">
+            <w:t>den 30 oktober 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02D0EF20" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="40884B37" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...22 lines deleted...]
-    <w:p w14:paraId="506B6521" w14:textId="52B27398" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="47BA5060" w14:textId="14501351" w:rsidR="00BB229F" w:rsidRDefault="0022518D" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lotta Edholm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA5315" w14:textId="2E6D27B3" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...14 lines deleted...]
-    <w:p w14:paraId="431379AE" w14:textId="45DB2196" w:rsidR="007F33B0" w:rsidRPr="008C3EC0" w:rsidRDefault="007F33B0" w:rsidP="004534C4">
+      <w:r w:rsidR="006C363E">
+        <w:t>Carl-Oskar Bohlin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E422F2A" w14:textId="2284D041" w:rsidR="00BB229F" w:rsidRPr="008624B2" w:rsidRDefault="00BB229F" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="-1224515004"/>
+          <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C3359">
+          <w:r w:rsidR="00343374">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Försvarsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2FE81E" w14:textId="4BC30DCE" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="1C180C44" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11E8B3EC" w14:textId="37EB6408" w:rsidR="007F33B0" w:rsidRDefault="00C52102" w:rsidP="00333C9D">
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A01B9A0" w14:textId="49B0784C" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av Riksrevisionens iakttagelser och rekommendationer i granskningsrapporten </w:t>
-[...289 lines deleted...]
-    <w:p w14:paraId="274B233A" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="008F2013" w:rsidRDefault="007F33B0" w:rsidP="00362009">
+        <w:t xml:space="preserve">I propositionen lämnas förslag för att Kustbevakningen ska ges förutsättningar för att utveckla sina förmågor och sitt arbetssätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3AF350" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339502C7" w14:textId="7339C06F" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I propositionen föreslår regeringen därför </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76986767" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>att Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet utökas till att omfatta alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC3D5D3" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>utökad sekretess för uppgifter i Kustbevakningens register, Sjöbasis, till skydd för allmänna intressen och för enskilda,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EEDFCA" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>sekretess hos Kustbevakningen för uppgifter som förekommer i analysverksamhet, till skydd för allmänna intressen och för enskilda, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350BFD95" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>bestämmelser om personuppgiftsbehandling hos Kustbevakningen vid analysverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280C159F" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A63C17" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="009C0EAB" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 mars 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619B5468" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F021378" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="008F2013" w:rsidRDefault="00BB229F" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7B1A70" w14:textId="27DCE35D" w:rsidR="00297AA9" w:rsidRDefault="007F33B0">
+    <w:p w14:paraId="71383446" w14:textId="03FF3156" w:rsidR="00E6252C" w:rsidRDefault="00BB229F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B849B0">
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc208835623" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717844" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835623 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717844 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00B1E733" w14:textId="2AB66E6E" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="143A66E1" w14:textId="0D67FE6E" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835624" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717845" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+          <w:t>Lagtext</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835624 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717845 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43FF3EF5" w14:textId="078E5CFC" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="1F898C8C" w14:textId="5AB9E2AC" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835625" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717846" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser</w:t>
+          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835625 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717846 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="321F1605" w14:textId="0B660095" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="7AE1A348" w14:textId="22A5364C" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835626" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717847" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens rekommendationer</w:t>
+          <w:t>Förslag till lag om ändring i kustbevakningslagen (2019:32)</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835626 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717847 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D9C9B06" w14:textId="2B462A55" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="3D420BD9" w14:textId="5701505C" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717848" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslag till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717848 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29CD6611" w14:textId="3CFE9E3B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835627" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717849" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835627 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717849 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BF433E3" w14:textId="53C12D63" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="47D152AC" w14:textId="32C1A98B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835628" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717850" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Sjöövervakning</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835628 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717850 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="527744EF" w14:textId="16D2DC7E" w:rsidR="00297AA9" w:rsidRDefault="006770DE" w:rsidP="006770DE">
+    <w:p w14:paraId="445D68AD" w14:textId="73F2F3A3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717851" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kustbevakningens uppdrag att bedriva sjöövervakning</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717851 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E8586AB" w14:textId="47604A13" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717852" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.1.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kustbevakningen behöver ges möjlighet att utveckla sina förmågor och arbetssätt för att möta det förändrade säkerhetsläget</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717852 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="738C3572" w14:textId="60080E08" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717853" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.1.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sjöövervakningsrådet</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717853 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64EB42C2" w14:textId="22E564A3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717854" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kustbevakningens underrättelseuppdrag</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717854 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="306CFF7E" w14:textId="321A43CD" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717855" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kustbevakningens underrättelseuppdrag behöver utvidgas till att omfatta fler brottstyper än i dag</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717855 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="609257A4" w14:textId="2E45A653" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717856" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sekretessregleringen</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717856 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69392ABB" w14:textId="5F665472" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717857" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Grunderna i offentlighets- och sekretessregleringen</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717857 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51294750" w14:textId="696BA2B8" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717858" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Offentlighetsprincipen</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717858 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37A199CF" w14:textId="50A39FBF" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717859" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Innebörden av sekretess och sekretessbrytande bestämmelser</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717859 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D967A8E" w14:textId="05A24DA3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717860" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sekretessbestämmelsernas uppbyggnad</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717860 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20E88A0E" w14:textId="0C2282E7" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717861" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Överföring av sekretess</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717861 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14050737" w14:textId="2E5F3C5E" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717862" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1.5</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Rätten att meddela och offentliggöra uppgifter</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717862 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FF29170" w14:textId="0F72A38E" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717863" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>En ny sekretessbestämmelse för uppgifter i Sjöbasis</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717863 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37C241F7" w14:textId="7265F131" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717864" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>En ny sekretessbestämmelse för uppgifter som förekommer i Kustbevakningens analysverksamhet</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717864 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32697720" w14:textId="5A91C75D" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717865" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sekretess för en enskilds personliga eller ekonomiska förhållanden i Sjöbasis</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717865 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="130BCAAA" w14:textId="16A82FF8" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717866" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sekretess för en enskilds personliga eller ekonomiska förhållanden i Kustbevakningens analysverksamhet</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717866 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>42</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="466A8C89" w14:textId="54ED7BCF" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717867" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.6</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sekretessbrytande bestämmelser</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717867 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>45</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="009E4721" w14:textId="5ED3DB28" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717868" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Personuppgiftsbehandling</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717868 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="531B6AEB" w14:textId="30F74C9D" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717869" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Grundläggande reglering om personlig integritet och personuppgiftsbehandling</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717869 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DE1A079" w14:textId="57291152" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717870" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Gällande personuppgiftsreglering för Kustbevakningen</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717870 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>47</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33D624DD" w14:textId="303DD2B6" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717871" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Behandling av personuppgifter i samband med arbete med sjölägesbilder och analyser av dessa</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717871 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>48</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39510322" w14:textId="5C005AA6" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717872" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Behandling av personuppgifter i Sjöbasis i brottsbekämpande syfte</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717872 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73F208D0" w14:textId="5DB4AAFD" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717873" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717873 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>53</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27490F1F" w14:textId="53ACA7F7" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717874" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717874 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>54</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38D5DFF8" w14:textId="77A9A09E" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717875" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för totalförsvaret, det brottsbekämpande arbetet och för enskilda</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717875 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>54</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FFE0069" w14:textId="5C32F325" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717876" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för statliga myndigheter</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717876 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>57</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E62BBBF" w14:textId="7E9C10A8" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717877" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717877 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>58</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CC9751D" w14:textId="425C85F0" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717878" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Författningskommentar</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717878 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>59</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="179EB480" w14:textId="4A50C7F5" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717879" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717879 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>59</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E7F599B" w14:textId="61E92E43" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717880" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i kustbevakningslagen (2019:32)</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717880 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>62</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="369D779C" w14:textId="1E65FBF2" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717881" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717881 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>63</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52026F84" w14:textId="761C270B" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717882" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Statliga strategiska digitaliseringsprojekt – stora gemensamma utmaningar (RiR 2025:8)</w:t>
+          <w:t>Sammanfattning av promemorian Hemställan om lag- och förordningsändringar för en mer effektiv samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation samt insamling, bearbetning och analys av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra myndigheters behov</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835629 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717882 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>65</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="449C6AE0" w14:textId="5C63AE75" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="427CFE9C" w14:textId="1FA53FEF" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835630" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc212717883" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 16 oktober 2025</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835630 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717883 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>96</w:t>
+          <w:t>66</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00E6252C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11633B34" w14:textId="3FBCFC5A" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00362009">
+    <w:p w14:paraId="5040707A" w14:textId="08B25C16" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717884" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717884 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>75</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5327CEF0" w14:textId="4C44AECC" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717885" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådsremissens lagförslag</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717885 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>76</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="393AA621" w14:textId="3D039DEE" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717886" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådets yttrande</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717886 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>82</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A040AC5" w14:textId="4B2C69F4" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717887" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Försvarsdepartementet</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717887 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>84</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="281DE5AF" w14:textId="3E2619E3" w:rsidR="00E6252C" w:rsidRDefault="007C5C3E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212717888" w:history="1">
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober</w:t>
+        </w:r>
+        <w:r w:rsidR="00B704F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C" w:rsidRPr="000B58C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2025</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212717888 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>84</w:t>
+        </w:r>
+        <w:r w:rsidR="00E6252C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10C00340" w14:textId="1E01344E" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31495BE2" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="005A72C8" w:rsidRDefault="00BB229F" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc212717844"/>
+      <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="6656B854" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AF87F8" w14:textId="78892070" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6A8B4D" w14:textId="1D62EDF6" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i kustbevakningslagen (2019:32).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EA5671" w14:textId="40CC8ED2" w:rsidR="00BB229F" w:rsidRPr="00144361" w:rsidRDefault="00BB229F" w:rsidP="00BB229F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB229F">
+        <w:t>lag om ändring i kustbevakningsdatalagen (2019:429).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6403046A" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="00152749" w:rsidRDefault="00BB229F" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
-[...6 lines deleted...]
-      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="3C87BEEE" w14:textId="6CCFB172" w:rsidR="00437136" w:rsidRPr="00A35E64" w:rsidRDefault="00437136" w:rsidP="00A35E64">
+    </w:p>
+    <w:p w14:paraId="38C1490B" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00437136" w:rsidRPr="00A35E64" w:rsidSect="00297AA9">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="39A33CF9" w14:textId="55B13926" w:rsidR="00ED45B8" w:rsidRDefault="00437136" w:rsidP="001539DA">
+    </w:p>
+    <w:p w14:paraId="433E84C4" w14:textId="631C7CFF" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="4E06044C" w14:textId="6447FFEC" w:rsidR="00437136" w:rsidRPr="00D41EE1" w:rsidRDefault="00437136" w:rsidP="003C2F9C">
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc212717845"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagtext</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="50781B82" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC42EEF" w14:textId="0070161F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3A878146" w14:textId="0C7313B9" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="003A389B">
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc212717846"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="43493F18" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Riksrevisionen har granskat statens arbete med strategiska digitaliserings</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="2B76578E" w14:textId="629C2BCB" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00A521CD">
+        <w:t>Härigenom föreskrivs i fråga om offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C06655E" w14:textId="21177002" w:rsidR="00343374" w:rsidRPr="00E85938" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-    <w:p w14:paraId="50D6C880" w14:textId="2F5F7E23" w:rsidR="00437136" w:rsidRPr="00232290" w:rsidRDefault="00437136" w:rsidP="00DD281D">
+      <w:r w:rsidRPr="00E85938">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t xml:space="preserve"> att 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>kap. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och rubriken närmast före 29 kap. 13 a § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6BA555" w14:textId="7E363C38" w:rsidR="00343374" w:rsidRPr="00E85938" w:rsidRDefault="00343374" w:rsidP="00E85938">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="005E26B4">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00232290">
+      <w:r w:rsidRPr="00E85938">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t xml:space="preserve"> att det ska införas tre nya paragrafer, 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>kap. 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>b och 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>§§ och 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>kap. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85938">
+        <w:t>§, och närmast före 18 kap. 18 b § en ny rubrik av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598F078E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00E85938">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="5AFDA374" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77BF43D7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F9A8C9B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="036DFBFC" w14:textId="1F6BDD75" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007340A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="4628E248" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="772FC8D0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38141E27" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Sjöövervakning</w:t>
+            </w:r>
+            <w:r w:rsidDel="00EC001D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F749299" w14:textId="77777777" w:rsidR="00BC1D71" w:rsidRDefault="00343374">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>18 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624EAFE0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00E85938" w:rsidRDefault="00343374" w:rsidP="00E85938">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85938">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretess gäller för uppgift som hänför sig till Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C8BF47" w14:textId="7FBDFD3D" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85938">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641643E0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="509AEB81" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E85938">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>18 c §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047E33C8" w14:textId="20F21719" w:rsidR="00343374" w:rsidRPr="00E85938" w:rsidRDefault="00343374" w:rsidP="00E85938">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85938">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretess gäller för uppgift som hänför sig till sådan verksamhet som avses i 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85938">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85938">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E85938">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4 kustbevakningsdatalagen (2019:429), om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D5C537" w14:textId="789528CA" w:rsidR="00343374" w:rsidRPr="00E85938" w:rsidRDefault="00343374" w:rsidP="00E85938">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E85938">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7595A8D2" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD24D98" w14:textId="77777777" w:rsidR="00AB4A33" w:rsidRDefault="00AB4A33" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF2A9D8" w14:textId="77777777" w:rsidR="00AB4A33" w:rsidRDefault="00AB4A33" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEC8AF3" w14:textId="77777777" w:rsidR="00AB4A33" w:rsidRPr="00AB4A33" w:rsidRDefault="00AB4A33" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6B2948" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007340A5" w:rsidRDefault="00343374" w:rsidP="007340A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F107FD" w14:textId="23EB4DFD" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Kammarkollegiet har heller inte mandat att stoppa en myndighet som väljer att inte avropa från ramavtalen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FE2B569" w14:textId="111B3281" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00B640BE">
+        <w:t>29 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2946"/>
+        <w:gridCol w:w="2946"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="297DB0CF" w14:textId="77777777" w:rsidTr="004D3A4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="556DBA2C" w14:textId="1BAB03AE" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D50BB1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Samordning av civila behov av sjöövervakning m.m.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32A0631D" w14:textId="4A9E5AD2" w:rsidR="00343374" w:rsidRPr="00D50BB1" w:rsidRDefault="00343374" w:rsidP="00D50BB1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D7A59">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sjöövervakning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E0D8516" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D50BB1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13 a §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="2AC705E5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="653EB87A" w14:textId="6E8AFC60" w:rsidR="00343374" w:rsidRPr="007340A5" w:rsidRDefault="00343374" w:rsidP="007340A5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007340A5">
+              <w:t xml:space="preserve">Sekretess gäller i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation för uppgift om en enskilds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007340A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>affärs- eller driftförhållanden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007340A5">
+              <w:t>, om det kan antas att den enskilde lider skada om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="768E4691" w14:textId="2A705274" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007340A5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007340A5">
+              <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A9935E2" w14:textId="345869AD" w:rsidR="00343374" w:rsidRPr="007340A5" w:rsidRDefault="00343374" w:rsidP="007340A5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007340A5">
+              <w:t xml:space="preserve">Sekretess gäller i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation för uppgift om en enskilds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007340A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>personliga eller ekonomiska förhållanden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007340A5">
+              <w:t xml:space="preserve">, om det kan antas att den enskilde lider skada eller men om uppgiften röjs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E80A94E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007340A5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007340A5">
+              <w:t xml:space="preserve">I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007340A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B360DD4" w14:textId="5BCBE2C9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007340A5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="3039F3F1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17D9E992" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DE2492D" w14:textId="062DDCF0" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>13 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399F4B4F" w14:textId="6785D6A6" w:rsidR="00343374" w:rsidRPr="007340A5" w:rsidRDefault="00343374" w:rsidP="007340A5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007340A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretess gäller hos Kustbevakningen i sådan verksamhet som avses i 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007340A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007340A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4 kustbevakningsdatalagen (2019:429) för uppgift om en enskilds personliga eller ekonomiska förhållanden, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1E1399" w14:textId="2F18F47C" w:rsidR="00343374" w:rsidRPr="00574282" w:rsidRDefault="00343374" w:rsidP="007340A5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007340A5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E55BFCE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204A6A8D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007340A5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...412 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId25"/>
+        <w:sectPr w:rsidR="00343374" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="24ECAF2F" w14:textId="22E17973" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00B74CF9">
+      <w:r w:rsidRPr="007340A5">
+        <w:t>Denna lag träder i kraft den 1 mars 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E8E47D" w14:textId="61E679B0" w:rsidR="00343374" w:rsidRDefault="00343374">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB3691B" w14:textId="5D10E458" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc212717847"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i kustbevakningslagen (2019:32)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="61D7464D" w14:textId="40D3E2DC" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0036009E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning och konstaterar att den utgör ett viktigt bidrag i det kontinuerliga förbättringsarbetet </w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="3EE28066" w14:textId="075FA7D9" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00DB6A27">
+        <w:t>Härigenom föreskrivs att 3 kap. 2 § kustbevakningslagen (2019:32) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E82E25D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0036009E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="006F0058">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F0058">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2946"/>
+        <w:gridCol w:w="2951"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="6E8642F8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2498" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B64FD6B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C5AD539" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="413C64F6" w14:textId="06EE6CBB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FA0FC7" w14:textId="5F7F12F2" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4058EFC2" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>Kustbevakningens direkta brottsbekämpning omfattar brott som rör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF2B042" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skyddslagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F609218" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a) lagen (2004:487) om sjöfartsskydd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D16C73" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>b) skyddslagen (2010:305), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3A476D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>c) lagen (2016:319) om skydd för geografisk information,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D2FDA9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sjötrafik och sjösäkerhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5A06CC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a) lagen (1983:293) om inrättande, utvidgning och avlysning av allmän farled och allmän hamn,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC3A81C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>b) lagen (1983:294) om inrättande, utvidgning och avlysning av allmän flottled,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F151882" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>c) mönstringslagen (1983:929),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775A0100" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>d) sjölagen (1994:1009),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E54BAB" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>e) lagen (1994:1776) om skatt på energi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4194C3E6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>f) lagen (1998:958) om vilotid för sjömän,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032C3429" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>g) fartygssäkerhetslagen (2003:364),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D9C80F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>h) lagen (2006:263) om transport av farligt gods,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADCC603" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>i) barlastvattenlagen (2009:1165), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A53468" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>j) lagen (2021:626) om förarbevis för vattenskoter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D87962" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vattenförorening och miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B58B53" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a) 10 kap. 1 § lagen (1980:424) om åtgärder mot förorening från fartyg, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AEF07B" w14:textId="6E0E4F70" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>b) 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>1 miljöbalken i fråga om utsläpp från fritidsfartyg, samt 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>kap. 2–2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>§§, 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>j i fråga om otillåten hantering av ammunition som innehåller bly, 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>§ och 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>12 och 13 samma balk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064C65F2" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>överträdelser av fiske- och jaktlagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEF9E6D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a) jaktlagen (1987:259),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729D8733" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>b) fiskelagen (1993:787),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205893EF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>c) lagen (1994:1709) om EU:s förordningar om den gemensamma fiskeripolitiken, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012FFA97" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>d) vapenlagen (1996:67),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AD2044" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>fornminnen och vrak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BB8708" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">a) 2 kap. kulturmiljölagen (1988:950), och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7937F0F7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">b) lagen (1995:732) om skydd för gravfriden vid vraket efter passagerarfartyget Estonia, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72243EFB" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sveriges maritima zoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73912688" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a) lagen (1966:314) om kontinentalsockeln, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22801948" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>b) lagen (1992:1140) om Sveriges ekonomiska zon,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2756ABF6" w14:textId="3BAEBBF6" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
         <w:lastRenderedPageBreak/>
-        <w:t>klargjordes att målet innebär att Sverige bättre ska tillvarata digitali</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="66C0232E" w14:textId="6415AF2A" w:rsidR="00437136" w:rsidRPr="00700282" w:rsidRDefault="00437136" w:rsidP="00DB6A27">
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>trafikbrottslagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i 4 och 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>§§ lagen (1951:649) om straff för vissa trafikbrott, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430FB6D0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D24991">
-[...177 lines deleted...]
-    <w:p w14:paraId="494DB28E" w14:textId="5DD6BFC2" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00051063">
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>tullagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036009E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE5171D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...57 lines deleted...]
-    <w:p w14:paraId="6BEEC2DD" w14:textId="684BCC77" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="007601E6">
+      <w:r w:rsidRPr="0036009E">
+        <w:t>a) inregränslagen (1996:701),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB48D4E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="002808EA">
-[...63 lines deleted...]
-    <w:p w14:paraId="08BF69F2" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="009D55BD">
+      <w:r w:rsidRPr="0036009E">
+        <w:t>b) lagen (2000:1064) om kontroll av produkter med dubbla användningsområden och av tekniskt bistånd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289D8DAE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00437136" w:rsidSect="00155500">
-[...4 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId30"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>c) lagen (2000:1225) om straff för smuggling,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F51035C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>d) lagen (2006:1329) om handel med vissa varor som kan användas till dödsstraff eller tortyr, m.m., och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FAAE46" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>e) tullagen (2016:253).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186D197B" w14:textId="28FC82B5" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>Brott som har begåtts i Sveriges maritima zoner omfattas alltid av den direkta brottsbekämpningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="0F8F4D5E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BAD6CD8" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F6CFF5D" w14:textId="53382F45" w:rsidR="00343374" w:rsidRPr="00574282" w:rsidRDefault="00343374" w:rsidP="0036009E">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036009E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet omfattar alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A245C09" w14:textId="1C848B3E" w:rsidR="00343374" w:rsidRPr="0036009E" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0036009E">
+        <w:t>Regeringen får meddela föreskrifter om att ytterligare brott med endast böter i straffskalan ska ingå i den direkta brottsbekämpningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ADAAAC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797956C8" w14:textId="3A2F0EDD" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 mars 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F032FBE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005E0018" w:rsidRDefault="00343374" w:rsidP="005E0018">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47797979" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0036009E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00343374" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
           <w:footerReference w:type="first" r:id="rId31"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3691983E" w14:textId="3B6F3C30" w:rsidR="00ED45B8" w:rsidRDefault="00437136" w:rsidP="00E54504">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc208835628"/>
+    <w:p w14:paraId="087490D4" w14:textId="1A35F7B1" w:rsidR="00343374" w:rsidRDefault="00343374">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281E04C6" w14:textId="3BCE7A4C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc212717848"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="10D118D6" w14:textId="26EABBD7" w:rsidR="00437136" w:rsidRPr="005771E3" w:rsidRDefault="00437136" w:rsidP="005771E3">
+        <w:t>Förslag till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="236C07E3" w14:textId="22A9E22B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Riksrevisionen har rekommenderat regeringen att </w:t>
-[...95 lines deleted...]
-    <w:p w14:paraId="5F3D2F63" w14:textId="27EB345A" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="008B3DFA">
+        <w:t>Härigenom föreskrivs att 2 och 7 §§ kustbevakningsdatalagen (2019:429) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5545AC19" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk201741151"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="26E9CCAE" w14:textId="46A3E25B" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00AE6C0F">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="1C7E92A4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22D1FC03" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CBDD1F5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08D02544" w14:textId="0BA4C231" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D931712" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag gäller vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE8ED73" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00BA7BA1" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B3DFA">
-[...126 lines deleted...]
-    <w:p w14:paraId="493F70C2" w14:textId="2E48552A" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00AE6C0F">
+      <w:r w:rsidRPr="00BA7BA1">
+        <w:t>1. sjöövervakning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7232D3F8" w14:textId="08EA1B70" w:rsidR="00343374" w:rsidRPr="00BA7BA1" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk206156506"/>
-      <w:r w:rsidRPr="00A81DAD">
+      <w:r w:rsidRPr="00BA7BA1">
+        <w:t>2. räddningstjänst,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="3ECC4EBB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A21228A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7BA1">
+              <w:t xml:space="preserve">3. samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7BA1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FBB382" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="004A4B59" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58942B6A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4207E325" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="330B2DA6" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="775CAFE1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EF00106" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FFCE58E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43AB410C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34325794" w14:textId="63EA8071" w:rsidR="00343374" w:rsidRPr="00BA7BA1" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7BA1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA7BA1">
+              <w:t>internationellt samarbete.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A94E364" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3. samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE424C8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00BA7BA1" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7BA1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4. insamling, bearbetning och analyser av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedling av sjölägesbilder och analyser till berörda myndigheter, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A56933F" w14:textId="6A374FE2" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA7BA1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> internationellt samarbete.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7428DBFC" w14:textId="257EADEA" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BA7BA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7BA1">
+        <w:t>Lagen gäller inte vid behandling av personuppgifter som omfattas av lagen (2018:1695) om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFC5F91" w14:textId="0ACE077E" w:rsidR="008A73B2" w:rsidRPr="008A73B2" w:rsidRDefault="008A73B2" w:rsidP="008A73B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A73B2">
+        <w:t>Lagen gäller endast om behandlingen är helt eller delvis automatiserad eller om personuppgifterna ingår i eller är avsedda att ingå i en strukturerad samling av personuppgifter som är tillgängliga för sökning eller sammanställning enligt särskilda kriterier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CAD479" w14:textId="79BA3863" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455504">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A6E250" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00455504">
+        <w:t>Personuppgifter får behandlas om det är nödvändigt för att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D44E776" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00455504">
+        <w:t>1. bedriva sjöövervakning för att övervaka den allmänna ordningen och säkerheten till sjöss samt bedriva den kontroll och tillsyn som Kustbevakningen är skyldig att utföra,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37706FE3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00455504">
+        <w:t>2. bedriva räddningstjänst,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24461C7F" w14:textId="6F811F05" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00455504">
+        <w:t>3. samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="3EF53BC4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60261137" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F6187E7" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CE9876" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D9E224F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EE5FA7E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B97DF0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26A11BBE" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="297A3025" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00455504">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455504">
+              <w:t xml:space="preserve"> utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30BFF567" w14:textId="4F95C1F3" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00455504">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00455504">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455504">
+              <w:t xml:space="preserve"> fullgöra skyldigheter inom ramen för internationellt samarbete med sjöövervakning och räddningstjänst.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="705E6303" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455504">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4. samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedla sjölägesbilder och analyser till berörda myndigheter,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700965B8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00455504">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455504">
+              <w:t xml:space="preserve"> utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F362BE9" w14:textId="339038F5" w:rsidR="00343374" w:rsidRPr="00455504" w:rsidRDefault="00343374" w:rsidP="00455504">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00455504">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455504">
+              <w:t xml:space="preserve"> fullgöra skyldigheter inom ramen för internationellt samarbete med sjöövervakning och räddningstjänst.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="693A2D29" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Regeringen </w:t>
-[...105 lines deleted...]
-    <w:p w14:paraId="170D1E50" w14:textId="63DAF6E5" w:rsidR="00437136" w:rsidRPr="00A81DAD" w:rsidRDefault="00437136" w:rsidP="006814E3">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E376D3" w14:textId="44F8D42D" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00455504">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="694CFB0C" w14:textId="4049A776" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00856BF6">
+      <w:r w:rsidRPr="00455504">
+        <w:t>Denna lag träder i kraft den 1 mars 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49283E6E" w14:textId="77777777" w:rsidR="00AB4A33" w:rsidRDefault="00AB4A33" w:rsidP="00455504">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:sectPr w:rsidR="00437136" w:rsidRPr="00856BF6" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00AB4A33" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId32"/>
           <w:headerReference w:type="default" r:id="rId33"/>
           <w:footerReference w:type="even" r:id="rId34"/>
           <w:footerReference w:type="default" r:id="rId35"/>
-          <w:headerReference w:type="first" r:id="rId36"/>
-          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId36"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BC37AB9" w14:textId="44780A09" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="0074183E">
-[...21 lines deleted...]
-    <w:p w14:paraId="5BA4B4D5" w14:textId="58BA423E" w:rsidR="00437136" w:rsidRDefault="00437136">
+    <w:p w14:paraId="585086C8" w14:textId="77777777" w:rsidR="00AB4A33" w:rsidRDefault="00AB4A33" w:rsidP="00455504">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C52834C" w14:textId="16DF4BE5" w:rsidR="00AB4A33" w:rsidRDefault="00AB4A33">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8C2FD1" w14:textId="29136953" w:rsidR="00437136" w:rsidRDefault="00437136">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07254BAD" w14:textId="45E68B0C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc212717849"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
-[...1107 lines deleted...]
-    <w:p w14:paraId="5B0283DF" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="001823E0" w:rsidRDefault="00437136" w:rsidP="001823E0">
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3CD4CD6B" w14:textId="69B37511" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00220B1E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:sectPr w:rsidR="00437136" w:rsidRPr="001823E0" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId43"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningen har i en promemoria fört fram att det är angeläget att vissa författningsändringar genomförs för att myndigheten ska kunna utveckla sitt arbete med att samordna civila behov av sjöövervakning och förmedla civil sjöinformation. En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220B1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220B1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorian har remissbehandlats. En förteckning över remissinstanserna finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220B1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bilaga 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissvaren finns tillgängliga i Försvarsdepartementet (Fö2024/01744).</w:t>
+      </w:r>
+      <w:r w:rsidR="00B967E2">
+        <w:t xml:space="preserve"> I denna proposition behandlas promemorians lagförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780E722E" w14:textId="1B799AE0" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00220B1E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E876645" w14:textId="622EEBDD" w:rsidR="00343374" w:rsidRPr="00C52A72" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="00C52A72" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="even" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="first" r:id="rId42"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 2 oktober 2025 att inhämta Lagrådets yttrande över de lagförslag som finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00251CA6">
+        <w:t xml:space="preserve">Regeringen följer inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidR="00251CA6">
+        <w:t xml:space="preserve">s förslag som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behandlas i avsnitt 5.4 och 5.5. I förhållande till lagrådsremissens lagförslag görs vissa språkliga och redaktionella ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3905975A" w14:textId="013C5652" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc212717850"/>
+      <w:r>
+        <w:t>Sjöövervakning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="400378D4" w14:textId="78569B4D" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc212717851"/>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>uppdrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att bedriva sjöövervakning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="757A8120" w14:textId="2F631FD0" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Kustbevakningen har enligt 1 § förordningen (2019:84) med instruktion för Kustbevakningen (instruktionen för Kustbevakningen) till uppgift att bedriva sjöövervakning och utföra räddningstjänst till sjöss. Av 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>§ samma förordning framgår vidare att myndigheten ska samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B88F6C" w14:textId="43314FDF" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Inom ramen för sjöövervakningen har Kustbevakningen enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>§ instruktionen för Kustbevakningen till uppgift att självständigt ansvara för eller biträda en annan myndighet med brottsbekämpning och ordnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>hållning i enlighet med kustbevakningslagen (2019:32) och annan författning. Kustbevakningen har enligt 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>§ instruktionen för Kustbevakningen även inom ramen för sjöövervakningen till uppgift att bedriva kontroll och tillsyn i enlighet med vad som framgår av särskild författnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>reglering eller författningsenliga överenskommelser med andra myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E632A87" w14:textId="09AADAD3" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Kustbevakningens uppdrag att bedriva sjöövervakning och utföra räddningstjänst till sjöss ska kunna verkställas oavsett omvärlds- och säkerhetsläge. Som en del av samhällets krisberedskap och totalförsvar upprätthåller Kustbevakningen samhällsviktig verksamhet inom ramen för de ordinarie ansvarsområdena. Kustbevakningen ska som beredskaps</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">myndighet ha förmåga att, enskilt och tillsammans med andra verksamheter, värna samhällets skyddsvärden i alla lägen på hotskalan. Det betyder att hantera händelser från olyckor till kriser och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:lastRenderedPageBreak/>
+        <w:t>upprätthålla de samhällsviktiga funktionerna vid höjd beredskap och då ytterst krig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D636678" w14:textId="52D67AAE" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>I propositionen Det nya försvaret (prop. 1999/2000:30 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>149) bedömde regeringen att de civila myndigheternas behov av sjöinformation kommer att öka, bland annat när det gäller gränskontroll och gränsöverskridande brottslighet, men även för att öka tillgängligheten, framkomligheten och säkerheten för sjöfarten. Regeringen anförde vidare att detta lämpligen kunde åstadkommas genom att en civil myndighet ges ett samordnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>ansvar för att inhämta övriga civila myndigheters övervakningsbehov samt se till att berörda civila myndigheter ges tillgång till aktuell information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295ED2F3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Syftet med Kustbevakningens samordning av civila behov av sjöövervakning och förmedling av sjöinformation är att berörda myndigheter ska lämna sjöinformation till Kustbevakningen som i sin tur ska samordna, bearbeta och lagra den insamlade informationen. Resultatet av Kustbevakningens informationsbearbetning ska sedan på ett effektivt sätt förmedlas till de myndigheter som är i behov av sjöinformation. Avsikten är att tillgängligheten till befintlig sjöinformation därmed ska öka och att urval, sammanställning och presentation av efterfrågad sjöinformation från olika källor ska effektiviseras, samt att operativt myndighetssamarbete ska underlättas (prop. 2008/09:152 s. 32–33).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CF8773" w14:textId="4ADBA21B" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>För att uppfylla myndighetens uppgift att samordna civila behov av sjöövervakning och förmedla civil sjöinformation har Kustbevakningen utvecklat ett informationssystem – Sjöbasis. I Sjöbasis samlas, bearbetas och lagras relevant sjöinformation och görs tillgänglig för de myndigheter som behöver den. Sjöbasis är alltså ett gränssnitt för att presentera sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>information från ett flertal olika källor. Sjöinformation rapporteras i dag in till Sjöbasis från system i Försvarsmakten, Sjöfartsverket, Havs- och vattenmyndigheten, Polismyndigheten, Tullverket,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Transportstyrelsen,</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2F51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Myndigheten för samhällsskydd och beredskap (MSB), Kustbevakningen, Sveriges meteorologiska och hydrologiska institut (SMHI), Naturvårdsverket, Luftfartsverket och Europeiska sjösäkerhetsbyrån (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve"> Agency, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Emsa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>). Informationen sammanställs och fördelas vidare av Kustbevakningen till berörda myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758C1214" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kustbevakningen reglerar tillgången till sjöinformation, både på myndighetsnivå och på användarnivå, med utgångspunkt i bestämmelserna om direktåtkomst i kustbevakningsdatalagen (2019:429).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3A460A" w14:textId="0744337F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kungliga Örlogsmannasällskapet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att nuvarande separering mellan militär och civil sjöövervakning är kontraproduktiv utifrån både ett resursperspektiv och ett samlat nationellt operativt perspektiv. Örlogsmannasällskapet rekommenderar därför regeringen att överväga om uttrycken civil sjöövervakning och civil sjöinformation bör tas bort ur nomenklatur och ersättas med uttrycket nationell sjölägesbild alternativt begreppet maritim sjölägesbild. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram att det finns ett behov av att </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE281C">
+        <w:t xml:space="preserve">göra en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sammanställ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE281C">
+        <w:t xml:space="preserve">d sjölägesbild av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningens civila </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE281C">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Försvarsmaktens militära sjölägesbild. På sikt behöver det därför övervägas var ansvaret för att ta fram en sammanställd sjölägesbild, i form av ett nationellt sjöläge, bör ligga. Regeringen konstaterar att denna fråga inte har varit föremål för beredning inom ramen för detta lagstiftningsprojekt. Frågan faller därför utanför ramen för detta projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D62239C" w14:textId="2852AE71" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc212717852"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kustbevakningen behöver ges möjlighet att utveckla sina förmågor och arbetssätt för att möta det förändrade säkerhetsläget</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="4A9E6B91" w14:textId="1905F27B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen Totalförsvaret 2025–2030 (prop. 2024/25:34 s. 15) konstateras att säkerhetsläget såväl i Sveriges närområde som globalt präglas av instabilitet och oförutsägbarhet och att det finns en bred och alltmer komplex hotbild mot Sverige och svenska intressen samt ökade risker för svensk säkerhet. Främmande makt, terrorister och våldsbejakande extremister agerar på ett sätt som innebär att hoten överlappar och förstärks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A91741D" w14:textId="1E14BBA1" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omvärldsutvecklingen med bland annat den ryska s.k. skuggflottan och en ökad militär närvaro i Östersjön medför att sjöövervakning bör vara en prioriterad förmåga (samma prop. s. 139).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79205F96" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utvecklingen i Sveriges närområde, inte minst efter Rysslands fullskaliga invasion av Ukraina, ställer nya och högre krav på både det militära och det civila försvaret. Det rådande säkerhetspolitiska läget ställer också högre krav på svenska myndigheters förmåga att samverka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0002A3" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den organiserade brottsligheten, våldsbejakande extremism samt utvecklingen i Sveriges närområde har lett till nya och föränderliga risk- och hotbilder, såsom ett ökat miljöhot, användning av nya typer av bränslen samt hybrida aktiviteter som exempelvis cyberattacker, sabotage mot kritisk undervattensinfrastruktur, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrumentalisering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> av migranter och störningar av GNSS- och GPS-funktioner. Denna utveckling ställer allt högre krav på Kustbevakningens förmåga att samla in och förmedla sjörelaterad information samt samverka med andra myndigheter för att på så sätt bygga upp kunskap om sjöläget för att kunna analysera och upptäcka avvikelser utifrån ett identifierat och vid olika tidpunkter bedömt normalläge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D721EE1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med hänsyn till det förändrade säkerhetsläget bedömer regeringen, i likhet med den bedömning som görs i promemorian, att Kustbevakningen behöver kunna klarlägga hur normalbilden ser ut, vilka trender och tendenser som kan noteras, vad som avviker från normalbilden, vilka aktörer som har intresse av informationen och hur denna kan delas med relevanta aktörer. Det är också viktigt att klarlägga om Kustbevakningen har den information som myndigheten behöver eller om ytterligare information skulle behöva inkluderas i en komplett och relevant sjölägesbild och i den civila sjöinformation som förmedlas till berörda myndigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E175449" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningen behöver därför kunna utveckla sin förmåga och kapacitet att tillhandahålla mer kompletta och relevanta sjölägesbilder till de myndigheter som är i behov av sjörelaterad information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2009575A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot bakgrund av det starka behovet av en sammanhållen och utvecklad bild av sjöläget behöver det vara ett långsiktigt mål för Kustbevakningen att myndigheten, inom ramen för sitt uppdrag att samordna och förmedla civil sjöinformation, ska kunna ta en tydligare ledande roll i den civila sjöövervakningen och aktivt arbeta med att tillgodose Sveriges behov av underrättelser och analyser av sjöläget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2168E194" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningen behöver därför arbeta för att höja analysförmågan och utveckla förmedlingen av sjörelaterad information ytterligare till nytta såväl för den egna verksamheten som för andra myndigheter och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verksamheter i den maritima miljön. I detta ligger även att genom samverkan med andra myndigheter skaffa ett större informationsunderlag, bygga upp en större kunskap om normalbilden i sjöläget för att analysera och upptäcka avvikelser från denna samt se trender och tendenser. Sjöbasis, som bidrar med en aktuell och historisk bild av sjöläget, utgör ett underlag till de mer djupgående eller framåtsyftande analyser som behöver göras, men informationen kan även inhämtas från annat håll. En utvecklad förmåga att skapa sjölägesbilder och analyser av dessa utgör en möjlighet för Kustbevakningen att höja Sveriges totalförsvarsförmåga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA2A1FD" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kustbevakningen fastställer i verksamhetsplanen för 2024 som mål att sjölägesbilden i allt högre utsträckning ska utgöra ett verktyg för att inrikta och prioritera verksamheten. En aktuell och relevant bild av sjöläget kommer att innebära större möjligheter att inrikta och prioritera myndighetens operativa verksamhet utifrån en aktuell risk- och hotbild. Kustbevakningens möjlighet att upprätthålla miljöberedskap och samtidigt utföra räddningstjänst och sjöövervakning integrerat bedöms då kunna förbättras och verksamheten effektiviseras ytterligare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2D3BBB" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom Sjöbasis har Kustbevakningen redan i dag möjlighet att förmedla en aktuell eller historisk sjölägesbild bestående av sammanställd sjöinformation, såväl internt inom myndigheten som till andra berörda myndigheter. I promemorian bedöms det dock finnas potential i att utveckla Sjöbasis genom att öka möjligheterna och incitamenten till att rapportera in sjöinformation till systemet och att genom systemet skapa en ökad kunskap om sjölägesbilden i Sveriges närområde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C8C57E" w14:textId="3B594016" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kustbevakningen bedömer i promemorian att det utifrån omvärlds-utvecklingen finns ett behov av att kunna sammanställa och förmedla mer djupgående och framåtsyftande sjölägesbilder än vad som i dag är möjligt genom Sjöbasis. Genom sådana sjölägesbilder och analyser av dessa kan vissa verksamheter, fenomen eller vissa typer av brottslighet undersökas på begäran av eller i samråd med den myndighet som har behov av sådant underlag. Regeringen delar Kustbevakningens bedömning att det mot bakgrund bland annat av det försämrade säkerhetsläget och den rådande samhällssituationen med organiserad och gränsöverskridande brottslighet, finns ett stort behov av att Kustbevakningen ökar sin förmåga till sjöövervakning och kan förmedla en mer komplett sjölägesbild till andra berörda myndigheter. En sådan förmågehöjning kan åstadkommas bland annat genom att Kustbevakningen ges rättsliga förutsättningar för att ta fram sådana mer kompletta sjölägesbilder som det rådande omvärldsläget kräver samt även att kunna utarbeta djupare analyser av dessa sjölägesbilder för sitt eget och andra myndigheters behov. För att myndigheten ska kunna utföra en sådan utökad verksamhet på ett tillfredsställande sätt krävs vissa författningsändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19004CFB" w14:textId="3829B35E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc212717853"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Sjöövervakningsrådet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="38364DF7" w14:textId="7F2D6E3D" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>För att bistå Kustbevakningen i arbetet med att samordna civila behov av sjöövervakning och förmedla civil sjöinformation ska det enligt 22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">§ instruktionen för Kustbevakningen finnas ett samrådsorgan för civil sjöövervakning och sjöinformation vid myndigheten. Detta samrådsorgan, som benämns Sjöövervakningsrådet, består av Kustbevakningens chef, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">som är ordförande, och högst tolv andra ledamöter samt ersättare för dessa. Myndighetens chef får sätta en annan tjänsteman vid Kustbevakningen i sitt ställe som ordförande i samrådsorganet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1659D3CD" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utöver att Kustbevakningens egen verksamhet med att inhämta, bearbeta, analysera och förmedla information om sjöläget behöver utvecklas anser Kustbevakningen i promemorian att det finns ett behov av att utveckla den samverkan som sker inom ramen för Sjöövervakningsrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1F1580" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningens avsikt är därför att Sjöövervakningsrådet, i högre utsträckning än i dag, ska utgöra ett betydelsefullt forum där de medverkande myndigheterna kan dela information från respektive verksamhet i syfte att skapa en ökad kunskap om sjöläget i vårt närområde och en ökad förmåga att upptäcka avvikelser från normalläget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1632CF32" w14:textId="3688818E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Därför har Kustbevakningen samlat de myndigheter som ingår i Sjöövervakningsrådet och redogjort för Kustbevakningens uppfattning om vilka utvecklingsområden som finns inom ramen för rådets verksamhet och hur arbetet framåt bör inriktas. Avsikten är att tillsammans med de andra berörda myndigheterna inventera utvecklingsområden och närmare sätta ramarna för rådets arbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF1D5DD" w14:textId="0C874430" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc212717854"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Kustbevakningens underrättelseuppdrag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="47DB4F13" w14:textId="07106B93" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Mot bakgrund av behovet för Kustbevakningen att höja sin analysförmåga kan en sådan kommande analysverksamhet inriktas delvis mot vissa typer av brottslig verksamhet. Det är i det sammanhanget viktigt att klargöra gränsdragningen mellan en eventuell utökad verksamhet med att ta fram sjölägesbilder och analyser av dessa och den verksamhet som Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>bevakningen bedriver för att förebygga, förhindra och upptäcka brottslig verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065372BF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">Gränsdragningen har nämligen betydelse för om det behövs någon ändring när det gäller myndighetens direkta brottsbekämpning enligt kustbevakningslagen och om kustbevakningsdatalagen eller lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område ska tillämpas på den personuppgiftsbehandling som kan komma att ske i en sådan verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A65C15C" w14:textId="4C5D7E44" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Kustbevakningens brottsbekämpande uppdrag regleras i kustbevakningslagen, och omfattar både direkt och indirekt brotts-bekämpning. Uppgifter som ingår i den direkta brottsbekämpningen är att förebygga, förhindra och upptäcka brottslig verksamhet, ingripa vid misstanke om brott, utreda brott och beivra brott. Den direkta brotts-bekämpningen omfattar de brott som anges i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">§ kustbevakningslagen, exempelvis brott mot lagen (2004:487) om sjöfartsskydd, sjölagen (1994:1009) och fiskelagen (1993:787). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB7B433" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">Den indirekta brottsbekämpningen innebär att Kustbevakningen, innan en förundersökning har inletts av en behörig myndighet, får ingripa i ett enskilt fall, även om brottet inte ingår i den direkta brottsbekämpningen, dvs. mot alla typer av brott. När en förundersökning har inletts får Kustbevakningen bistå förundersökningsledaren med utredning av brottet, även om brottstypen inte ingår i den direkta brottsbekämpningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E88D0D5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Uppdraget för Kustbevakningen att självständigt förebygga, förhindra eller upptäcka brottslig verksamhet är i nuläget begränsat till den direkta brottskämpningen. Myndigheten saknar därför i dagsläget något uppdrag att bedriva underrättelseverksamhet som rör annan brottslighet än sådan som ingår i den direkta brottsbekämpningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C06016" w14:textId="24D3D517" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Som konstateras i avsnitt 4.1.1 har dock Kustbevakningen ett behov av att utveckla sitt arbete med att ta fram sjölägesbilder och analyser av dessa. Detta gäller i högsta grad även brottslig verksamhet och fenomen som medför risker i eller för den maritima miljön, men som ligger utanför Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>bevakningens direkta brottsbekämpning. Myndighetens underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>verksamhet skulle därvid kunna fylla en viktig funktion. Frågan upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>kommer då om Kustbevakningen utan någon utökning av myndighetens underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">uppdrag kan genomföra nödvändiga analyser av sjöläget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C32E444" w14:textId="747D524B" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Av förarbetena till kustbevakningslagen framgår att med underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>verksamhet avses insamling, bearbetning och analys av information för att klarlägga om brottslig verksamhet utövas eller har utövats, utan att det är fråga om en förundersökning. Uttrycket brottslig verksamhet används för att markera att verksamheten, i motsats till brottsutredning och brottsbeivrande verksamhet, inte behöver avse konkreta brott. Den sjöövervakning som Kustbevakningen kontinuerligt bedriver i syfte att upptäcka och förhindra brott genom att med fartyg och flygövervakning patrullera områden till sjöss är exempel på uppgifter som omfattas av bestämmelsen i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>§ kustbevakningslagen (prop. 2018/19:16 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>129). I förarbetena till polisdatalagen anges vidare att med underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>verksamhet menas arbete med insamling, bearbetning och analys av information i syfte att förhindra eller upptäcka brottslig verksamhet när det ännu inte finns misstankar om att ett visst konkret brott har begåtts (prop. 2009/10:85 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">318). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676BC7FD" w14:textId="14DF0D6F" w:rsidR="00343374" w:rsidRPr="00B22B50" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>I ett delbetänkande av Utredningen om 2016 års dataskyddsdirektiv redogörs närmare för gränsdragningen mellan underrättelseverksamhet och annan verksamhet som har koppling till brottsbekämpande verksamhet. I betänkandet uttalas att vissa brottsbekämpande myndigheter bedriver allmän övervakning som inte har så konkret utformning eller tydligt brottsbekämpande syfte att behandlingen av personuppgifter kan hänföras under brottsdatalagen (SOU 2017:29 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>184). Sådan övervakning syftar till att vaka över att allmän ordning och säkerhet inte störs genom brott eller angrepp på annat sätt och att myndigheten ska kunna ingripa när sådana störningar och angrepp ändå inträffar. Kustbevakningens sjöövervakning anges som exempel på sådan allmän övervakning (SOU 2017:29 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>203–204.). I betänkandet anförs vidare att det finns utrymme för myndigheter att i viss utsträckning samverka och delta i olika insatser för att förebygga brott eller att samverka mot brott och oordning utan att omfattas av brottsdatalagen (SOU 2017:29 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t xml:space="preserve">183). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C55261" w14:textId="2CE41319" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Det kan därför konstateras att definitionen av underrättelseverksamhet så som den kommit till uttryck i förarbeten är tämligen vid och att utrymmet för att samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser som avser brottslig verksamhet, utan att det ska anses vara fråga om underrättelseverksamhet, är mycket begränsat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528E88F9" w14:textId="691B5D94" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc212717855"/>
+      <w:r w:rsidRPr="00B22B50">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kustbevakningens underrättelseuppdrag behöver utvidgas till att omfatta fler brottstyper än i dag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="4F1439D4" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAC04D4" w14:textId="5433790E" w:rsidR="00343374" w:rsidRPr="00A76360" w:rsidRDefault="00343374" w:rsidP="00B22B50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22B50">
+        <w:t>Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet ska omfatta alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654210D4" w14:textId="5C88324B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05202D02" w14:textId="249FBC17" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>Förslaget i promemorian överensstämmer i sak med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18993363" w14:textId="15D8965C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3E579F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna är till övervägande del positiva eller har inte några invändningar mot förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B45A83" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för samhällsskydd och beredskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer att förslaget bidrar till en förmågehöjning som går i linje med de nationella utvecklingsbehov som har identifierats när det gäller förmåga till nationell bedömning och hantering av händelser i sjödomänen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens energimyndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer att ett utökat underrättelseuppdrag för Kustbevakningen kommer att kunna stärka proaktiviteten och handlingskraften inom beredskapssektorn energiförsörjning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försvars-makten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram att Kustbevakningens sjöövervakning utgör ett viktigt komplement till Försvarsmaktens verksamhet. Kustbevakningens roll avseende maritim säkerhet kommer att öka i fred, höjd beredskap och krig. Detta gäller särskilt sjöövervakningen, men även uppgiften att upptäcka och förhindra internationell brottslighet till sjöss. Att Kustbevakningen ökar sin förmåga till sjöövervakning är därmed av stor betydelse för den samlade statliga förmågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F010EB5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskyddsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att Kustbevakningens behov av ett utökat brottsbekämpande uppdrag bör förtydligas, delvis med utgångspunkt i tidigare lagstiftningsarbete, där det gjorts aktiva överväganden att differentiera uppdraget för att uttryckligen undanta till exempel tillgreppsbrott. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker förslaget eftersom förbundet anser att det är olämpligt att Kustbevakningen själva föreslår att myndighetens uppdrag ska utökas. Förbundet anser att frågan i stället bör utredas av en utomstående part för att belysas på ett allsidigt sätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169E1BA9" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram att myndigheten i ett normalläge inte har ett stort behov av Kustbevakningens sjölägesbild, men att detta snabbt kan förändras om det uppstår stora befolkningsrörelser i Östersjöområdet. Migrationsverket har dessutom ett intresse av information kring eventuella brott kopplade till migrantrörelser över Östersjön, bland annat människosmuggling, människohandel och människoexploatering. Dessa brott bör alla rymmas inom ett utökat underrättelseuppdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A04AF18" w14:textId="4A97D712" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att uttrycket ”samband med myndighetens uppdrag i övrigt” är svårtolkat och kan leda till gränsdragningsproblem. Samfundet anser att formuleringen kan innebära att Kustbevakningen inte kan agera mot vissa brott, trots att dessa upptäcks </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>eller kommer till myndighetens kännedom, och Skatteverket anser att otydligheten kan leda till en icke avsedd behandling av personuppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E365F16" w14:textId="1430B544" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB4D520" w14:textId="3D095689" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>Som anförs i avsnitt 4.1.1 finns ett behov av att Kustbevakningen ska kunna bidra till andra myndigheters brottsbekämpande verksamhet genom att samla in, bearbeta och analysera sjörelaterad information i syfte att skapa och förmedla sjölägesbilder och analyser av dessa. Detta gäller även brott utanför den direkta brottsbekämpningen. Enligt nuvarande regelverk är Kustbevakningens möjlighet att arbeta med sjölägesbilder och analyser som avser brottslig verksamhet begränsad till den direkta brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>bekämpningen. För att Kustbevakningen ska kunna skapa och förmedla sjölägesbilder och analyser även när det gäller annan brottslighet eller fenomen, exempelvis människosmuggling eller brott mot lagen om vissa internationella sanktioner, krävs att myndighetens uppdrag att förebygga, förhindra och upptäcka brottslig verksamhet utvidgas till att omfatta även annan brottslighet med koppling till den maritima arenan än den som anges i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>§ kustbevakningslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6299C229" w14:textId="2A49926C" w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>Det finns också i övrigt ett behov av att Kustbevakningen ska kunna sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve">arbeta med andra myndigheter i syfte att förebygga, förhindra eller upptäcka brottslig verksamhet med koppling till den maritima miljön. Kustbevakningen har en unik tillgång till sjörelaterad information och upprätthåller också särskild kompetens i fråga om att förhindra, upptäcka och ingripa mot sjörelaterade brott i sitt geografiska verksamhetsområde, såväl självständigt som samordnat med andra. Inte heller detta gäller enbart de brottstyper som ingår i myndighetens direkta brottsbekämpning. Det gäller alla brottstyper som har ett naturligt samband med myndighetens maritima verksamhet och övriga uppdrag. Kustbevakningen har därför stora möjligheter att bidra till andra myndigheters brottsbekämpande verksamhet genom att ta fram underrättelseunderlag. Det kan exempelvis vara fråga om att samverka med Tullverket och Polismyndigheten för att kartlägga och förhindra internationell organiserad brottslighet genom till exempel smuggling eller stölder. Det kan också handla om att kunna följa och upptäcka avvikande navigationsmönster, till exempel kring kritisk undervattensinfrastruktur, för att kunna följa, dokumentera och visa närvaro i förebyggande syfte. En viktig uppgift är även att tidigt kunna informera Försvarsmakten och andra relevanta myndigheter eller sjögående enheter om förhållanden av betydelse för deras uppdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBA8770" w14:textId="3C7A434C" w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>För att Kustbevakningens förmågor och kapacitet ska kunna utnyttjas på ett effektivt sätt bör därför myndighetens möjlighet att förebygga, förhindra eller upptäcka brottslig verksamhet inte begränsas till den direkta brottsbekämpningen såsom den definieras enligt kustbevakningslagens nuvarande lydelse. Det finns i stället skäl att utvidga Kustbevakningens uppdrag att bedriva underrättelseverksamhet. En sådan utvidgning bör inte innebära att myndigheten ges några ytterligare befogenheter inom den direkta brottsbekämpningen utöver vad som redan i dag gäller enligt bestämmelserna i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>kap. 3–15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve">§§ kustbevakningslagen. Dessa bestämmelser reglerar vilka befogenheter Kustbevakningen har inom den direkta brottsbekämpningen, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">exempelvis att inleda förundersökning, göra en husrannsakan och ta föremål i beslag. Utvidgningen bör i stället gälla vilka typer av brott som omfattas av Kustbevakningens uppdrag att förebygga, förhindra och upptäcka brottslig verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EAB491" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve">Vad gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskyddsmyndighetens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve"> synpunkter om att det tidigare har gjorts aktiva överväganden att differentiera Kustbevakningens brottsbekämpande uppdrag och att till exempel tillgreppsbrott har undantagits så konstaterar regeringen att förslagen inte innebär någon utvidgning av myndighetens befogenheter inom ramen för den direkta brottsbekämpningen, utan gäller endast underrättelseuppdraget. Utifrån det rådande säkerhetsläget finns det ett stort behov av att utveckla även denna verksamhet. Regeringen bedömer att det inom Kustbevakningen finns särskilda kompetenser och förmågor som skulle vara till stor nytta för andra myndigheters brottsbekämpande arbete. För att bättre kunna utnyttja dessa förmågor bedömer regeringen att det finns ett stort värde i att utvidga myndighetens underrättelseuppdrag utöver vad som omfattas av den direkta brottsbekämpningen. Den förmågehöjning som förslaget väntas medföra går dessutom, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för samhällsskydd och beredskap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve"> anför, i linje med de nationella utvecklingsbehov som identifierats inom sjödomänen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E198F" w14:textId="25650CB6" w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve">Utvidgningen av myndighetens underrättelseuppdrag bör dock inte omfatta alla brott, även om brotten i fråga begås i den maritima miljön. Regeringen bedömer i stället att det utvidgade underrättelseuppdraget bör begränsas till situationer där Kustbevakningens unika tillgång till sjöinformation och myndighetens särskilda kompetens och förmågor kan utnyttjas. Detta gäller främst de brottstyper som har ett nära och naturligt samband till Kustbevakningens uppdrag där myndighetens förmågor och kapacitet bäst tas tillvara. Det innebär att brott som exempelvis människosmuggling, brott mot lagen om vissa internationella sanktioner och organiserad brottslighet med omfattande eller systematiska båtstölder bör kunna omfattas av myndighetens underrättelseuppdrag. Dessutom bör Kustbevakningen ha möjlighet att bedriva underrättelseverksamhet som rör brottslig verksamhet som upptäcks inom ramen för myndighetens övriga uppdrag, såsom dess sjöövervaknings- och analysverksamhet, även om det skulle röra sig om brottstyper som faller utanför den direkta brottsbekämpningen. Även i sådana fall bör det anses finnas ett samband med myndighetens </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11EDD">
+        <w:t>uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve">. Andra typer av brottslighet som i och för sig begås i den maritima miljön men som i övrigt inte har någon koppling till Kustbevakningens uppdrag bör falla utanför myndighetens underrättelseuppdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C75898" w14:textId="1563363F" w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve"> anser att uttrycket ”samband med myndighetens uppdrag i övrigt” är svårtolkat och kan leda till gräns</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>dragnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>problem. Ett alternativ till att knyta kraven till myndighetens uppdrag skulle kunna vara att ta fram en brottskatalog för vilka brott som skulle omfattas av underrättelseuppdraget. Regeringen bedömer dock att det skulle vara förenat med stora svårigheter att avgränsa en sådan brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve">katalog på ett lämpligt sätt och behoven kan dessutom variera över tid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779E8A4B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve">Vad gäller det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t xml:space="preserve"> anför om att frågan bör utredas av en utomstående part och inte förslås av Kustbevakningen själv konstaterar regeringen att det inte är något ovanligt att en myndighet, efter att ha konstaterat ett visst behov, föreslår vissa författningsändringar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Promemorian har remitterats till berörda remissinstanser som fått möjlighet att lämna synpunkter på förslagen. Regeringen bedömer att nu aktuell promemoria och de remissvar som inkommit utgör ett tillräckligt beredningsunderlag och att det därför inte finns ett behov av att utreda frågan på nytt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BD1BD5" w14:textId="24D1FEA5" w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidRDefault="00343374" w:rsidP="00ED40A3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="00ED40A3" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId43"/>
+          <w:headerReference w:type="default" r:id="rId44"/>
+          <w:footerReference w:type="even" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId46"/>
+          <w:headerReference w:type="first" r:id="rId47"/>
+          <w:footerReference w:type="first" r:id="rId48"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>Sammanfattningsvis föreslår regeringen att Kustbevakningens uppdrag att förebygga, förhindra eller upptäcka brottslig verksamhet, utöver de brott som anges i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>§ kustbevakningslagen, även ska omfatta alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag. Detta bör regleras i ett nytt stycke i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED40A3">
+        <w:t>§ kustbevakningslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703F437C" w14:textId="02692523" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc212717856"/>
+      <w:r>
+        <w:t>Sekretessregleringen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="460CE25C" w14:textId="2DA86B10" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc212717857"/>
+      <w:r>
+        <w:t xml:space="preserve">Grunderna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>offentlighets</w:t>
+      </w:r>
+      <w:r>
+        <w:t>- och sekretessregleringen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3FC22CB9" w14:textId="1689AA92" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc212717858"/>
+      <w:r>
+        <w:t>Offentlighetsprincipen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="207227BF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t xml:space="preserve">Offentlighetsprincipen innebär att allmänheten och massmedier ska ha insyn i den offentliga förvaltningen hos staten och kommunerna och i viss enskilt bedriven verksamhet som innefattar offentliga förvaltnings-uppgifter. Offentlighetsprincipen kommer till uttryck på olika sätt, exempelvis genom yttrande- och meddelarfrihet för tjänstemän, genom domstolsoffentlighet och genom offentlighet vid beslutande församlingars sammanträden. När det mer allmänt talas om offentlighetsprincipen åsyftas normalt i första hand reglerna om allmänna handlingars offentlighet. Denna princip regleras i tryckfrihetsförordningen (TF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566B8F3F" w14:textId="36F3F069" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 2 kap. 1 § TF har var och en rätt att ta del av allmänna handlingar. Syftet med rätten att ta del av allmänna handlingar är att främja ett fritt meningsutbyte och en allsidig upplysning. Genom tillgången till allmänna handlingar underlättas en fri åsiktsbildning, en fri och på fakta grundad debatt i skilda samhällsfrågor och en medborgerlig kontroll av den offentliga maktutövningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77633AF3" w14:textId="225E2D1A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En handling är allmän om den förvaras hos en myndighet och enligt 2 kap. 9 eller 10 § TF anses inkommen till myndigheten eller upprättad där (2 kap. 4 § TF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400091C0" w14:textId="4D0DDD81" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 2 kap. 2 § första stycket TF får rätten att ta del av allmänna handlingar begränsas endast om det krävs med hänsyn till vissa angivna intressen, till exempel skyddet för rikets säkerhet eller dess förhållande till annan stat eller mellanfolklig organisation, myndighets verksamhet för inspektion, kontroll eller annan tillsyn, intresset att förebygga eller beivra brott eller enskilds personliga eller ekonomiska förhållanden. En sådan begränsning ska anges noga i en bestämmelse i en särskild lag eller, om det i vissa fall är lämpligare, i en annan lag som den särskilda lagen hänvisar till. Efter bemyndigande i en sådan bestämmelse får regeringen genom förordning meddela närmare föreskrifter om bestämmelsens tillämplighet (2 kap. 2 § andra stycket TF). Den särskilda lagen är </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>offentlighets- och sekretesslagen (2009:400), OSL, och regeringen har meddelat närmare föreskrifter i offentlighets- och sekretessförordningen (2009:641), OSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443004A8" w14:textId="79A5D963" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc212717859"/>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Innebörden av sekretess och sekretessbrytande bestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="71A33971" w14:textId="7DB493B5" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Sekretess innebär ett förbud mot att röja en uppgift, oavsett om det sker genom utlämnande av en handling eller genom att röja uppgiften muntligen eller på något annat sätt (3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t xml:space="preserve">§ OSL). Sekretessen innebär alltså dels handlingssekretess, dels tystnadsplikt. Till den del sekretessen innebär tystnadsplikt innebär den en begränsning av yttrandefriheten enligt regeringsformen och den europeiska konventionen om skydd för de mänskliga rättigheterna och de grundläggande friheterna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDF9199" w14:textId="5CFA81C8" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretess gäller som huvudregel inte bara i förhållande till enskilda utan också mellan myndigheter och inom en myndighet, om det där finns olika verksamhetsgrenar som är att betrakta som självständiga i förhållande till varandra (8 kap. 1 och 2 §§ OSL). Sekretess gäller också mot utländska myndigheter och mellanfolkliga organisationer (8 kap. 3 § OSL). I vissa fall måste dock myndigheterna kunna utbyta uppgifter för att utföra sina uppgifter. Sekretessregleringen innehåller därför särskilda sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>brytande bestämmelser. Dessa har utformats efter en intresse</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>avvägning mellan myndigheternas behov av att utbyta uppgifter och det intresse som den aktuella sekretessbestämmelsen avser att skydda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3A4957" w14:textId="6943CBB4" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En sekretessbrytande bestämmelse kan förutom för myndigheter även gälla till förmån för enskilda, annan verksamhetsgren inom samma myndighet, utländska myndigheter eller mellanfolkliga organisationer. Definitionen av en sekretessbrytande bestämmelse är att det är en bestämmelse som innebär att en sekretessbelagd uppgift får lämnas ut under vissa förutsättningar (3 kap. 1 § OSL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD90160" w14:textId="0A287FB4" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc212717860"/>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Sekretessbestämmelsernas uppbyggnad</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="4EF237BF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>En sekretessbestämmelse består i regel av tre huvudsakliga rekvisit, dvs. förutsättningar för bestämmelsens tillämplighet. Dessa tre rekvisit anger sekretessens föremål, sekretessens räckvidd och sekretessens styrka. Sekretessens föremål är den information som kan hemlighållas och anges i lagen genom ordet uppgift tillsammans med en mer eller mindre långtgående precisering av uppgiftens art, t.ex. uppgift om enskilds personliga förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D517187" w14:textId="302C97D1" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En sekretessbestämmelses räckvidd bestäms normalt genom att det i bestämmelsen preciseras att sekretessen för de angivna uppgifterna bara gäller i en viss typ av ärende, i en viss typ av verksamhet eller hos en viss myndighet. Några få sekretessbestämmelser gäller utan att räckvidden är begränsad. En uppgift kan då hemlighållas oavsett i vilket ärende, i vilken verksamhet eller hos vilken myndighet den förekommer. Som exempel på sådana bestämmelser kan nämnas utrikessekretessen (15 kap. 1 § OSL) och minimiskyddsreglerna till skydd för enskildas personliga integritet (21 kap. OSL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787D2B65" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sekretessens styrka bestäms i regel med hjälp av s.k. skaderekvisit. Regleringen skiljer mellan raka och omvända skaderekvisit. Vid raka skaderekvisit är utgångspunkten att uppgifterna är offentliga och att sekretess bara gäller om det kan antas att en viss skada eller men uppkommer om uppgiften röjs. Det omvända skaderekvisitet har den omvända utgångspunkten, dvs. det uppställer sekretess som huvudregel. Vid ett omvänt skaderekvisit gäller alltså sekretess om det inte står klart att uppgiften kan röjas utan att viss skada eller men uppstår. En del bestämmelser innehåller ett kvalificerat rakt skaderekvisit, dvs. det krävs särskilt mycket för att sekretessen ska gälla. Sekretessen enligt en bestämmelse kan även vara absolut. I ett sådant fall ska de uppgifter som omfattas av bestämmelsen hemlighållas utan någon skadeprövning om uppgifterna begärs ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED9114F" w14:textId="00ECAEE9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utöver rekvisiten som anger sekretessens föremål, sekretessens räckvidd och sekretessens styrka innehåller många sekretessbestämmelser begränsningar av den tid som sekretessen för uppgifter i allmänna handlingar högst kan gälla. Sekretesstidernas längd varierar beroende på vilket skyddsintresse som ligger bakom sekretessen. I ett fåtal sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelser saknas tidsgränser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032E7304" w14:textId="675CB384" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc212717861"/>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Överföring av sekretess</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="2CCA49AB" w14:textId="31FCC36B" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>En grundläggande princip i OSL är att sekretess som huvudregel inte följer med en uppgift när den lämnas till en annan myndighet. Det beror bland annat på att behovet av sekretess och styrkan i sekretessen inte kan bestämmas enbart med hänsyn till sekretessintresset. Detta måste i varje sammanhang vägas mot intresset av insyn i myndigheternas verksamhet. Offentlighetsintresset kan alltså kräva att de uppgifter som behandlas som hemliga hos en myndighet är offentliga hos en annan myndighet som har inhämtat dem hos den förstnämnda (prop. 1979/80:2 Del A s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE281C">
+        <w:t>–76</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>.). Lagstiftaren har alltså tagit ställning mot en allmän bestämmelse om överföring av sekretess. Vissa bestämmelser om överföring av sekretess med begränsade och överblickbara tillämpningsområden har dock införts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6778F298" w14:textId="293E9035" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inom sekretesslagstiftningen skiljer man mellan primära och sekundära sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelser. En primär sekretessbestämmelse är en bestämmelse om sekretess som en myndighet ska tillämpa på grund av att bestämmelsen riktar sig direkt till myndigheten eller omfattar en viss verksamhetstyp eller en viss ärendetyp som hanteras hos myndigheten eller omfattar vissa uppgifter som finns hos myndigheten. En bestämmelse om överföring av sekretess är en bestämmelse som innebär att en primär sekretessbestämmelse som är tillämplig på en uppgift hos en myndighet ska tillämpas på uppgiften även av en myndighet som uppgiften lämnas till eller som har elektronisk tillgång till uppgiften hos den förstnämnda myndigheten (så kallad direktåtkomst). En sekundär sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelse är en bestämmelse om sekretess som en myndighet ska tillämpa på grund av en bestämmelse om överföring av sekretess. En och samma sekretessbestämmelse kan alltså vara en primär sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelse hos en utlämnande myndighet och – om det finns en bestämmelse om överföring av sekretess – en sekundär sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bestämmelse hos en mottagande myndighet. En viktig skillnad vid </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>tillämpningen av sekretessregleringen är att en sekundär sekretess-bestämmelse aldrig kan tillämpas på uppgifter som en myndighet får från någon enskild. En primär sekretessbestämmelse kan däremot normalt tillämpas på en uppgift oavsett om myndigheten har fått uppgiften från en annan myndighet eller från en enskild (prop. 1997/98:9 s. 38</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE281C">
+        <w:t>–39</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och prop. 2005/06:161 s. 30). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E67F261" w14:textId="0C97764E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om en sekretessreglerad uppgift, dvs. en uppgift för vilken det finns en bestämmelse om sekretess, lämnas från en myndighet till en annan gäller sekretess för uppgiften hos den mottagande myndigheten antingen om sekretess följer av en primär sekretessbestämmelse, som är tillämplig hos den mottagande myndigheten, eller om sekretess följer av en bestämmelse om överföring av sekretess. Om ingen av dessa förutsättningar är uppfyllda blir uppgiften offentlig hos den mottagande myndigheten. Motsvarande gäller om en myndighet har direktåtkomst till sekretessreglerade uppgifter hos en annan myndighet (7 kap. 2 § OSL). I det fallet gäller dock en generell bestämmelse om överföring av sekretess (11 kap. 4 § OSL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A08B07" w14:textId="1E1F2585" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc212717862"/>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Rätten att meddela och offentliggöra uppgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="37AED574" w14:textId="183AE592" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Enligt 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>kap. 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>§ första stycket TF och 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>kap. 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>§ yttrandefrihets</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>grundlagen, YGL, står det var och en fritt att meddela uppgifter i vilket ämne som helst för publicering i de medier som omfattas av tryckfrihetsförordningen och yttrandefrihetsgrundlagen (meddelarfrihet). Rätten att meddela och offentliggöra uppgifter har som huvudregel företräde framför tystnadsplikten. I vissa undantagsfall kan dock en meddelare straffas för sitt uppgiftslämnande. Det rör sig om fall där utlämnandet av uppgifter omfattar vissa grövre brott mot rikets säkerhet, ett oriktigt utlämnade av hemlig handling eller ett uppsåtligt åsidosättande av s.k. kvalificerad sekretess, dvs. sådan sekretess som enligt offentlighets- och sekretesslagen bryter meddelarfriheten (7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>kap. 22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>§ TF och 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t xml:space="preserve">§ YGL). De tystnadsplikter som enligt offentlighets- och sekretesslagen har företräde framför meddelarfriheten räknas upp i slutet av varje kapitel i lagens fjärde–sjätte avdelningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F4C05C" w14:textId="68252D20" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Varje gång lagstiftaren överväger att införa en ny sekretessbestämmelse måste lagstiftaren också överväga om den tystnadsplikt som följer av den föreslagna sekretessbestämmelsen bör ha företräde framför rätten att meddela och offentliggöra uppgifter. Utgångspunkten är att stor återhållsamhet alltid bör iakttas vid prövningen av om undantag från rätten att meddela och offentliggöra uppgifter bör göras i ett särskilt fall. Den enskilda sekretessbestämmelsens konstruktion kan ge viss vägledning. När det är fråga om absolut sekretess kan det finnas större anledning att överväga undantag från rätten att meddela och offentliggöra uppgifter än i andra fall. Detsamma gäller i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>viss mån sekretessbestämmelser</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med ett omvänt skaderekvisit. Det bör också beaktas om uppgiften har lämnats av en enskild i en förtroendesituation eller om uppgiften hänför sig till myndighetsutövning. I det förra fallet bör rätten att meddela och offentliggöra uppgifter många gånger inskränkas, medan denna rätt normalt sett bör ha företräde när det är fråga om uppgifter som hänför sig till myndighetsutövning (prop. 1979/80:2 Del A s. 111–112).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0758083A" w14:textId="4F316268" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc212717863"/>
+      <w:r w:rsidRPr="00A74B55">
+        <w:lastRenderedPageBreak/>
+        <w:t>En ny sekretessbestämmelse för uppgifter i Sjöbasis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="0F49626B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D8FE36" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Sekretess ska gälla för uppgift som hänför sig till Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F02884" w14:textId="7EC3C249" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5E817B" w14:textId="017A2B55" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Tystnadsplikten som följer av den föreslagna sekretessbestämmelsen bör inte ha företräde framför rätten att meddela och offentliggöra uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316EADBD" w14:textId="12D434AC" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6C066C" w14:textId="50042381" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Förslagen i promemorian stämmer delvis överens med regeringens. I promemorian föreslås att sekretess ska gälla om det inte står klart att uppgiften kan röjas utan att syftet med beslutade eller förutsedda åtgärder motverkas eller den framtida verksamheten skadas. I promemorian föreslås dessutom att överföring av sekretessen till andra myndigheter ska regleras genom en separat bestämmelse om överföring av sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F02EF9" w14:textId="63903FC1" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33561E5B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A74B55" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:t>Remissinstanserna är till övervägande del positiva till eller har inte några synpunkter på förslaget och bedömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D75FFB" w14:textId="6406F1C5" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A74B55">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att den föreslagna bestämmelsens utformning – med ett så kallat omvänt skaderekvisit – kommer att leda till en omfattande inskränkning av möjligheten till insyn i Kustbevakningens verksamhet. De anser, om en ny sekretessbestämmelse ska införas, att denna ska utformas med ett så kallat rakt skaderekvisit, vilket innebär en presumtion för att uppgifterna ska vara offentliga. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74B55">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har inget att invända mot att det införs en ny sekretessbestämmelse, men anser i likhet med Journalistförbundet och Tidningsutgivarna att bestämmelsen inte ska utformas med ett omvänt skaderekvisit, utan med ett rakt skaderekvisit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2689C846" w14:textId="61AB1335" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sveriges advokatsamfund instämmer i promemorians bedömning att den sekretess som gäller hos Kustbevakningen även ska gälla hos en mottagande myndighet. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delar bedömningen att det är lämpligt att eventuell sekretess för innehållet i lägesrapporter kan överföras till en mottagande myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A16D514" w14:textId="0ED4DFBA" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A74B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det vore mer ändamålsenligt att utöka sekretess-bestämmelsen genom att sekretesskyddet knyts till uppgiften snarare än till verksamheten, i stället för att ha primära och sekundära sekretess-bestämmelser. Detta gör sig enligt verket enklast genom att använda uttrycket ”hänför sig till”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A46672C" w14:textId="0C18048F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E30D135" w14:textId="6AFC3699" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Uppgifter som behandlas i informationssystemet Sjöbasis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702C9784" w14:textId="3F58A001" w:rsidR="00343374" w:rsidRPr="00750123" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Kustbevakningens informationssystem, Sjöbasis, beskrivs i avsnitt 4.1. Uppgifterna som finns i Sjöbasis hanteras huvudsakligen i syfte att tillgodose Kustbevakningens behov för uppdraget att samordna civila behov av sjöövervakning och förmedla civil sjöinformation. I systemet, som är ett gränssnitt för att presentera sjöinformation från ett flertal olika källor, sammanställs en stor mängd uppgifter som inhämtats från ett flertal olika myndigheter med skilda verksamhetsområden. I Sjöbasis sammanställs myndigheternas information till en sjölägesbild som är unik och omfattar en stor mängd sjöinformation av betydelse för många myndigheters verksamhet. I dag rapporteras sjöinformation till Sjöbasis från system i Försvarsmakten, Sjöfartsverket, Havs- och vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>myndigheten, Polismyndigheten, Tullverket, Transportstyrelsen, Myndigheten för samhällsskydd och beredskap, Kustbevakningen, SMHI, Naturvårdsverket, Luftfartsverket och Europeiska sjösäkerhetsbyrån (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Emsa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00750123">
+        <w:t>). I Sjöbasis sammanställs informationen och Kustbevakningen fördelar den vidare till berörda myndigheter, i första hand genom direktåtkomst till uppgifterna i Sjöbasis. Uppgifterna kan dock i enskilda fall även vidareförmedlas på andra sätt, t.ex. genom e-postmeddelanden eller genom överföring av enstaka filer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BDA88C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningen har bl.a. utifrån det förändrade omvärldsläget inlett ett arbete med att utveckla sin samverkan med andra myndigheter i syfte att utveckla myndighetens arbete med att samordna civila behov av sjöövervakning och förmedla civil sjöinformation. Inom ramen för detta arbete är avsikten att Kustbevakningen ska se över vilken information som respektive myndighet innehar och som kan vara av relevans för sjölägesbilden. I promemorian görs bedömningen att det arbetet kommer att resultera i att mer sjöinformation kommer att rapporteras in till Sjöbasis och att nya typer av uppgifter kan komma att behandlas i systemet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B1B036" w14:textId="7BF7FDF7" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian gör Kustbevakningen även bedömningen att det finns ett behov av att få i uppdrag att, utöver den aktuella och historiska sjölägesbild som i dag presenteras i Sjöbasis, utverka mer kompletta sjölägesbilder och analyser av dessa där olika ageranden och avvikelser från ett identifierat normalläge kan upptäckas. Behovet av sådana mer kompletta sjölägesbilder och framåtblickande analyser av dessa har blivit alltmer angeläget till följd av det försämrade säkerhetsläget med ökade risker för olika hybridaktioner, närvaron av den s.k. skuggflottan och de ökade samhällsproblemen med organiserad brottslighet. De uppgifter som kommer att ligga till grund för dessa sjölägesbilder och analyser kommer till stor del vara de uppgifter som rapporteras in i Sjöbasis från olika berörda myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A93C32" w14:textId="0782BE0C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Uppgifterna som förekommer i Sjöbasis är skyddsvärda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A88772B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00750123" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t xml:space="preserve">Den samlade sjölägesbilden i Sjöbasis är alltså både detaljerad och ger en aktuell bild av situationen i ett visst geografiskt område. Den kommer därför att kunna användas av myndigheter för att möta och förebygga hot i den maritima miljön och samtidigt stärka Sveriges motståndskraft och krisberedskap. Sjölägesbilden kan även bidra till myndigheternas förmåga att upptäcka, beivra och utreda brott med anknytning till denna miljö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505077A0" w14:textId="5FAAA6A8" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Även om vissa uppgifter som finns i Sjöbasis kan betraktas som harm-lösa var för sig kan uppgifterna på aggregerad nivå avslöja hur Kust-bevakningen och andra myndigheter använder sig av den sammanställda informationen i Sjöbasis. Enligt regeringens bedömning kan myndigheternas arbete med att förebygga hot i den maritima miljön, i form av t.ex. åverkan på kritisk undervattensinfrastruktur, försvåras om uppgifterna kommer till allmän kännedom. Med hänsyn till hur detaljerad och aktuell ögonblicksbilden i Sjöbasis är kan uppgifterna i registret också visa på respektive myndighets kapacitet och förmåga på sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>övervaknings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>området, något som utifrån dagens omvärldsläge är mycket skyddsvärt. Det kan t.ex. handla om uppgifter om att en myndighet verkar inom vissa geografiska områden eller med vissa fordon eller fartyg. Av en aggregerad sjölägesbild, även på lägre nivå, kan en utomstående aktör dra slutsatser om vad svenska myndigheter kan och inte kan uppmärksamma. Av en sådan sjölägesbild skulle exempelvis slutsatser kunna dras kring myndigheternas förmåga att följa fartygsrörelser eller vilka geografiska områden som övervakas med flygövervakning eller annan teknisk över</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vakning, samt vilka typer av fenomen som myndigheterna riktar in sin sjöövervakning mot. Även uppgifter som normalt sett är allmänt till-gängliga, som exempelvis fartygs position, identitet, kurs och fart, kan tillsammans med andra uppgifter vara skyddsvärda. En jämförelse mellan uppgifter i sjölägesbilden och allmänt tillgängliga uppgifter kan visa på vad myndigheterna observerar eller inte. Sådana uppgifter kan därför användas för en kartläggning av myndigheternas förmåga att följa fartygs</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rörelser i vissa geografiska områden, eller för vissa fartygstyper. Ett röjande av sådan information kan motverka totalförsvaret, även om uppgifterna inte i sig rör totalförsvarsverksamhet. Sådana uppgifter är mycket skyddsvärda, eftersom ett röjande kan möjliggöra för antagonistiska aktörer att agera på visst sätt för att undgå att myndigheterna upptäcker olika förehavanden eller för att hot ska upptäckas sent. Samma risker kan även gälla redan för enstaka uppgifter, eftersom dessa kan utgöra en del i en kartläggning av myndigheternas inriktning och förmågor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0A0825" w14:textId="3F577C61" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exempel på uppgifter som inte hänför sig till brottsbekämpande verksamhet, men där ett röjande av uppgifterna kan komma att motverka myndigheternas brottsbekämpande förmåga, är uppgifter om data från det automatiska identifieringssystemet (AIS) eller annan information om fartygs position samt uppgifter om avgångshamn och destination. Sådana uppgifter, i kombination med uppgift om inriktning på vissa geografiska områden och vissa grupper av fartyg, kan användas för att upptäcka brott mot lagen (2025:327) om internationella sanktioner bland annat i form av omlastning av olja. Trots att uppgifterna inte hänför sig till brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bekämpande verksamhet, innebär ett röjande av sådana uppgifter eller sammanställningar av sådana uppgifter en risk för kringgående eller försvårande av upptäckt av sådana brott. Motsvarande kan gälla även för andra brott som begås i den maritima miljön. Om Kustbevakningens och andra myndigheters inriktning på sjöövervakningen eller förmågan att följa fartygsrörelser och mönster röjs, kan den som bedriver brottslig verksamhet använda uppgifterna för att försvåra upptäckt. Ett röjande av sådana uppgifter kan därför innebära att myndigheternas förmåga att bedriva en effektiv sjöövervakning motverkas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE7572C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Röjande av uppgifter i Sjöbasis kan också innebära att syftet med inspektions- och tillsynsverksamhet motverkas. Det kan exempelvis röra sig om observationer från Kustbevakningens flygövervakning om fiskefartygs positioner och beteenden. Det kan också gälla uppgifter om var Kustbevakningens, eller andra myndigheters, enheter befinner sig eller av historiska data brukar befinna sig vid vissa tidpunkter. Om sådana uppgifter röjs kan dessa användas för att undgå kontroller eller upptäckt. Därför kan ett röjande av uppgifter i Sjöbasis, som i sig inte utgör uppgifter om planläggning eller andra förberedelser inom ramen för kontroll- och tillsynsverksamhet, vara skadliga för sådan verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D194CE4" w14:textId="1F0803C2" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dessutom vidareutvecklar Kustbevakningen den information som rapporteras in i Sjöbasis, bl.a. genom att gruppera information utifrån vissa kriterier, lägga in geografiska bevakningar och filtrera information. Denna bearbetade information kan vara skyddsvärd eftersom den dels kan visa på vilka olika områden eller fenomen som är av myndigheternas intresse, dels kan visa på myndigheternas förmåga att kartlägga sjöläget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038F437C" w14:textId="0C674F1B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Den befintliga sekretessregleringen ger inte ett tillräckligt skydd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0803B653" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00750123" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t xml:space="preserve">Det finns vissa bestämmelser i OSL som omfattar delar av den skyddsvärda information som hanteras i Sjöbasis.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117655A3" w14:textId="555E8FDA" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E02147">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt 18 kap. 1 § andra stycket 2 OSL gäller sekretess för uppgift som hänför sig till verksamhet som syftar till att förebygga, uppdaga, utreda eller beivra brott och som bedrivs av Kustbevakningen, om det kan antas att syftet med beslutade eller förutsedda åtgärder motverkas eller den framtida verksamheten skadas om uppgiften röjs. Enligt 18 kap. 2 § andra stycket 2 OSL gäller också sekretess för uppgift som hänför sig till sådan verksamhet som avses i 2 kap. 1 § 1 lagen (2018:1695) om Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bevakningens behandling av personuppgifter inom brottsdatalagens område, om det inte står klart att uppgiften kan röjas utan att syftet med beslutade eller förutsedda åtgärder motverkas eller den framtida verksamheten skadas. Av 2 kap. 1 § 1 lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område framgår att myndigheten får behandla personuppgifter om det är nödvändigt för att myndigheten ska kunna förebygga, förhindra eller upptäcka brottslig verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C00CA2" w14:textId="5EA6825E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen i 18 kap. 1 § andra stycket OSL är begränsad till uppgifter som hänför sig till myndighetens verksamhet som syftar till att förebygga, uppdaga, utreda eller beivra brott, och 18 kap. 2 § andra stycket OSL omfattar endast uppgifter som hänför sig till myndighetens verksamhet som syftar till att förebygga, förhindra eller upptäcka brottslig verksamhet. Uppgifter från sådan verksamhet kan visserligen förekomma i Sjöbasis. Huvuddelen av den information som hanteras i Sjöbasis samlas dock inte in i sådana syften eller från sådana verksamheter. Behandlingen av information i Sjöbasis är i första hand hänförlig till Kustbevakningens verksamhet att samordna civila behov av sjöövervakning och förmedla civil sjöinformation. Alla skyddsvärda uppgifter i Sjöbasis omfattas alltså inte av sekretessbestämmelserna i 18 kap. 1 och 2 §§ OSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B16216" w14:textId="2A62A03B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De uppgifter som finns i Sjöbasis kan också i viss mån omfattas av sekretess enligt 15 kap. 2 § OSL. Av den bestämmelsen följer att sekretess gäller för uppgift som rör verksamhet för att försvara landet eller </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>planläggning eller annan förberedelse av sådan verksamhet som rör total</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>försvaret, om det kan antas att det skadar landets försvar eller på annat sätt vållar fara för rikets säkerhet om uppgiften röjs. Av 1 § lagen (1992:1403) om totalförsvar och höjd beredskap framgår att totalförsvar är den verksamhet som behövs för att förbereda Sverige för krig. Den sammanställda sjölägesbilden i Sjöbasis kan i och för sig användas inom ramen för totalförsvarets verksamhet, eller för att försvara landet, och därmed omfattas av sekretess enligt 15 kap. 2 § OSL. Däremot kan en samman</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ställd sjölägesbild på lägre aggregerad nivå inte längre anses vålla risk för rikets säkerhet, trots att ett röjande av sådana uppgifter skulle motverka Kustbevakningens eller andra myndigheters möjlighet att exempelvis identifiera och agera mot olika hot i den maritima miljön. Detsamma gäller för enskilda skyddsvärda uppgifter som kan bidra till att skapa en bild av myndigheternas förmåga till sjöövervakning. Mot bakgrund av detta och i likhet med den bedömning som Kustbevakningen gör i promemorian anser regeringen att försvarssekretessen i 15 kap. 2 § OSL inte alltid kan tillämpas på känslig sjöinformation som hanteras i Sjöbasis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250CF1E3" w14:textId="2BB17BB8" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Även sekretess enligt 17 kap. 1 § OSL kan vara tillämplig på vissa av uppgifterna i Sjöbasis. Bestämmelsen reglerar sekretess för uppgift om planläggning eller andra förberedelser för sådan inspektion, revision eller annan granskning som en myndighet ska göra. Arbetet med att förebygga miljöhot eller hot mot kritisk undervattensinfrastruktur sker dock inte endast inom ramen för tillsyn. Därför ger inte heller den bestämmelsen ett tillräckligt skydd för uppgifterna i Sjöbasis. Vidare finns bestämmelsen i 17 kap. 7 § OSL som reglerar sekretess vid internationellt samarbete avseende civil sjötrafikövervakning. Den bestämmelsen är dock endast tillämplig på uppgifter som kommer från en annan stat eller en mellanfolklig organisation. Uppgifterna i Sjöbasis kommer huvudsakligen från andra svenska myndigheter och bestämmelsen skyddar därför inte de uppgifterna. När det gäller uppgifter från Europeiska sjösäkerhetsbyrån kan bestämmelsen vara tillämplig, men skaderekvisitet täcker bara myndighetens arbete för en säkrare civil sjöfart. Uppgifterna i Sjöbasis används inte huvudsakligen för detta syfte och därför ger inte heller den bestämmelsen tillräckligt skydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542F25EB" w14:textId="7CA849BC" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattningsvis bedömer regeringen att den befintliga sekretess-regleringen inte utgör ett tillräckligt skydd för uppgifterna som kommer att finnas i Sjöbasis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D57E8B7" w14:textId="1BFC4778" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Intresset av sekretess väger tyngre än intresset av insyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E89B8EE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00750123" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t xml:space="preserve">För att en ny sekretessbestämmelse ska införas krävs det även att intresset av sekretess väger tyngre än intresset av insyn. Enligt promemorian finns ett starkt allmänt intresse av att kunna skydda uppgifterna i Sjöbasis som väger tyngre än intresset av insyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24883D48" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En grundläggande utgångspunkt är att den offentliga verksamheten angår alla medborgare och att den därför ska ske under allmän insyn. Myndigheternas verksamhet ska så långt som möjligt bedrivas i öppna former. Allmänheten kan också få kännedom om förhållanden som bör bli föremål för reformer. Offentlighetsprincipen är även ägnad att främja allmänhetens förtroende för myndigheterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A3BD30" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Behovet av insyn är särskilt stort i sådan offentlig verksamhet som innehåller inslag av myndighetsutövning. Det kan exempelvis vara fråga om offentlig verksamhet där myndigheterna ensidigt bestämmer om enskildas skyldigheter eller om ingrepp i enskildas frihet eller egendom. I dag hanteras uppgifterna i Sjöbasis huvudsakligen i syfte att användas inom Kustbevakningens uppdrag att samordna civila behov av sjöövervakning och förmedla civil sjöinformation. Det är därför inte primärt fråga om myndighetsutövning mot enskild. Allmänheten får dock anses ha ett visst intresse av insyn i Kustbevakningens verksamhet inom ramen för den civila sjöövervakningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399D9F99" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Samtidigt är det av stor vikt att uppgifterna som finns i Sjöbasis skyddas då de i vissa fall enskilt, och än mer förekommande på aggregerad nivå, innehåller uppgifter om Kustbevakningens och andra myndigheters kapacitet och förmåga att sammanställa sjöinformation och förebygga hot i den maritima miljön. De uppgifter som avser myndigheternas förmåga att samverka och skapa en gemensam sjölägesbild och som förekommer i Sjöbasis är särskilt skyddsvärda. Ett sekretesskydd för uppgifter som hanteras i Sjöbasis krävs därmed med hänsyn till myndigheternas verksamhet för inspektion, kontroll eller annan tillsyn, utifrån intresset att förebygga eller beivra brott samt för rikets säkerhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425C36C2" w14:textId="6F007D28" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid en avvägning mellan sekretessintresset och intresset av insyn i myndigheternas verksamhet anser regeringen att det mot denna bakgrund är motiverat att införa sekretess till skydd för allmänna intressen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6DEAFE" w14:textId="1617EC85" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Bestämmelsens utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305C09D1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00750123" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Utgångspunkten när en sekretessbestämmelse utformas är att en begränsning av rätten att ta del av allmänna handlingar inte ska gå utöver vad som är motiverat med hänsyn till de intressen som sekretessen avser att skydda. Dessutom bör sekretessbestämmelser utformas så specifikt som möjligt när det gäller både sekretessens föremål och dess räckvidd, dvs. vilka uppgifter som bestämmelsen skyddar och inom vilken typ av ärenden eller verksamheter som den är tillämplig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F17017" w14:textId="1B140D37" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behovet av sekretess som identifierats gäller för uppgifter som förekommer i Sjöbasis. När det gäller sekretessens föremål anser regeringen därför i likhet med promemorian att sekretessen ska gälla för Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A66020A" w14:textId="1378F871" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller frågan om sekretessregleringens räckvidd anser regeringen att den i första hand bör gälla hos alla de myndigheter som har tillgång till registret. Uppgifterna som finns i, eller härrör från, Sjöbasis är dock skyddsvärda oavsett i vilken verksamhet eller hos vilken myndighet de förvaras. Regeringen anser därför att den föreslagna sekretessbestämmelsen bör gälla oavsett hos vilken myndighet uppgiften förekommer, dvs. i hela den offentliga förvaltningen. Regeringen delar därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverkets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppfattning att sekretessen bör omfatta uppgifter som hänför sig till registret. Detta innebär att sekretessen följer med uppgiften när den lämnas vidare till en annan myndighet för att användas i den myndighetens verksamhet. Med en sådan utformning av sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bestämmelsen finns det inte något behov av en särskild bestämmelse om överföring av sekretess, vilket föreslås i promemorian. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266911C0" w14:textId="22DFBC7A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vad gäller skaderekvisitet föreslås i promemorian ett omvänt skade-rekvisit, vilket innebär en presumtion för sekretess. Några remissinstanser, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, anser att den föreslagna sekretessbestämmelsen inte bör utformas med ett omvänt skaderekvisit, utan med ett rakt skaderekvisit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DABD9B" w14:textId="354A7D96" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad gäller sekretessens styrka utformas sekretessbestämmelser till skydd för det allmännas verksamhet ofta med raka skaderekvisit, dvs. med en presumtion för offentlighet. Sekretessbestämmelser till skydd för det allmännas verksamhet för uppgifter i ett register finns för vapenregistret och det nationella tillståndsregistret för explosiva varor. Uppgifter i vapenregistret omfattas enligt 18 kap. 16 § OSL av ett omvänt skade</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rekvisit medan uppgifter i det nationella tillståndsregistret för explosiva varor omfattas av ett rakt skaderekvisit i 18 kap. 16 c § OSL. Regeringen har uttalat att ärenden som gäller skjutvapen typiskt sett anses vara sådana där skyddsintresset gör sig gällande på ett likartat sätt i varje ärende, medan skyddsintresset varierar mellan olika typer av ärenden enligt lagen (2010:1011) om brandfarliga och explosiva varor och att detta talar för en annan utformning av skaderekvisitet i 18 kap. 16 c § OSL än i 18 kap. 16 § OSL (prop. 2023/24:139 s. 60). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA8A865" w14:textId="2BBC05E9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Sjöbasis förekommer ett stort antal uppgifter. Det förekommer, som konstateras ovan, uppgifter i registret som är mycket skyddsvärda, men det förekommer även uppgifter som i normalfallet är harmlösa, som exempelvis väderinformation. Det går därför inte att, som för vapen-registret, säga att skyddsintresset typiskt sett gör sig gällande på samma sätt för alla uppgifter i registret, utan skyddsintresset varierar från uppgift till uppgift. Regeringen anser därför att sekretessen skulle bli för långt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gående med ett omvänt skaderekvisit, dvs. med en presumtion för sekretess för samtliga uppgifter i registret. Ett sådant skaderekvisit skulle kunna leda till att uppgifter som inte är särskilt skyddsvärda kommer att omfattas av sekretessen, vilket talar för att bestämmelsen i stället ska utformas med ett rakt skaderekvisit såsom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>utgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A50F04D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller utformningen av skaderekvisitet föreslår Kustbevakningen i promemorian att sekretess ska gälla för uppgift i registret om det inte står klart att den kan röjas utan att syftet med beslutade eller förutsedda åtgärder motverkas eller den framtida verksamheten skadas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1F89FF" w14:textId="5010DDAD" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I förordningen (2019:84) med instruktion för Kustbevakningen anges vissa uppgifter inom sjöövervakningen, exempelvis arbete mot brottslighet, kontrollåtgärder till sjöss och gränskontroll. Verksamhet som avser sjöövervakning omfattar alltså ett flertal olika uppgifter. Ett röjande av uppgifter som hänför sig till Sjöbasis kan inte bara motverka Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bevakningens möjlighet att övervaka eller agera mot olika händelser till sjöss, utan även andra myndigheters möjlighet till detsamma inom respektive myndighets ansvarsområde. Ett röjande av känsliga uppgifter ur registret skulle därför kunna anses motverka den ansvariga myndighetens förmåga att bedriva sjöövervakning om röjandet medför att myndighetens förmåga att upptäcka händelser till sjöss och skapa sig en bild av sjöläget för att kunna agera mot hot och händelser i den maritima miljön försämras. Exempelvis skulle ett röjande av uppgifter som visar på myndigheternas samlade förmåga att följa fartygsrörelser inom ett visst </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">geografiskt område kunna påverka en brottsbekämpande myndighets möjlighet att agera mot de brott som den har till ansvar att bekämpa. I en sådan situation kan verksamhet som avser sjöövervakning anses ha motverkats. På liknande sätt skulle exempelvis röjandet av uppgifter som visar på inriktningen av myndigheternas sjöövervakning kunna motverka en myndighets verksamhet som avser sjöövervakning, om röjandet medför att en aktör genom informationen kan undandra sig den tillsyn som myndigheten ansvarar för. Ett röjande av uppgifter i registret som ger en antagonistisk aktör möjlighet att kartlägga Sveriges förmåga att skapa en lägesbild över den maritima miljön skulle på samma sätt kunna anses motverka en myndighet med totalförsvarsuppgifters verksamhet som avser sjöövervakning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFDD52E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om uppgifter som röjer Kustbevakningens och övriga myndigheters kapacitet att samla in sjöinformation, hur sådan sjörelaterad information hanteras samt de slutsatser som dras från denna blir offentliga skulle detta i mycket hög grad påverka myndigheternas förmåga att bedriva en effektiv sjöövervakning och reagera på hot kopplat till den maritima arenan. Ett röjande av sådana uppgifter skulle kunna möjliggöra för en utomstående aktör att agera på ett sådant sätt att den undgår myndigheternas upptäckt. Detta skulle kunna påverka Kustbevakningens och även andra myndigheters möjligheter att bedriva sjöövervakningen och i förlängningen deras möjligheter att bekämpa brott, utöva tillsyn och även kunna skada rikets säkerhet. Eftersom den skada som ett röjande riskerar att medföra är kopplat till myndigheternas förmåga till sjöövervakning, dvs. förmågan att observera händelser till sjöss och agera utifrån denna information, anser regeringen att skaderekvisitet bör förtydligas i förhållande till det som föreslås i promemorian. Regeringen anser därför att skaderekvisitet i stället ska formuleras på så sätt att sekretess gäller för uppgift som hänför sig till Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E7FB82" w14:textId="5EB3C07E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett rakt skaderekvisit innebär att skadebedömningen i huvudsak ska kunna göras med utgångspunkt i själva uppgiften. Avgörande för frågan om sekretess gäller blir framför allt om uppgiften som sådan är av den arten att ett utlämnande typiskt sett kan vara ägnat att medföra skada för det intresse som bestämmelsen ska skydda (prop. 1979/80:2 Del A s. 80).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA8941A" w14:textId="712D532C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppgifter i Sjöbasis som typiskt sett är av sådan art kan exempelvis vara information om fartygs position, fart, kurs och destination som rapporterats in av Sjöfartsverket, som normalt sett bedöms som offentliga hos Sjöfartsverket. Även sådana uppgifter av mer harmlös karaktär skulle i vissa specifika situationer kunna omfattas av sekretess. Detta gäller främst när uppgifterna förekommer i en mer omfattande sammanställning av sjölägesbilden som finns i Sjöbasis och uppgifterna kan visa på hur myndigheterna använder sammanställd sjöinformation i sina respektive verksamheter för att t.ex. kartlägga och avvärja hot i den maritima miljön. Den samlade sjölägesbilden som finns i Sjöbasis innehåller också uppgifter om respektive myndighets förmåga och kapacitet, och ett röjande av sådana uppgifter kan komma att motverka myndigheternas förmåga att bedriva sjöövervakning. Andra uppgifter i Sjöbasis som typiskt sett kan antas motverka verksamhet som avser sjöövervakning kan vara uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>som enskilt eller tillsammans med andra uppgifter visar på att en myndighet verkar inom vissa geografiska områden eller med vissa fordon eller fartyg eller på annat sätt visar på inriktningen av myndigheternas sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">övervakning. Detsamma gäller uppgifter av vilka slutsatser kan dras kring myndigheternas förmåga att följa fartygsrörelser, flygövervakning eller annan teknisk övervakning eftersom ett röjande av sådana uppgifter kan möjliggöra ett undvikande av myndigheternas upptäckt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A46762B" w14:textId="2CD88E93" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppgifter i Sjöbasis som typiskt sett inte är av sådan art är uppgifter som vare sig enskilt eller tillsammans med andra uppgifter visar på myndigheternas inriktning av, eller kapacitet till, sjöövervakning. I normalfallet bör exempelvis väderuppgifter från SMHI inte anses mot-verka myndigheternas verksamhet till sjöövervakning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAA84F1" w14:textId="77777777" w:rsidR="00CD5EBA" w:rsidRDefault="00CD5EBA" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretesstiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70000AE4" w14:textId="7C304FD2" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00CD5EBA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den tid för vilken sekretessen längst gäller när den förekommer i en allmän handling bör utformas på det sätt som generellt förekommer i bestämmelser som avser sekretess till skydd för allmänna intressen. För uppgift i en allmän handling bör därför sekretessen enligt de föreslagna bestämmelserna gälla i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4F72F9" w14:textId="008E429F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Placering av bestämmelsen och rubriksättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E85D5E3" w14:textId="7C0B21E6" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Sekretessen för uppgifterna är avsedd att skydda myndigheternas förmåga att bedriva sjöövervakning. Som noteras ovan kan ett röjande av vissa av uppgifterna motverka myndigheters förmåga att förhindra eller beivra brott. Även om syftet med verksamheten i Sjöbasis inte är att bekämpa brott har den många likheter med det arbete som myndigheten utför för att förebygga, förhindra eller upptäcka brottslig verksamhet. Verksamheten syftar bl.a. till att skapa en sjölägesbild för att följa och identifiera olika ageranden och hot i den maritima miljön, på ett sätt som liknar hur polisär underrättelseverksamhet syftar till att skapa lägesbilder för att följa och identifiera olika brottsliga ageranden. Regeringen anser därför att den nya sekretessbestämmelsen bör placeras som en ny bestämmelse i 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>kap. OSL, under en ny rubrik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCA82CF" w14:textId="28742DC9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Rätten att meddela och offentliggöra uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E50F151" w14:textId="5C416046" w:rsidR="00343374" w:rsidRPr="00750123" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00750123">
+        <w:t>Sekretess innebär såväl handlingssekretess som tystnadsplikt. Den rätt att meddela och offentliggöra uppgifter som följer av 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>1 och 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>§§ TF och 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t>§§ yttrandefrihetsgrundlagen, YGL, har som huvud</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00750123">
+        <w:t xml:space="preserve">regel företräde framför tystnadsplikten. Det kan alltså vara tillåtet att till exempel lämna uppgifter till en journalist eller att själv publicera uppgiften, men det är aldrig tillåtet att med stöd av rätten att meddela och offentliggöra uppgiften lämna den allmänna handling där den sekretessbelagda uppgiften framgår till exempelvis en journalist. I ett antal fall har emellertid även bestämmelser om tystnadsplikt företräde framför rätten att meddela och offentliggöra uppgifter. I dessa fall är rätten att meddela och offentliggöra uppgifter helt inskränkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02469F8C" w14:textId="005D09C7" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den tystnadsplikt som följer av närliggande bestämmelser i 18 kap. OSL är dock inte sådan att den, med vissa undantag, har företräde framför rätten att meddela och offentliggöra uppgifter, se 18 kap. 19 § OSL. Inte heller i övrigt framstår uppgifternas art som sådan att en inskränkning i rätten att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>meddela och offentliggöra uppgifter är motiverad. Någon sådan begränsning föreslås därför inte gälla för den föreslagna sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bestämmelsen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F33E31F" w14:textId="6077207A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00750123">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc212717864"/>
+      <w:r w:rsidRPr="00750123">
+        <w:t>En ny sekretessbestämmelse för uppgifter som förekommer i Kustbevakningens analysverksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1774F299" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8601A0" w14:textId="6339E32F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretess ska gälla för uppgift som hänför sig till sådan verksamhet som avses i 2 § första stycket 4 kustbevakningsdatalagen, om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555BA4DE" w14:textId="34CD209F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A70">
+        <w:t>För en uppgift i en allmän handling ska sekretessen gälla i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198815D4" w14:textId="5CE71638" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A70">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145C52D2" w14:textId="6E61A2D6" w:rsidR="00343374" w:rsidRPr="001A1A70" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A70">
+        <w:t>Tystnadsplikten som följer av den föreslagna sekretessbestämmelsen bör inte ha företräde framför rätten att meddela och offentliggöra uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D0CBE4" w14:textId="3AF23218" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040C1650" w14:textId="59890D95" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A70">
+        <w:t>Promemorians förslag och bedömning stämmer delvis överens med regeringens. I promemorian föreslås att sekretess ska gälla om det inte står klart att uppgiften kan röjas utan att syftet med beslutade eller förutsedda åtgärder motverkas eller den framtida verksamheten skadas. I promemorian föreslås dessutom att överföring av sekretessen till andra myndigheter ska regleras genom en separat bestämmelse om överföring av sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6146AFC3" w14:textId="10FADDB9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245E8EAE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="001A1A70" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A70">
+        <w:t>Remissinstanserna är till övervägande del positiva till eller har inte några synpunkter på förslaget och bedömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9467C6" w14:textId="4AE72776" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1A70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att den föreslagna bestämmelsens utformning – med ett så kallat omvänt skaderekvisit – kommer att leda till en omfattande inskränkning av möjligheten till insyn i Kustbevakningens verksamhet. De anser, om en ny sekretessbestämmelse ska införas, att denna ska utformas med ett så kallat rakt skaderekvisit, vilket innebär en presumtion för att uppgifterna ska vara offentliga. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1A70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har inget att invända mot att det införs en ny sekretessbestämmelse, men anser i likhet med Journalistförbundet och Tidningsutgivarna att bestämmelsen inte ska utformas med ett omvänt skaderekvisit, utan med ett rakt skaderekvisit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5E0A79" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sveriges advokatsamfund instämmer i promemorians bedömning att den sekretess som gäller hos Kustbevakningen även ska gälla hos en mottagande myndighet. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1A70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delar bedömningen att det </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>är lämpligt att eventuell sekretess för innehållet i lägesrapporter kan överföras till en mottagande myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6996A2DC" w14:textId="54C47AE1" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="001A1A70">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det vore mer ändamålsenligt att utöka sekretessbestämmelsen genom att sekretesskyddet knyts till uppgiften snarare än till verksamheten, i stället för att ha primära och sekundära sekretessbestämmelser. Detta gör sig enligt verket enklast genom att använda uttrycket ”hänför sig till”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A46E21" w14:textId="6CCFBDC3" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5923BED8" w14:textId="33F0A158" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Uppgifter som förekommer i Kustbevakningens analysverksamhet är skyddsvärda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5846458D" w14:textId="58BB829F" w:rsidR="00343374" w:rsidRPr="007C0ADA" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Kustbevakningen för i promemorian fram ett behov av att, utöver den samman</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>ställning och förmedling av sjöinformation som redan i dag sker inom ramen för Sjöbasis, kunna ta fram och förmedla mer kompletta sjölägesbilder och analyser av dessa på olika nivåer och med delvis annan information som grund. I avsnitt 6.3 föreslås att en definition av den verksamheten ska föras in i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>4 kustbevakningsdatalagen (2019:429). Kustbevakningen bedömer att det inom ramen för en sådan analys</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t xml:space="preserve">verksamhet kommer att tas fram underlag, sammanställningar och analyser som innehåller uppgifter, vilka om de skulle röjas, skulle kunna ge en bild av Kustbevakningens och andra myndigheters förmåga att skapa en sjölägesbild och analysera sjörelaterad information. Särskilt vad gäller de analyser som tas fram inom ramen för denna verksamhet bedömer Kustbevakningen att det kommer att kunna förekomma överväganden och slutsatser vars röjande skulle kunna skada förmågan att analysera sjörelaterad information och att reagera på de slutsatser som dragits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7582A28D" w14:textId="6B9AAFAC" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Kustbevakningens föreslagna analysverksamhet kommer det att skapas analyser och sammanställningar av underlag från såväl Sjöbasis som andra källor. Dessa sammanställningar och analyser kommer att skapas för såväl Kustbevakningens som andra myndigheters behov. Regeringen bedömer att dessa analyser i stor utsträckning kommer att utgöra sådan aggregerad sjöinformation som i avsnitt 5.2 har bedömts vid ett röjande kunna vara skadlig för myndigheternas förmåga att bedriva sjöövervakning. Det är också sannolikt att analyser och sammanställningar kommer att skapas för det som myndigheterna riktar in sin sjöövervakning mot, exempelvis vissa specifika geografiska områden, vissa aktiviteter till sjöss eller vissa särskilda fartygstyper, vilket kan visa på inriktningen av myndigheternas sjöövervakning oavsett vilka uppgifter i övrigt som förekommer i analyserna. Ett röjande av sådana uppgifter skulle också kunna motverka en effektiv sjöövervakning. Samma typer av uppgifter som i avsnitt 5.2 har förts fram som exempel på känsliga uppgifter, enskilt eller tillsammans med andra uppgifter, i Sjöbasis kan förväntas förekomma även i Kustbevakningens analyser och sammanställningar. Slutsatser kring myndigheternas förmåga att bedriva sjöövervakning kan enligt regeringens bedömning inte bara dras av de färdigställda analyserna och sammanställningarna, utan sådana slutsatser skulle även kunna dras av andra uppgifter i analysverksamheten som ger en bild av myndigheternas förmågor och inriktning. Exempel på sådana uppgifter skulle kunna vara vilka typer av analyser eller vilken inriktning på analyserna som efter</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>frågas av olika myndigheter likväl som vilka metoder och arbetssätt som Kustbevakningen använder vid sitt analysarbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E45DD5" w14:textId="01AE33F5" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Den befintliga sekretessregleringen ger inte ett tillräckligt skydd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE8183C" w14:textId="771C782D" w:rsidR="00343374" w:rsidRPr="007C0ADA" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Den analysverksamhet som föreslås i promemorian har till syfte att utgöra en del i Sveriges sjöövervakning och kommer till viss del att ske inom ramen för Kustbevakningens verksamhet med att samordna civila behov av sjöövervakning och att förmedla civil sjöinformation. På samma sätt som det redogörs för i avsnitt 5.4 kommer det att finnas vissa uppgifter i analysverksamheten som hänför sig till eller förekommer i brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>bekämpande verksamhet, totalförsvarsverksamhet eller verksamhet som innefattar kontroll och tillsyn och därför omfattas av befintliga sekretessbestämmelser i 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>§, 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>§§ samt 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>§§ OSL. På samma sätt som vad gäller uppgifterna i Sjöbasis kommer dock en stor del av uppgifterna i analysverksamheten inte att ha sitt ursprung från sådan verksamhet och därför inte omfattas av sekretess. De befintliga sekretessbestämmelserna kommer därför inte att utgöra ett tillräckligt skydd för alla skyddsvärda uppgifter som kommer att före</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>komma i Kustbevakningens analysverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F6781C" w14:textId="75B26176" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian för Kustbevakningen fram att det i den föreslagna analysverksamheten kommer att skapas analyser och sammanställningar av underlag från såväl Sjöbasis som andra källor. Om uppgifterna hänför sig till verksamhet som avser Sjöbasis kan uppgifterna omfattas av den föreslagna sekretessbestämmelsen i avsnitt 5.2. Eftersom vissa uppgifter kan komma från andra källor så är det dock inte säkert att alla skyddsvärda uppgifter omfattas av någon sekretessbestämmelse även om ett röjande av uppgifterna skulle kunna motverka en verksamhet som avser sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>övervakning. Den föreslagna sekretessbestämmelsen för Sjöbasis skulle inte heller skydda uppgifter i analysverksamheten som visar på myndigheternas metoder eller arbetssätt. Samma sak gäller uppgifter som visar på vilka analyser eller inriktningar som andra myndigheter efterfrågar eller vilken inriktning och fokus som Kustbevakningen själv har på sina analyser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC2607D" w14:textId="0E6A9A80" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattningsvis bedömer regeringen att det kommer finnas skyddsvärd information inom analysverksamheten som inte nödvändigtvis omfattas av någon befintlig eller föreslagen sekretessbestämmelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEB7A09" w14:textId="19902452" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Intresset av sekretess väger tyngre än intresset av insyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B10B6E" w14:textId="2FE72ACC" w:rsidR="00343374" w:rsidRPr="007C0ADA" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Behovet av att införa nya sekretessbestämmelser måste vägas mot allmänhetens intresse av att få insyn i Kustbevakningens analys-verksamhet. I likhet med verksamheten i Sjöbasis kommer analys-verksamheten ha till syfte att användas inom Kustbevakningens uppdrag att samordna civil sjöövervakning och förmedlas civil sjöinformation. Det är därför inte heller vad gäller analysverksamheten primärt fråga om myndighetsutövning mot enskild. Allmänheten får trots att det inte gäller myndighetsutövning mot enskild anses ha ett visst intresse av insyn i analys</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t xml:space="preserve">verksamheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3110667C" w14:textId="30586B27" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är i allt väsentligt samma skäl som förs fram i avsnitt 5.2 som motiverar ett sekretesskydd för uppgifter i Kustbevakningens analys-verksamhet. Snarlika risker för skador kommer att förekomma vid </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>analyser av sjöläget som för uppgifter om sjöläget i Sjöbasis. På samma sätt som förs fram i avsnitt 5.2 är därför sekretesskydd för uppgifter i analys</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verksamheten motiverat av hänsyn till myndigheternas verksamhet för inspektion, kontroll eller annan tillsyn, utifrån intresset att beivra eller förebygga brott samt för rikets säkerhet. Som konstateras ovan kommer analys</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verksamheten att innehålla uppgifter vars röjande kan skada sådana intressen, utan att uppgifterna omfattas av befintliga sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bestämmelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CF946C" w14:textId="41E75DF0" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot insynsintresset får det vägas att den aktuella verksamheten gäller analyser av sjöläget i syfte att skapa en så god sjölägesbild som möjligt. Verksamheten kan enligt regeringens bedömning komma att uppvisa vissa liknande drag med sådan analysverksamhet som bedrivs inom ramen för underrättelseverksamhet. Samma skäl som gör sig gällande vad gäller uppgifter i Sjöbasis gör sig enligt regeringens bedömning även gällande i Kustbevakningens analysverksamhet. Regeringen bedömer därför att intresset av sekretess i analysverksamheten vid en intresseavvägning väger tyngre än intresset av insyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65120D64" w14:textId="1EA3B23B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Bestämmelsens utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022C878D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007C0ADA" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t xml:space="preserve">Som tidigare nämns är utgångspunkten när en sekretessbestämmelse utformas att en begränsning av rätten att ta del av allmänna handlingar inte ska gå utöver vad som är motiverat med hänsyn till de intressen som sekretessen avser att skydda. Sekretessbestämmelser bör dessutom utformas så specifikt som möjligt när det gäller både sekretessens föremål och dess räckvidd, dvs. vilka uppgifter som bestämmelsen skyddar och inom vilken typ av ärenden eller verksamheter som den är tillämplig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0158DD74" w14:textId="4D1B1194" w:rsidR="00343374" w:rsidRPr="007C0ADA" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Behovet av sekretess som identifierats gäller för uppgifter som före-kommer i analysverksamheten. När det gäller sekretessens föremål anser därför regeringen, i likhet med promemorian, att den ska gälla för Kust-bevakningens analysverksamhet. En definition av denna verksamhet föreslås föras in i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>4 kustbevakningsdatalagen (2019:429). Regeringen anser att det därför är lämpligt att hänvisa till denna definition i sekretessbestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49346B95" w14:textId="262A1745" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller frågan om sekretessregleringens räckvidd konstaterar regeringen att syftet med analysverksamheten delvis är att förmedla civil sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>information. Det innebär att uppgifter kommer att förmedlas till andra myndigheter för att användas inom respektive myndighets verksamhet. Behovet av sekretesskydd för uppgifterna är enligt regeringens bedömning lika stort oavsett i vilken myndighets verksamhet som uppgiften före</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommer. Regeringen anser därför att sekretessbestämmelsen bör gälla i hela den offentliga förvaltningen. Sekretessen bör, på samma sätt som för sekretessen i Sjöbasis och som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslår, omfatta uppgifter som hänför sig till analysverksamheten. Detta innebär att sekretessen följer med uppgiften när den lämnas vidare till en annan myndighet för att användas i den myndighetens verksamhet. Med en sådan utformning finns det inget behov av en sådan särskild bestämmelse om överföring av sekretess som föreslagits i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1005B1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I fråga om skaderekvisitet gör regeringen samma bedömning som i avsnitt 5.2. Samma skaderekvisit bör alltså gälla för uppgifter i analys-verksamheten som för uppgifter i Sjöbasis. Regeringen föreslår därför </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">även vad gäller analysverksamheten att sekretessen, till skillnad från vad som föreslås i promemorian, utformas med ett rakt skaderekvisit och en presumtion för offentlighet. Ett sådant skaderekvisit föreslår även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i sina remissyttranden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B74AD7" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De risker som aktualiseras vid analysverksamheten är desamma som aktualiseras vad gäller uppgifter i Sjöbasis. Det gäller främst att ett röjande av uppgifter i analysverksamheten skulle kunna visa på myndigheternas förmåga att bilda sig en uppfattning av sjöläget och deras möjlighet att agera mot olika hot eller händelser. Ett röjande av uppgifterna riskerar även att visa på myndigheternas fokus på och inriktning av sjöövervakningen, vilket i sin tur skulle kunna möjliggöra för en aktör att agera på ett sådant sätt att denne undgår myndigheternas upptäckt. På samma sätt som vad gäller Sjöbasis kan risken formuleras som en risk för att myndigheternas verksamhet som avser sjöövervakning motverkas om känsliga uppgifter röjs. Regeringen föreslår därför att bestämmelsen ska gälla om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs. Ett röjande av känsliga uppgifter kan inte bara skada Kustbevakningens förmåga att bedriva sjöövervakning, utan även andra myndigheters förmåga inom deras respektive ansvarsområde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BEF78C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eftersom det huvudsakligen kommer att förekomma likartade känsliga uppgifter inom ramen för analysverksamheten som i Sjöbasis bedömer regeringen att det är samma slags uppgifter som typiskt sett också kommer att omfattas av sekretessen för analysverksamheten (se avsnitt 5.2). Därtill kan, vad gäller analysverksamheten, exempelvis uppgifter om vad analyserna inriktas mot, vilka analyser myndigheter efterfrågar eller vilka metoder och arbetssätt som används vid utarbetandet av analyserna vara sådana uppgifter där ett röjande typiskt sett kan anses motverka verksamhet som avser sjöövervakning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5DA1C9" w14:textId="77777777" w:rsidR="00CD5EBA" w:rsidRDefault="00CD5EBA" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretesstiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220A6D71" w14:textId="732B5660" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00CD5EBA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den tid för vilken sekretessen längst gäller när den förekommer i en allmän handling bör utformas på det sätt som generellt förekommer i bestämmelser som avser sekretess till skydd för allmänna intressen. För uppgift i en allmän handling bör därför sekretessen enligt de föreslagna bestämmelserna gälla i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D835E8A" w14:textId="367B86CB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Placering av bestämmelserna och rubriksättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEE3926" w14:textId="166B77D4" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Sekretessen för uppgifterna är avsedd att skydda myndigheternas förmåga att bedriva sjöövervakning och syftar till att uppgifter inte ska röjas som kan leda till skada för det brottsbekämpande arbetet, inspektions- och kontrollverksamheten och totalförsvaret och rikets säkerhet. Syftet med sekretessen rör alltså till viss del verksamhet för att förhindra eller beivra brott. Kustbevakningens analysverksamhet kan dessutom förväntas ha många likheter med det arbete som myndigheten utför för att förebygga, förhindra eller upptäcka brottslig verksamhet. Regeringen anser därför att den nya sekretessbestämmelsen bör placeras som en ny bestämmelse i 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>kap. OSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069444F6" w14:textId="4492D5C9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Rätten att meddela och offentliggöra uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E8DDAF" w14:textId="513B3780" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Av samma skäl som anförts i avsnitt 5.2 för den föreslagna bestämmelsen för uppgifter i Sjöbasis bedömer regeringen att rätten att meddela och offentliggöra uppgifter inte bör begränsas för den föreslagna sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>bestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C951021" w14:textId="386B7630" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc212717865"/>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Sekretess för en enskilds personliga eller ekonomiska förhållanden i Sjöbasis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="397203D3" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172B07A5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretess ska gälla i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, för uppgift om en enskilds personliga eller ekonomiska förhållanden, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549DF013" w14:textId="780F3DB5" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t xml:space="preserve">För en uppgift i en allmän handling ska sekretessen gälla i högst tjugo år. Om uppgiften avser den enskildes personliga förhållanden ska dock sekretessen gälla i högst sjuttio år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146DF7FC" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498511C9" w14:textId="59CF2C8D" w:rsidR="00343374" w:rsidRPr="007C0ADA" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tystnadsplikten som följer av den föreslagna sekretessbestämmelsen bör inte ha företräde framför rätten att meddela och offentliggöra uppgifter. Det bör inte införas en bestämmelse om överföring av sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0FDF12" w14:textId="6B1FBAAC" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians förslag och bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FEB3A1" w14:textId="53577C33" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>Promemorians förslag och bedömning överensstämmer delvis med regeringens. I promemorian föreslås en uttrycklig formulering om sekretess för uppgift om enskilds affärs- och driftsförhållanden samt en bestämmelse om överföring av sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36329263" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D26A413" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna är till övervägande del positiva till eller har inte några synpunkter på förslagen och bedömningarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E714B03" w14:textId="0DF7F758" w:rsidR="00343374" w:rsidRPr="007C0ADA" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t xml:space="preserve"> instämmer i promemorians bedömning att den sekretess som gäller hos Kustbevakningen även bör gälla hos en mottagande myndighet. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t xml:space="preserve"> delar bedömningen att det är lämpligt att eventuell sekretess för innehållet i lägesrapporter kan över</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t>föras till en mottagande myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2015B3" w14:textId="3B579153" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0ADA">
+        <w:t xml:space="preserve"> anser att det vore mer ändamålsenligt att utöka sekretess-bestämmelsen genom att sekretesskyddet knyts till uppgiften snarare än till verksamheten, i stället för att ha primära och sekundära sekretessbestämmelser. Detta gör sig enligt verket enklast genom att använda uttrycket ”hänför sig till”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DC75BA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="007C0ADA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519D2667" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns ett behov av sekretess för uppgifter om enskilds personliga eller ekonomiska förhållanden i Sjöbasis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4240C245" w14:textId="3EC226FF" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Det finns i dag en bestämmelse i 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>kap. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>§ OSL om sekretess för uppgift om en enskilds affärs- och driftsförhållanden i Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, om det kan antas att den enskilde lider skada om uppgiften röjs. Exempel på sådana uppgifter som kan omfattas av bestämmelsen är sammanställd information om handelsfartygs rutter, fiskefartygs rörelser och detaljerade uppgifter om fartygs last. Bestämmelsen omfattar däremot inte uppgifter om enskilds personliga förhållanden eller andra ekonomiska förhållanden. I promemorian förs det fram att det finns ett behov av att utvidga tillämpningsområdet för 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>kap. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>§ OSL till att även omfatta uppgifter om enskildas personliga förhållanden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D72259" w14:textId="36633EFB" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">I Sjöbasis förekommer, förutom uppgifter om enskildas affärs- och drifts-förhållanden, även uppgifter om enskildas personliga förhållanden som skulle kunna vara skyddsvärda. Exempel på detta är uppgifter som förekommer i de förhandsanmälningar från sjöfarten som Kust-bevakningen tar emot via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Window</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>, som är en portal, förvaltad av Sjöfartsverket, för inrapportering av myndighetsinformation kopplat till ett fartygsanlöp. Dessa förhandsanmälningar kan innehålla såväl enskildas kontaktuppgifter som uppgift om en enskilds förekomst i Schengens informationssystem, SIS. I Sjöbasis förekommer därför uppgifter om var besättningen på fartygen har varit och var de ska åka. Av dessa uppgifter samlat blir det möjligt att dra slutsatser om enskilda personers resmönster och beteendemönster. När det gäller möjligheten att kartlägga en persons förflyttningar in och ut ur ett område har det i förarbetena till lagstiftningen om s.k. trängselskatt gjorts vissa uttalanden (prop. 2003/04:145 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>103). Det anfördes bl.a. att det är angeläget att den enskildes integritet värnas så långt som möjligt inom ramen för systemet med trängselskatt och att möjligheten att kartlägga en persons för-flyttningar in och ut ur ett område som omfattas av trängselskatt därför ska förhindras. Likartade argument fördes även fram i förarbetena till lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>stiftningen kring passagerarregister (prop. 2005/06:129 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>51–52) Sådana samman</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>ställningar av enskilds personliga förhållanden vad gäller res</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">mönster kan alltså vara känsliga. Det kan även konstateras att den enskilde inte själv kan förhindra att sådana uppgifter förekommer i Sjöbasis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4D7D83" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">Dessutom rapporteras uppgifter om enskildas personliga förhållanden in från Kustbevakningens operativa verksamhet via myndighetens andra operativa stödsystem, in i Sjöbasis. Det kan röra sig om uppgifter om en enskilds personliga förhållanden som kan skrivas in i fritext utifrån observationer som görs i den operativa verksamheten. Det kan exempelvis vara observationer om enskildas resmönster, koppling till specifika fartyg (anteckning om koppling till skuggflottan) eller beteenden i samband med räddningsoperationer (uppgift om bristande sjömanskap). I avsnitt 4.2.1 föreslår regeringen att Kustbevakningens underrättelseuppdrag ska utvidgas. Som framgår i promemorian planeras Sjöbasis användas för detta utökade uppdrag. Kustbevakningen bedömer i promemorian att mer uppgifter än i dag kommer att rapporteras in i Sjöbasis från olika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:lastRenderedPageBreak/>
+        <w:t>myndigheter. Mot denna bakgrund kan det på goda grunder förväntas att ytterligare skyddsvärda uppgifter om enskildas personliga förhållanden kan komma att hanteras i systemet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3411C1FD" w14:textId="63D4C183" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Sammantaget bedömer regeringen att det behandlas känsliga uppgifter om enskildas personliga förhållanden i Sjöbasis som inte omfattas av sekretess. Den sekretess som redan i dag gäller för uppgifter i Sjöbasis om enskilds affärs- och driftsförhållanden behöver därför utökas till att även omfatta uppgifter om en enskilds personliga eller ekonomiska förhållanden. Uppgifter om en enskilds affärs- eller driftsförhållanden faller inom ramen för begreppet uppgift om enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F39F2C2" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Intresset av sekretess väger tyngre än intresset av insyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1E59A6" w14:textId="503AA72F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid bedömningen av behovet att införa nya sekretessbestämmelser till skydd för enskilds personliga eller ekonomiska förhållanden måste en avvägning göras mellan allmänhetens intresse av insyn i Kust-bevakningens verksamhet och risken för att enskilda lider skada eller men om känsliga uppgifter röjs. Det finns redan en sekretessbestämmelse till skydd för enskilds affärs- och driftsförhållanden. Som konstaterats i avsnitt 5.2 är syftet Sjöbasis huvudsakligen att möjliggöra för Kustbevakningen att utföra sitt uppdrag att samordna civila behov av sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>övervakning och förmedla civil sjöinformation. Det handlar därför normalt inte om myndighetsutövning mot enskilda, vilket innebär att insyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>intresset generellt sett får anses vara mindre. Regeringen bedömer dock att allmänheten ändå har ett visst intresse av insyn i Sjöbasis. Vid en avvägning anser regeringen att behovet av skydd för uppgifter i Sjöbasis om en enskilds personliga och ekonomiska förhållanden väger tyngre än det relativt begränsade intrånget i allmänhetens insyn som sekretess-bestämmelsen innebär.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098A5F33" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsens utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C72D696" w14:textId="26DBBE4E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vad gäller sekretessens räckvidd och föremål bedömer regeringen att den bestämmelse om sekretess för en enskilds affärs- och driftsförhållanden som redan finns i 29 kap. 13 a § OSL bör ändras till att avse en enskilds personliga eller ekonomiska förhållanden. En sådan formulering omfattar även en enskilds affärs- och driftsförhållanden. Sekretessen bör gälla i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732D6F56" w14:textId="7C9EEEA9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Regeringen bedömer att det inte finns anledning till att något annat skaderekvisit ska gälla för uppgift om en enskilds personliga eller ekonomiska förhållande än vad som redan i dag gäller för en enskilds affärs- och driftsförhållanden. Regeringen föreslår därför att sekretessen även fortsatt bör vara utformad med ett så kallat rakt skaderekvisit, dvs. att presumtionen är att uppgifterna är offentliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FB02EF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretesstiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAC5C6C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vad gäller sekretess till skydd för en enskilds ekonomiska förhållanden som förekommer i Sjöbasis bör denna gälla under högst tjugo år på samma sätt som redan gäller för enskilds affärs- och driftsförhållanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642A0EE4" w14:textId="062DA283" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vad gäller enskilds personliga förhållanden bör sekretesstiden uppgå till högst sjuttio år. Detta ligger i linje med den sekretesstid som förekommer i andra sekretessbestämmelser till skydd för enskilds personliga för</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>hållanden (se t.ex. 35</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>§ och 37</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>§ OSL). Utifrån att Sjöbasis och Kustbevakningen framöver kan komma att hantera fler uppgifter om enskilda som inte bara avser affärs- och driftsförhållanden eller andra ekonomiska förhållanden anser regeringen att det är motiverat att särskilt reglera sekretesstiden för uppgifter om enskildas personliga förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03163D29" w14:textId="5F9D3BDD" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad gäller giltighetstiden för sekretessen så formuleras denna i lagråds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>remissen</w:t>
+      </w:r>
+      <w:r w:rsidR="008A33EB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A33EB">
+        <w:t xml:space="preserve">i paragrafens andra stycke, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på följande sätt. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2006">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2006">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för i sitt yttrande fram att den generella skrivningen i första meningen om vad som gäller för uppgifter i allmänna handlingar måste ta sikte enbart på uppgifter om en enskilds ekonomiska förhållanden, något som enligt Lagrådets uppfattning borde uttryckas mer precist. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A33EB">
+        <w:t>Andra s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tycket är också uppbyggt som en huvudregel med ett undantag, trots att det är fråga om att reglera två typfall med var sin giltighetstid för sekretessen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251CA6">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslår </w:t>
+      </w:r>
+      <w:r w:rsidR="00251CA6">
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att andra stycket ges följande lydelse. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2006">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst sjuttio år om uppgiften avser en enskilds personliga förhållanden och i högst tjugo år om uppgiften avser en enskilds ekonomiska förhållanden.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2006">
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6383FA54" w14:textId="178EE7BD" w:rsidR="00343374" w:rsidRPr="00F1640D" w:rsidRDefault="005D7289" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7289">
+        <w:t xml:space="preserve">Regeringen konstaterar att den formulering som används i lagrådsremissen redan förekommer i flera bestämmelser i OSL (se t.ex. 31 kap. 15 § och 34 kap. 1–3 §§). Regeringen anser därför att systematiska skäl talar för att använda den formuleringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2404777F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Överföring av sekretess </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A69085F" w14:textId="3BFEC30B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I samband med att bestämmelsen i 29 kap. 13 a § OSL infördes gjorde regeringen bedömningen att det inte är lämpligt att en uppgift som en myndighet tar ut från Kustbevakningens register bibehåller det sekretesskydd den har i registret även när uppgiften används i en viss myndighets verksamhet. Utgångspunkten bör i stället vara att när ett utdrag görs från Kustbevakningens register och uppgifterna används i en viss myndighets verksamhet, ska de omfattas av de bestämmelser om sekretess som kan gälla för andra motsvarande uppgifter hos den sistnämnda myndigheten (prop. 2008/09:152 s. 37).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A72F80F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">De exempel som förs fram i promemorian på uppgifter som omfattas av sekretess i Sjöbasis, men som inte i alla situationer kommer att omfattas av sekretess när uppgiften tas ut ur registret för att användas i en annan myndighets verksamhet, rör huvudsakligen uppgifter om fiskefartyg och uppgifter om en enskilds personliga förhållanden som rapporterats in via portalen för inrapportering av myndighetsinformation, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Window</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FFBF66" w14:textId="7C9E1D39" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Regeringen konstaterar att uppgifter om fiskefartygs position, kurs och fart redan omfattas av den befintliga sekretessbestämmelsen i 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>kap. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">§ OSL. De ytterligare uppgifter om enskilds personliga förhållanden som nu kommer att omfattas av sekretessen medför inte att regeringen gör någon annan bedömning nu än när bestämmelsen först infördes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringen anser alltjämt att det inte är lämpligt att en uppgift bibehåller sitt sekretesskydd när den tas ut ur registret för att användas i en annan myndighets verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372A5ACF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Placering av bestämmelserna och rubriksättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEA7F5A" w14:textId="5B121954" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen om sekretess för enskilds förhållanden i Sjöbasis bör föras in i den redan befintliga bestämmelsen om sekretess för enskildas affärs- och driftsförhållanden i 29 kap. 13 a § OSL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35249CD4" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rätten att meddela och offentliggöra uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7F42D2" w14:textId="2B36077F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den föreslagna sekretessbestämmelsen är försedd med ett rakt skaderekvisit, dvs. det gäller en presumtion för offentlighet. Detta talar för att den tystnadsplikt som följer av bestämmelsen inte bör ha företräde framför rätten att meddela och offentliggöra uppgifter. Regeringen föreslår därför inte någon sådan begränsning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D671049" w14:textId="2A3FC017" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc212717866"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Sekretess för en enskilds personliga eller ekonomiska förhållanden i Kustbevakningens analysverksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="6ED2D673" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5224302F" w14:textId="14C56595" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretess ska gälla hos Kustbevakningen i sådan verksamhet som avses i 2 § första stycket 4 kustbevakningsdatalagen för uppgift om en enskilds personliga eller ekonomiska förhållanden, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC5D98D" w14:textId="515963D3" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>För en uppgift i en allmän handling ska sekretessen gälla i högst tjugo år. Om uppgiften avser den enskildes personliga förhållanden ska dock sekretessen gälla i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3E8A05" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9C4462" w14:textId="6641CF23" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tystnadsplikten som följer av den föreslagna sekretessbestämmelsen bör inte ha företräde framför rätten att meddela och offentliggöra uppgifter. Det bör inte införas en bestämmelse om överföring av sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6337B5D6" w14:textId="03C4C743" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757A7CA7" w14:textId="35D5E0B3" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Promemorians förslag och bedömning överensstämmer delvis med regeringens. I promorian föreslås en uttrycklig formulering om sekretess för uppgift om enskilds affärs- och driftsförhållanden samt en bestämmelse om överföring av sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431D5896" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DC3F71" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna är till övervägande del positiva till eller har inte några synpunkter på förslagen och bedömningarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377AC0CC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> instämmer i promemorians bedömning att den sekretess som gäller hos Kustbevakningen även bör gälla hos en mottagande myndighet. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> delar bedömningen att det är lämpligt att eventuell sekretess för innehållet i lägesrapporter kan överföras till en mottagande myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E891161" w14:textId="7B43176A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> anser att det vore mer ändamålsenligt att utöka sekretess-bestämmelsen genom att sekretesskyddet knyts till uppgiften snarare än till verksamheten, i stället för att ha primära och sekundära sekretess-bestämmelser. Detta gör sig enligt verket enklast genom att använda uttrycket ”hänför sig till”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0DF8A4" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag och bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25087995" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns behov av sekretess hos Kustbevakningen för uppgifter om enskilds personliga eller ekonomiska förhållanden i analysverksamhet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512CFFFA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inom ramen för Kustbevakningens analysverksamhet kommer snarlika uppgifter att behandlas som i Sjöbasis. Det kan därför antas att samma typer av uppgifter som bedömts vara skyddsvärda i avsnitt 5.4 även kommer att förekomma i motsvarande utsträckning inom ramen för analysverksamheten. Det finns därför enligt regeringens mening behov av sekretess till skydd för enskilds personliga eller ekonomiska förhållanden även i analysverksamheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4664F229" w14:textId="07E23CB0" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Vid bedömningen av behovet att införa nya sekretessbestämmelser till skydd för enskildas personliga eller ekonomiska förhållanden måste en av</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">vägning göras mellan allmänhetens intresse av insyn i Kust-bevakningens verksamhet och risken för att enskilda lider skada eller men om känsliga uppgifter röjs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661A9953" w14:textId="29AAEEA8" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Uppgifterna i analysverksamheten syftar inte primärt till att användas för myndighetsutövning mot en enskild. Regeringen bedömer därför att insynsintresset i analysverksamheten är detsamma som vad gäller för uppgifter i Sjöbasis. Eftersom bedömningen är att i huvudsak likartade uppgifter kommer att behandlas i analysverksamheten bedömer regeringen att skyddsbehovet för uppgifterna kommer att vara lika stort som för uppgifterna i Sjöbasis. Mot denna bakgrund anser regeringen att behovet av sekretesskydd för uppgifter hos Kustbevakningen i analysverksamhet om enskilds personliga och ekonomiska förhållanden väger tyngre än det intrång i allmänhetens insyn som sekretessbestämmelsen innebär.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4D7158" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsens utformning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0237ED" w14:textId="2FC3DF7A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sekretessens räckvidd och föremål bör utformas så att den gäller hos Kustbevakningen för uppgifter som förekommer i verksamhet som avses i den föreslagna nya 2 § första stycket 4 kustbevakningsdatalagen (2019:429), dvs. insamling, bearbetning och analyser av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedla sjölägesbilder och analyser till berörda myndigheter. Sekretessen ska, på samma sätt som för uppgifter i Sjöbasis, begränsas till uppgifter om en enskilds personliga eller ekonomiska förhållanden, vilket alltså även omfattar den enskildes affärs- och driftsförhållanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C285BC8" w14:textId="22E92748" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringen bedömer att det inte finns anledning till att något annat skaderekvisit ska gälla för uppgift om en enskilds personliga eller ekonomiska förhållande än vad som redan i dag gäller för en enskilds affärs- och driftsförhållanden. Regeringen föreslår därför att sekretessen bör vara utforma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5001">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve"> med ett så kallat rakt skaderekvisit, dvs. att presumtionen är att uppgifterna är offentliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6355FBF1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">Vad gäller sekretess till skydd för en enskilds ekonomiska förhållanden som förekommer i Kustbevakningens analysverksamhet bör denna gälla under högst tjugo år, på samma sätt som redan i dag gäller för uppgift om enskilds affärs- och driftsförhållanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7842E4" w14:textId="3B12E989" w:rsidR="00AB4A33" w:rsidRPr="00670CE0" w:rsidRDefault="00AB4A33" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretesstiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AF4927" w14:textId="21377DB9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>Vad gäller enskilds personliga förhållanden bör sekretesstiden uppgå till högst sjuttio år. Detta ligger i linje med den sekretesstid som förekommer i andra sekretessbestämmelser till skydd för enskilds personliga förhållanden (se t.ex. 35</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>§ och 37</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>§ OSL). Utifrån att Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t>bevakningen framöver kan komma att hantera fler uppgifter om enskilda som inte bara avser affärs- och driftsförhållanden eller andra ekonomiska förhållanden anser regeringen att det är motiverat att särskilt reglera sekretesstiden för uppgifter om enskildas personliga förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29465C65" w14:textId="3B31F957" w:rsidR="00343374" w:rsidRPr="00670CE0" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vad gäller giltighetstiden för sekretessen så </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1F44">
+        <w:t xml:space="preserve">föreslår </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1F44" w:rsidRPr="006C1F44">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1F44">
+        <w:t xml:space="preserve"> i sitt yttrande att den ska formuleras på samma sätt som redogörs för i avsnitt 5.4. Av samma skäl som förs fram i avsnitt 5.4 anser regeringen att den i lagrådsremissen föreslagna formuleringen bör användas även i detta sammanhang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03965FFF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överföring av sekretess</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AED72CF" w14:textId="5687C936" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av samma skäl som förs fram i avsnitt 5.4 om sekretessen för Sjöbasis anser regeringen att det saknas skäl att införa en bestämmelse om över</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3589">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föring av sekretess. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425A3961" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Placering av bestämmelsen och rubriksättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A581156" w14:textId="1731458A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En ny bestämmelse om sekretess för uppgift om en enskilds personliga eller ekonomiska förhållanden hos Kustbevakningen vid analys-verksamhet bör föras in i 29 kap. 13 b § OSL, direkt efter den bestämmelse som gäller sekretess för uppgift om en enskilds personliga eller ekonomiska förhållanden i Sjöbasis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9DD494" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rätten att meddela och offentliggöra uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E0B1D" w14:textId="22FE1A0A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den föreslagna sekretessbestämmelsen är försedd med ett rakt skaderekvisit, dvs. det gäller en presumtion för offentlighet. Detta talar för att den tystnadsplikt som följer av bestämmelsen inte bör ha företräde framför rätten att meddela och offentliggöra uppgifter. Regeringen föreslår därför inte någon sådan begränsning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D85D3B" w14:textId="65DA7615" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc212717867"/>
+      <w:r w:rsidRPr="00670CE0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sekretessbrytande bestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="6A034825" w14:textId="5E18C954" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1A16AB" w14:textId="6993F607" w:rsidR="00343374" w:rsidRPr="00A76360" w:rsidRDefault="00343374" w:rsidP="00670CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CE0">
+        <w:t xml:space="preserve">Det finns inte något behov av nya sekretessbrytande bestämmelser för att Kustbevakningen ska kunna utföra sitt uppdrag att samordna civila behov av sjöövervakning och förmedla civil sjöinformation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE48F1E" w14:textId="56E60F53" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FACA85" w14:textId="0F9C5EB0" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>Promemorians bedömning överensstämmer med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AEAC18" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060D06B0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>Remissinstanserna har inte några synpunkter på bedömningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC64BFB" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5D9EF2" w14:textId="30BBBD41" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersom regeringen nu föreslår flera nya sekretessbestämmelser och det finns ett stort behov att kunna dela information mellan myndigheter inom Sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">övervakningsrådet och för Kustbevakningen att förmedla information till berörda myndigheter behöver behovet av sekretessbrytande regler övervägas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A77DB0" w14:textId="7B126408" w:rsidR="00343374" w:rsidRPr="00E32CBF" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>Av 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t xml:space="preserve">§ OSL följer att sekretess inte hindrar att en uppgift lämnas till en enskild eller till en annan myndighet om det är nödvändigt för att den utlämnande myndigheten ska kunna fullgöra sin verksamhet. Bestämmelsen i fråga ska tillämpas restriktivt och avsikten är inte att man av rena effektivitetsskäl ska kunna bryta sekretess. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8D7F43" w14:textId="36F7EF73" w:rsidR="00343374" w:rsidRPr="00E32CBF" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>I 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>§ instruktionen för Kustbevakningen framgår att myndigheten ska samordna civila behov av sjöövervakning och förmedla civil sjö-information till berörda myndigheter. Förmedlingen av uppgifter är alltså ett författningsreglerat krav på myndigheten. För att Kustbevakningen ska kunna utföra sitt sjöövervakningsuppdrag krävs det alltså att myndigheten förmedlar information till berörda myndigheter, även om uppgifterna i sig skulle omfattas av sekretess. Därför bör bestämmelsen i 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>§ OSL möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>göra den informationsdelning som krävs för att utföra det uppdraget. Samma sak förväntas gälla för ett analysuppdrag eftersom det uppdraget enligt den föreslagna lydelsen i 2 § första stycket 4 kustbevakningsdatalagen (2019:429) innefattar ett uppdrag att förmedla sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>läges</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5EBA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t xml:space="preserve">bilder och analyser till berörda myndigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B57FB43" w14:textId="46BA0F5C" w:rsidR="00343374" w:rsidRPr="00E32CBF" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>När det gäller uppgifter om misstanke om ett begånget brott bör också den sekretessbrytande bestämmelsen i 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>kap. 24</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>§ OSL kunna aktualiseras. Även den så kallade generalklausulen i 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>kap. 27</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t xml:space="preserve">§ OSL, som innebär att en sekretessbelagd uppgift får lämnas till en annan myndighet om det är uppenbart att intresset av att uppgiften lämnas har företräde framför det intresse som sekretessen ska skydda, bör kunna tillämpas i stor utsträckning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28219A35" w14:textId="794F35F1" w:rsidR="00343374" w:rsidRPr="00E32CBF" w:rsidRDefault="00343374" w:rsidP="00E32CBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="00E32CBF" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId49"/>
+          <w:headerReference w:type="default" r:id="rId50"/>
+          <w:footerReference w:type="even" r:id="rId51"/>
+          <w:footerReference w:type="default" r:id="rId52"/>
+          <w:headerReference w:type="first" r:id="rId53"/>
+          <w:footerReference w:type="first" r:id="rId54"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32CBF">
+        <w:t>Sammantaget bedömer regeringen att det således inte finns något behov av att införa några nya sekretessbrytande bestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D02573" w14:textId="1188E21B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc212717868"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Personuppgiftsbehandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="74398710" w14:textId="02CC171E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc212717869"/>
+      <w:r>
+        <w:t>Grundläggande reglering om personlig integritet och personuppgiftsbehandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="5DFF6C4B" w14:textId="40CF0FB7" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grundläggande bestämmelser till skydd för den personliga integriteten finns i regeringsformen, RF. Av 2 kap. 6 § andra stycket RF följer att var och en gentemot det allmänna är skyddad mot betydande intrång i den personliga integriteten, om det sker utan samtycke och innebär över</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vakning eller kartläggning av den enskildes personliga förhållanden. Begränsningar i denna rättighet får göras endast i lag i den ordning som föreskrivs i 2 kap. 21 och 22 §§ RF. Vidare följer av 2 kap. 19 § RF att lag eller annan föreskrift inte får meddelas i strid med Sveriges åtaganden på grund av den europeiska konventionen för de mänskliga rättigheterna och de grundläggande friheterna, Europakonventionen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEA6046" w14:textId="06E88ACF" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Enligt artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>8 i Europakonventionen har var och en rätt till respekt för sitt privat- och familjeliv, sitt hem och sin korrespondens. En offentlig myndighet får inte inskränka åtnjutandet av denna rättighet annat än med stöd av lag och om det i ett demokratiskt samhälle är nödvändigt med hänsyn till statens säkerhet, den allmänna säkerheten, landets ekonomiska välstånd eller till förebyggande av oordning eller brott eller till skydd för hälsa eller moral eller för andra personers fri- och rättigheter. Såvitt gäller laglighets</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>kriteriet krävs bland annat att den nationella rättighets</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>inskränkande författningen uppfyller vissa minimikrav i fråga om kvalitet och tydlighet. Reglerna ska vara tillräckligt tydliga för att tillämpningen ska vara förutsebar och den ska vara allmänt tillgänglig. Kravet att ett ingripande ska vara nödvändigt i ett demokratiskt samhälle innebär att det ska finnas ett ”angeläget samhälleligt behov” av åtgärden i fråga. I det ligger bland annat en begränsning som innebär att åtgärden inte får gå längre än vad som är nödvändigt med beaktande av proportionalitets</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>principen, dvs. den ska stå i rimlig relation till det intresse som åtgärden är avsedd att tillgodose. Vid denna avvägning har staterna ett visst handlingsutrymme att inom rimliga gränser avgöra vilka åtgärder som kan anses nödvändiga för att tillgodose det eftersträvade ändamålet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7C2DE6" w14:textId="594AB120" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2016/679 av den 27</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>april 2016 om skydd för fysiska personer med avseende på behandling av personuppgifter och om det fria flödet av sådana uppgifter och om upphävande av direktiv 95/46/EG (allmän dataskyddsförordning), i det följande benämnd EU:s dataskyddsförordning, utgör den generella regleringen av personuppgiftsbehandling inom EU. I förordningen finns bestämmelser om skydd för fysiska personer med avseende på behandlingen av personuppgifter och om det fria flödet av person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">uppgifter. EU:s dataskyddsförordning är, i likhet med andra EU-förordningar, till alla delar bindande och direkt tillämplig i varje medlemsstat. Det betyder att förordningen ska tillämpas direkt av enskilda och myndigheter på samma sätt som lagar och andra nationella föreskrifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F9D3E7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">För att personuppgifter över huvud taget ska få behandlas måste det finnas en rättslig grund för behandlingen. I EU:s dataskyddsförordning räknas de rättsliga grunderna upp i sex punkter i artikel 6.1. Av artikel 6.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">följer ett krav på att om behandlingen är nödvändig för att utföra en uppgift av allmänt intresse eller som ett led i den personuppgiftsansvariges myndighetsutövning (jfr art. 6.1 e) ska grunden fastställas i enlighet med unionsrätten eller den nationella rätt som den personuppgiftsansvarige omfattas av. Förutom att det ska finnas en rättslig grund måste all behandling av personuppgifter följa de principer som regleras i artikel 5.1. Enligt artikel 5.1 a ska personuppgifter behandlas på ett lagligt, korrekt och öppet sätt i förhållande till den registrerade. I artikel 5.1 b regleras principen om ändmålsbegränsning som innebär att personuppgifter bara får samlas in för särskilda, uttryckligt angivna och berättigade ändamål och inte senare behandlas på ett sätt som är oförenligt med dessa ändamål. Andra exempel är principen om uppgiftsminimering i artikel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve"> c och principen om lagringsminimering i artikel 5.1 e.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A48EE66" w14:textId="2B787F18" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>EU:s dataskyddsförordning kompletteras i svensk rätt av lagen (2018:218) med kompletterande bestämmelser till EU:s data</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>förordning (dataskyddslagen). Dessutom finns ett antal speciallagar och förordningar som reglerar personuppgiftsbehandling specifikt för till exempel olika verksamheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168FD6B5" w14:textId="3ED37904" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc212717870"/>
+      <w:r>
+        <w:t>Gällande personuppgiftsreglering för Kustbevakningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="272C968D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningens personuppgiftsbehandling i den operativa verksamheten regleras främst genom kustbevakningsdatalagen (2019:429) och lagen (2018:1695) om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74986CEC" w14:textId="409DE0FA" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Av kustbevakningsdatalagen, som kompletterar EU:s dataskydds-förordning, framgår att lagen gäller vid behandling av personuppgifter i Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>bevakningens operativa verksamhet som rör sjöövervakning, räddningstjänst, samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation samt internationellt samarbete. Lagen gäller dock inte vid behandling av personuppgifter inom brottsdatalagens område (2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">§).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16978170" w14:textId="71BF7430" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Personuppgifter får behandlas om det är nödvändigt för att bedriva sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>övervakning för att övervaka den allmänna ordningen och säkerheten till sjöss, bedriva den kontroll och tillsyn som Kustbevakningen är skyldig att utföra, bedriva räddningstjänst, samordna civila behov av sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>övervakning och förmedla civil sjöinformation till berörda myndigheter, utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, eller fullgöra skyldigheter inom ramen för internationellt samarbete med sjöövervakning och räddningstjänst (7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>§).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4D6826" w14:textId="1B9F723A" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Personuppgifter som behandlas enligt 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">§ får även behandlas om det är nödvändigt för att tillhandahålla information som behövs i Kust-bevakningens verksamhet som syftar till att förebygga, förhindra eller upptäcka brottslig verksamhet, utreda eller lagföra brott eller upprätthålla allmän ordning och säkerhet. Sådana personuppgifter får också behandlas om det är nödvändigt för att tillhandahålla information som behövs i någon annan myndighets verksamhet om Kustbevakningen enligt lag eller förordning är skyldig att bistå myndigheten med en viss uppgift eller om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:lastRenderedPageBreak/>
+        <w:t>informationen tillhandahålls inom ramen för myndighetsöverskridande samverkan (9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">§). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFB2F34" w14:textId="74E77B28" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område gäller utöver brottsdatalagen (2018:1177) när Kustbevakningen i egenskap av behörig myndighet behandlar person-uppgifter i syfte att förebygga, förhindra eller upptäcka brottslig verksamhet, utreda eller lagföra brott eller i syfte att upprätthålla allmän ordning och säkerhet. Enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>§ får Kustbevakningen behandla person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>uppgifter om det är nödvändigt för att myndigheten ska kunna förebygga, förhindra eller upptäcka brottslig verksamhet, utreda eller lagföra brott, upprätthålla allmän ordning och säkerhet eller fullgöra förpliktelser som följer av internationella åtaganden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59517B08" w14:textId="78096440" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc212717871"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Behandling av personuppgifter i samband med arbete med sjölägesbilder och analyser av dessa</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="41689BCD" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4936EB77" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningsdatalagen ska gälla även vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör insamling, bearbetning och analys av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedling av sjölägesbilder och analyser till berörda myndigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B008A8A" w14:textId="5AF403F4" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Kustbevakningen ska få behandla personuppgifter om det är nödvändigt för att samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra berörda myndigheters behov samt förmedla sjölägesbilder och analyser till berörda myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECFB4C3" w14:textId="2FF68431" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4453C527" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">Promemorians förslag överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBF4A20" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318B9494" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Remissinstanserna är positiva till eller har inte några invändningar mot förslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CFBB45" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0650272D" w14:textId="063324AE" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Som framgår i avsnitt 4.1.1 finns ett behov av att ge Kustbevakningen möjlighet att samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa samt förmedla sådana till berörda myndigheter. Det kan förväntas att sådana sjölägesbilder och analyser, samt underlagen för dessa, kan komma att innehålla person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>uppgifter. I promemorian bedömer Kustbevakningen att de sjöläges</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>bilder och analyser som avses tas fram inom ramen för ett sådant uppdrag endast i begränsad omfattning kommer att vara på sådan detaljerad nivå att person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">uppgifter kommer att förekomma. Det är snarast i de sjölägesbilder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:lastRenderedPageBreak/>
+        <w:t>och analyser som tas fram på taktisk nivå som personuppgifter kan komma att förekomma. Stora delar av dessa personuppgifter kommer att ha sitt ursprung i Sjöbasis eller andra system hos Kustbevakningen, vilket innebär att det till stor del är fråga om personuppgifter som redan behandlas av myndigheten. Det är därvid fråga om namn och kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">uppgifter till besättningsmedlemmar och passagerare som rapporteras in till Sjöbasis i förhandsanmälningar genom rapporteringsportalen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Window</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>. Även uppgifter om enskildas förekomst i Schengens informations</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>system behandlas i Sjöbasis. Därtill behandlas uppgifter om namn, signaturer och kontaktuppgifter till Kustbevakningens egna tjänste</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">män i Sjöbasis. Vidare förekommer ett flertal uppgifter i Sjöbasis som inte direkt identifierar en person, men som i kombination med annan information kan användas för att identifiera en person. Det kan exempelvis vara fråga om AIS-data som rapporteras in av Sjöfartsverket eller information om GPS-position, fartygsnamn och mobiltelefonnummer avseende fiskefartyg som rapporteras in av Havs- och vattenmyndigheten. Samtliga de personuppgifter som nämnts som redan idag behandlas i Sjöbasis kan förväntas behandlas även inom ramen för ett kommande uppdrag med sjölägesbilder och analyser. Därtill kan det förväntas att ytterligare kategorier av personuppgifter kan komma att behandlas inom ramen för ett utökat uppdrag. Det kan röra sig om exempelvis att en person omfattas av ett beslut om internationella sanktioner eller uppgift om att en person är lagförd eller misstänkt för brott. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFBAC68" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eftersom framtagande av sjölägesbilder och analyser inte omfattas av Kustbevakningens nuvarande uppdrag och inte bedöms ha stöd i kustbevakningsdatalagen finns det ett behov av att ändra i dataskyddsregelverket i syfte att möjliggöra för myndigheten att behandla personuppgifter vid utförandet av sådana uppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1112016D" w14:textId="5F525A24" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att möjliggöra den nödvändiga personuppgiftsbehandlingen behövs ett tillägg i 2 § kustbevakningsdatalagen där det uttryckligen framgår att lagen gäller även vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör framtagande av sjölägesbilder och analyser. Dessutom behöver det föras in ett tillägg i 7 § kustbevakningsdatalagen där det framgår att personuppgifter får behandlas om det är nödvändigt för att samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra myndigheters behov samt för att förmedla dessa till berörda myndigheter. Den rättsliga grunden för denna nya behandling kommer att vara Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bevakningens utförande av uppgifter av allmänt intresse (artikel 6.1 e i EU:s dataskyddsförordning). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EAE91F" w14:textId="3958095F" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som det konstateras i avsnitt 4.1.1 är det, bland annat utifrån omvärlds</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>läget, mycket viktigt att kustbevakningen ges förutsättningar att utöka sin förmåga att skapa sjölägesbilder och analyser av dessa. Mot denna bakgrund, och med beaktande av att bedömningen är att de sjölägesbilder och analyser som avses tas fram inom ramen för ett sådant uppdrag endast i begränsad omfattning kommer att vara på sådan detaljerad nivå att person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter kommer att förekomma, bedömer regeringen att den personuppgifts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>behandling som kan komma att bli aktuell är proportionerlig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104D739A" w14:textId="0218A01E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc212717872"/>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Behandling av personuppgifter i Sjöbasis i brottsbekämpande syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="04ADF899" w14:textId="7367DEAD" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2167D17B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns redan med befintlig reglering rättsligt stöd för behandling av personuppgifter i Sjöbasis i brottsbekämpande syfte. Det behövs därför inte någon ändring i lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område för att myndigheten ska kunna behandla personuppgifter i Sjöbasis i brottsbekämpande syfte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024CC9C0" w14:textId="2E65B361" w:rsidR="00343374" w:rsidRPr="00A76360" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Det behövs inte heller någon ändring för att möjliggöra förmedling av information till andra myndigheter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E46EDD" w14:textId="465A2077" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning och förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3C0D36" w14:textId="25ECBDC5" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen och bedömningarna i promemorian överensstämmer inte med regeringens. I promemorian föreslås ett tillägg i 2 kap. 1 § lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område för att behandla personuppgifter i brottsbekämpande syfte inom uppdraget att samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter samt i brottsbekämpande syfte samla in, bearbeta och analyser sjörelaterad information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D3A4D7" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396785E0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Remissinstanserna är positiva till eller har inte några invändningar mot förslagen i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198E78AE" w14:textId="13EE946F" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B8728C" w14:textId="6712EB1A" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Sjöbasis har utvecklats i syfte att Kustbevakningen ska kunna utföra sitt uppdrag att samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter. Kustbevakningen bedömer i promemorian att systemet skulle kunna utgöra ett användbart verktyg även för att bearbeta, analysera och dela uppgifter om brottslig verksamhet, såväl inom som utom myndighetens direkta brottsbekämpning. Uppgifter som initialt samlats in i syfte att utföra Kustbevakningens sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>övervaknings</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">uppdrag skulle därför även kunna användas för att kartlägga och analysera brottslig verksamhet, bland annat genom en sampresentation av olika uppgifter i Sjöbasis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040F1558" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I avsnitt 4.2.1 föreslår regeringen att Kustbevakningens underrättelseuppdrag ska utvidgas till att omfatta även brottstyper där andra brottsbekämpande myndigheter än Kustbevakningen har i uppdrag att ingripa, utreda och beivra brott. Med anledning av det utökade uppdraget bedöms behovet av att effektivt kunna förmedla underrättelseuppgifter om sjörelaterad brottslighet till andra brotts-bekämpande myndigheter att öka. Sjöbasis skulle kunna fungera väl som ett verktyg för såväl insamling och bearbetning av underrättelse-information, som delning av underrättelseinformation till andra brotts-bekämpande myndigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B27216" w14:textId="5D34C5F9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>För att Sjöbasis ska kunna användas på ett sådant sätt behövs rättsligt stöd för Kustbevakningen att i systemet samla in, bearbeta och förmedla person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgifter även i brottsbekämpande syfte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CF9AC5" w14:textId="75B44559" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När Kustbevakningen samlar in personuppgifter för att behandla dessa i brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bekämpande syfte regleras personuppgiftsbehandlingen i brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>datalagen och lagen om Kustbevakningens behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter på brottsdatalagens område. Enligt 2 kap. 1 § i sistnämnda lag får Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bevakningen behandla personuppgifter om det är nödvändigt för att bland annat utföra myndighetens uppgift att förebygga, förhindra och upptäcka brottslig verksamhet. Bestämmelsen ger därför rättsligt stöd för Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bevakningen att samla in och behandla personuppgifter när det krävs för myndighetens brottsbekämpande verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48715D2B" w14:textId="60E92814" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersom Sjöbasis har utvecklats för att möjliggöra att Kustbevakningen ska kunna utföra sitt sjöövervakningsuppdrag är de personuppgifter som i dags</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">läget behandlas i systemet initialt insamlade i ett annat syfte än för att behandlas inom ramen för Kustbevakningens brottsbekämpande verksamhet. Stödet för den personuppgiftsbehandling som i dag sker i Sjöbasis är alltså bestämmelserna i kustbevakningsdatalagen, och inte lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40102026" w14:textId="6E6021E6" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kustbevakningen får dock enligt kustbevakningsdatalagen behandla person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgifter i brottsbekämpande syfte, även om uppgifterna initialt har samlats in för ett annat syfte. Detta följer av 9 § kustbevakningsdatalagen där det föreskrivs att uppgifter som behandlas enligt 7 §, exempelvis i syfte att samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter, även får behandlas om det är nödvändigt för att tillhandahålla information som behövs i Kustbevakningens verksamhet som syftar till att förebygga, förhindra eller upptäcka brottslig verksamhet, utreda eller lagföra brott eller upprätthålla allmän ordning och säkerhet. Den behandling som därefter sker av personuppgifterna regleras i brottsdatalagen och lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AE305D" w14:textId="37B5A6B7" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kustbevakningen för i promemorian fram att kravet i 9 § på att informationen ska tillhandahållas skulle kunna tolkas som att personuppgifterna måste tas ut ur Sjöbasis och därefter behandlas på annat sätt i Kustbevakningens brottsbekämpande verksamhet för att person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifterna ska anses tillhandahållna en annan verksamhet i myndigheten. Följden av en sådan tolkning skulle enligt Kustbevakningen vara att de gällande bestämmelserna i kustbevakningsdatalagen inte ger något rättsligt stöd för att i Sjöbasis behandla personuppgifter i brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bekämpande syfte om uppgifterna initialt samlats in inom ramen för myndighetens sjöövervakningsuppdrag. Kustbevakningen föreslår därför i promemorian ett tillägg i 2 kap. 1 § lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område i syfte att tydliggöra att Kustbevakningen får behandla personuppgifter om det är nödvändigt för att myndigheten i brottsförebyggande syfte ska kunna samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter eller samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser samt förmedling av sådana till berörda myndigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1083600E" w14:textId="075D126C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Regeringen delar inte Kustbevakningens bedömning i denna del. Som Kustbevakningen konstaterar i promemorian får myndigheten enligt 9 § kustbevakningsdatalagen behandla personuppgifter i brottsbekämpande syfte, även om uppgifterna initialt har samlats in för ett annat syfte. Bestämmelsen anger att behandling av personuppgifterna får ske om det är nödvändigt att tillhandahålla information som behövs i Kust-bevakningens brottsbekämpande verksamhet. Det är alltså information som ska tillhandahållas en annan verksamhet inom myndigheten. Enligt regeringens uppfattning måste sådan information kunna anses vara tillhandahållen en annan verksamhet inom myndigheten även om den hanteras i samma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som tidigare. Regeringen anser därför att det redan i dag finns författningsstöd för behandling av personuppgifter i Sjöbasis i brottsbekämpande syfte, oavsett i vilket syfte som uppgifterna initialt har hämtats in. Mot denna bakgrund finns det inte något behov av den ändring i 2 kap. 1 § lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område som föreslås i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4371CD5C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förmedling av personuppgifter i brottsbekämpande syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE0288C" w14:textId="129CB3AD" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En annan aspekt vad avser personuppgiftsbehandlingen i Sjöbasis är att systemet bygger på att informationen ska förmedlas till andra myndigheter, i huvudsak genom direktåtkomst. För att hantering av person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter i brottsbekämpande syfte ska kunna ske i Sjöbasis krävs det därför att det finns rättsligt stöd för att förmedla personuppgifter i systemet till andra myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558072CD" w14:textId="4C7C612D" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Förutsättningarna för att behandla personuppgifter för nya ändamål framgår av 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>§ första stycket brottsdatalagen. Innan personuppgifter får behandlas för ett nytt ändamål ska det säkerställas att det finns en rättslig grund enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">§ brottsdatalagen för den nya behandlingen och vidare att det är såväl nödvändigt som proportionerligt att personuppgifterna behandlas för det nya ändamålet. I den utsträckning skyldighet att lämna uppgifter följer av lag eller förordning ska inte någon sådan prövning göras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC10AB3" w14:textId="3BCD9969" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>Om det är fråga om behandling av personuppgifter för nya ändamål saknar det betydelse om det är den personuppgiftsansvarige som ursprungligen samlat in personuppgifterna som utför behandlingen för det nya ändamålet eller om det är en annan personuppgiftsansvarig, så länge de båda är behöriga myndigheter och behandlingen ligger inom ramlagens tillämpningsområde (prop. 2017/18:232 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">126). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C441E7" w14:textId="5E458B52" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>I promemorian föreslår Kustbevakningen att myndigheten, inom ramen för sitt uppdrag att förebygga, förhindra och upptäcka brottslig verksamhet, ska ges i uppgift att samverka med andra brottsbekämpande myndigheter. För att Kustbevakningen ska kunna ges möjlighet att utföra ett sådant uppdrag får det anses nödvändigt och proportionerligt att person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>uppgifter får förmedlas genom Sjöbasis för att fullgöra sina brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">bekämpande uppdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA3D598" w14:textId="7401DAF4" w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidRDefault="00343374" w:rsidP="004E6DE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="004E6DE4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId55"/>
+          <w:headerReference w:type="default" r:id="rId56"/>
+          <w:footerReference w:type="even" r:id="rId57"/>
+          <w:footerReference w:type="default" r:id="rId58"/>
+          <w:headerReference w:type="first" r:id="rId59"/>
+          <w:footerReference w:type="first" r:id="rId60"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t xml:space="preserve">När det gäller direktåtkomst till Sjöbasis så framgår det av 3 kap. 6 § lagen om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område att Polismyndigheten, Säkerhetspolisen, Ekobrottsmyndigheten, Åklagarmyndigheten, Tullverket och Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:lastRenderedPageBreak/>
+        <w:t>får, för ett sådant syfte som anges i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>§ brottsdatalagen, medges direktåtkomst till personuppgifter som enligt regelverket får göras gemensamt tillgängliga. I likhet med Kustbevakningen anser regeringen därför att det inte behövs några ändringar i dataskyddsregelverket för att möjliggöra för Kustbevakningen att genom direktåtkomst via Sjöbasis förmedla personuppgifter i brottsbekämpande syfte till andra brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E6DE4">
+        <w:t>bekämpande myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B7B083" w14:textId="2E34342C" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc212717873"/>
+      <w:r w:rsidRPr="00D111C9">
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="6FA9AE6F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286FFEAD" w14:textId="52E9099F" w:rsidR="00343374" w:rsidRPr="00D111C9" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D111C9">
+        <w:t>De föreslagna lagändringarna ska träda i kraft den 1 mars 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4417B240" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2592019A" w14:textId="5C1E26ED" w:rsidR="00343374" w:rsidRPr="00D111C9" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D111C9">
+        <w:t>Det finns inget behov av övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B487059" w14:textId="581DFD5A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692BA398" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00D111C9" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D111C9">
+        <w:t>Promemorians förslag och bedömning överensstämmer med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2FEB17" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5AA846" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00D111C9" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D111C9">
+        <w:t xml:space="preserve">Ingen av remissinstanserna invänder mot förslaget eller bedömningen i dessa delar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF653E1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag och bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FCBF66" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00D111C9" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D111C9">
+        <w:t xml:space="preserve">Med hänsyn till det allvarliga säkerhetsläget instämmer regeringen i promemorians bedömning att de föreslagna ändringarna bör träda i kraft så snart som möjligt. Den tidigaste möjliga tidpunkten för ikraftträdandet bedöms vara den 1 mars 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DBE9C1" w14:textId="5808AEDC" w:rsidR="002A3589" w:rsidRDefault="00343374" w:rsidP="00D111C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser i likhet med promemorians bedömning att de förslag som förs fram i </w:t>
+      </w:r>
+      <w:r w:rsidR="00B704F3">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en inte är av sådan art att det finns behov av några särskilda övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC24A29" w14:textId="3C4ED18C" w:rsidR="00343374" w:rsidRPr="002A3589" w:rsidRDefault="002A3589" w:rsidP="002A3589">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="002A3589" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId61"/>
+          <w:headerReference w:type="default" r:id="rId62"/>
+          <w:footerReference w:type="even" r:id="rId63"/>
+          <w:footerReference w:type="default" r:id="rId64"/>
+          <w:headerReference w:type="first" r:id="rId65"/>
+          <w:footerReference w:type="first" r:id="rId66"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF95B10" w14:textId="2F0DDB43" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc212717874"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="75E50519" w14:textId="333C05F1" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="00AB4A33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc212717875"/>
+      <w:r>
+        <w:t>Konsekvenser för totalförsvaret, det brottsbekämpande arbetet och för enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="1E838598" w14:textId="4ADE4F73" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1491C904" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen bedöms bidra till att det brottsbekämpande arbetet stärks för samhället i stort och även till att Sveriges totalförsvarsförmåga stärks. Förslagen bedöms innebära att samhällets förmåga att upptäcka och agera mot miljöhot och andra hot inom det maritima området ökar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8C58BA" w14:textId="747CBDE2" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Förslagen bedöms innebära en viss ökad behandling av person-uppgifter som kan komma att innebära ett intrång i den personliga integriteten. De föreslagna nya och ändrade sekretessbestämmelserna bedöms dock stärka skyddet för den personliga integriteten. Sammantaget bedöms intrånget i den personliga integriteten vara proportionerligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0934AD11" w14:textId="65A8FEB5" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve">Promemorians bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D386C3D" w14:textId="333C331E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Promemorians bedömning överensstämmer med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6EBCB1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C499E20" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Majoriteten av remissinstanserna instämmer med eller invänder inte mot bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F442AF0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve"> för fram att promemorians förslag innebär att fler uppgifter om enskilda ska vara tillgängliga för fler aktörer och för fler syften. Detta innebär ökade risker för den personliga integriteten. Samfundet anser att det borde föras resonemang och göras bedömningar kring risker, sårbarheter och tänkbara skador tillsammans med vilka säkerhetsåtgärder som dessa bör leda till. Enligt samfundet bör det göras överväganden kring exempelvis loggning, behörighetsadministration och behörighetsbegränsning samt tekniska säkerhetsåtgärder som kryptering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452FEF96" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B072262" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för totalförsvaret och det brottsbekämpande arbetet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBF0216" w14:textId="70564DCB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kustbevakningens underrättelseverksamhet är i dag begränsad till myndighetens direkta brottsbekämpning. Kustbevakningen har dock särskilda kompetenser och förmågor knutet till det maritima området, vilka saknas hos många andra myndigheter, och som skulle kunna vara till stor nytta även vid underrättelseverksamhet som rör annan brottslighet än sådan som omfattas av den direkta brottsbekämpningen. Regeringen bedömer att det föreslagna utökade underrättelseuppdraget kommer att medföra att Kustbevakningens kompetens och förmåga kommer att utnyttjas på ett bättre sätt och på så sätt kan vara till nytta för andra brottsbekämpande myndigheter. Förslaget bedöms leda till att Kustbevakningen ges större möjlighet att bidra till arbetet mot bland annat </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>den organiserade brottsligheten och stärka totalförsvaret i stort, genom att kunna lämna inhämtade underrättelseuppgifter till andra brottsbekämpande myndigheter som har en mer begränsad närvaro i den maritima miljön. Det är av ett stort samhällsintresse att Kustbevakningen i så stor utsträckning som möjligt kan bidra med sin kompetens och sina förmågor till att stärka totalförsvarsförmågan och bidra till det brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bekämpande arbetet, även när detta bedrivs av andra myndigheter. Regeringens bedömning är därför att förslagen kommer att inverka positivt på brottsbekämpningen och på totalförsvarsförmågan i stort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BFE2D4" w14:textId="76497FA0" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Om Kustbevakningens underrättelseuppdrag inte skulle utökas utöver den direkta brottsbekämpningen bedöms det leda till att en förbättring av möjligheten att utreda och förhindra vissa brott med koppling till den maritima miljön uteblir. Om uppdraget inte utvidgas bedömer regeringen att det också skulle innebära att Sveriges förmåga att upptäcka och analysera avvikelser i sjölägesbilden inte utvecklas på det sätt som omvärlds</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>läget kräver. Det skulle i sin tur kunna innebära att exempelvis miljöhot, hot mot kritisk undervattensinfrastruktur och systemhotande brottslighet med maritim koppling inte upptäcks på grund av att de relevanta myndigheterna inte får tillgång till relevant sammanställd sjöinformation. Sveriges förmåga att agera mot sådana hot skulle då försvagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416DBAE1" w14:textId="2A6BA80C" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>De uppgifter som behandlas i Sjöbasis kommer huvudsakligen från Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve">bevakningen själv eller från andra berörda myndigheter. Regeringen bedömer att de föreslagna nya reglerna i offentlighets- och sekretesslagen kommer att göra det möjligt för myndigheter att rapportera in flera, även känsliga och sekretessbelagda, uppgifter i Sjöbasis än vad som sker i dag, utan att dessa blir offentliga. Det är enligt regeringen viktigt att säkerställa att så många uppgifter som möjligt kan rapporteras in i Sjöbasis för att få ett så gott underlag som möjligt för Kustbevakningens verksamhet. Detta möjliggör ett utökat uppdrag för Kustbevakningen för att kunna skapa mer kompletta sjölägesbilder och analyser av dessa och ger bättre förutsättningar för myndighetens underrättelseverksamhet, såväl inom som utom den direkta brottsbekämpningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A717BE" w14:textId="4FFFDD6F" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Om det inte införs nya sekretessbestämmelser för uppgifter i Sjöbasis bedömer regeringen att det finns en överhängande risk för att myndigheter inte kommer att rapportera in alla relevanta uppgifter i systemet. Följden av detta skulle bli att underlaget för Kustbevakningens analyser och underrättelseverksamhet skulle bli begränsat. Detta skulle i sin tur innebära att Kustbevakningens förmåga att bidra till att stärka total</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve">försvaret och till andra brottsbekämpande myndigheters arbete inte skulle kunna utnyttjas fullt ut. Mot bakgrund av det rådande säkerhetsläget och de samhällsproblem som finns med bland annat organiserad brottslighet bedömer regeringen att det är av största vikt att Kustbevakningens kompetenser och förmågor kan utnyttjas till fullo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7567B9" w14:textId="5D1CD1EE" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>För att Kustbevakningen ska ha möjlighet att bidra med exempelvis analyser eller underrättelseuppgifter till andra myndigheter finns det även ett behov av</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5001">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve"> de föreslagna bestämmelserna om sekretess till skydd för allmänna intressen ska gälla oavsett hos vilken myndighet uppgiften förekommer. Om så inte vore fallet skulle det kunna innebära att uppgifter som omfattas av sekretess, som skulle vara viktiga för den mottagande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">myndigheten, inte kan lämnas till myndigheten utan att uppgifterna riskerar att röjas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516F674A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för enskilda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DA5AF9" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om Kustbevakningen ges i uppdrag att skapa mer kompletta sjölägesbilder och analyser av dessa samt ges möjligheter till en utökad samverkan i Sjöövervakningsrådet, kan detta förväntas att i viss mån öka den behandling av personuppgifter som sker i Kustbevakningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E0DB2D" w14:textId="623DA996" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om Kustbevakningens underrättelseuppdrag utökas till att omfatta fler brottstyper än i dag så kan detta förväntas medföra en viss ökning av behandlingen av integritetskänsliga personuppgifter. Dessutom bedöms mängden personuppgifter av integritetskänslig karaktär som behandlas i Sjöbasis att öka i och med att systemet även avses användas i brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bekämpande syften. I detta sammanhang kan det emellertid konstateras att Kustbevakningen redan i dag behandlar den typen av uppgifter inom ramen för sin brottsbekämpande verksamhet. Att delar av denna verksamhet i stället kommer att bedrivas inom ramen för Sjöbasis bedömer regeringen inte kommer medföra mer än ett begränsat intrång i den personliga integriteten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35450339" w14:textId="20E789E1" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De föreslagna ändringarna i bestämmelserna om personuppgifts-behandling kommer att ge Kustbevakningen möjlighet att behandla person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter för fler syften än vad som sker i dag, bland annat i syfte att kunna utverka mer kompletta sjölägesbilder och analyser av dessa. Detta skulle i viss mån kunna leda till en ökad behandling av känsliga person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter jämfört med vad som sker i dag. Kustbevakningen bedömer i promemorian att en sådan verksamhet endast i begränsad omfattning kommer att vara på en så detaljerad nivå att personuppgifter kommer att förekomma i denna. Dessutom konstateras att de person</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter som ändå kommer att hanteras vid utförandet av sådana uppdrag till största delen kommer att ha sitt ursprung i Sjöbasis eller andra system hos myndigheten, vilket innebär att det rör sig om personuppgifter som redan i dag behandlas av myndigheten. Regeringen bedömer mot denna bakgrund att den förväntade ökningen av behandling av personuppgifter är begränsad och att vikten av att möjliggöra för Kustbevakningen att kunna få de utökade uppdragen väger tyngre än det begränsade intrånget i den personliga integriteten som det förväntas innebära. Om Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bevakningen inte tillåts behandla personuppgifter för de föreslagna syftena skulle myndigheten nämligen inte kunna ges de ytterligare samhällsviktiga uppdrag som den efterfrågat.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33996C30" w14:textId="7553E01A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I samband med överväganden kring den ökade personuppgifts-behandlingen och det intrång i den personliga integriteten som det kan medföra bör det även beaktas att det nu föreslås nya sekretess-bestämmelser. Bland annat föreslås sekretess till skydd för uppgifter som behandlas i Sjöbasis, och ändringar som syftar till att säkerställa att de skydds</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">värda uppgifter om enskilds personliga förhållanden som förekommer i Sjöbasis ska omfattas av sekretess. Regeringen bedömer att förslagen i dessa delar kommer att ha positiva konsekvenser för enskildas personliga integritet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD8360C" w14:textId="54682BCB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram har det i detta sammanhang även betydelse såväl vilka tekniska säkerhetsåtgärder som omgärdar </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>uppgifterna som hur tillgång loggas och behörigheter till uppgifterna administreras. Kustbevakningen för i promemorian fram att risker som rör den personliga integriteten kan hanteras genom tekniska lösningar i Sjöbasis som begränsar tillgången till uppgifter. Bland annat kan tillgången till uppgifter som behandlas i brottsbekämpande syfte begränsas till enbart de brottsbekämpande myndigheter som behöver dessa uppgifter i sitt brottsbekämpande arbete. Sjöbasis ska också utformas så att de personuppgifter som andra brottsbekämpande myndigheter ges tillgång till är sådana som får göras gemensamt tillgängliga enligt 3 kap. 2 § lagen om Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bevakningens behandling av personuppgifter inom brottsdatalagens område. Vad gäller de personuppgifter som behandlas inom ramen för Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bevakningens sjöövervakningsuppdrag så regleras tillgången till dessa redan i dag både på myndighetsnivå och användarnivå, med utgångs</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>punkt i bestämmelserna om direktåtkomst i kustbevakningsdatalagen. Regeringen bedömer att denna reglering av myndigheters och enskilda användares åtkomst till personuppgifter i Sjöbasis bidrar till att minska riskerna. Kustbevakningen har också möjlighet att vidta andra tekniska säkerhetsåtgärder som kan minska riskerna för exempelvis obehörigt användande eller intrång i systemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6147FD9A" w14:textId="449E1E36" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammantaget bedömer regeringen att det intrång i den personliga integriteten som förslagen förväntas medföra är proportionerliga i förhållande till de behov av en utökad förmåga som Kustbevakningen behöver utveckla för att kunna utföra sitt uppdrag på ett ändamålsenligt sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E595B7A" w14:textId="1F37D5D7" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc212717876"/>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Konsekvenser för statliga myndigheter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="4897C712" w14:textId="6F862CE6" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9C102C" w14:textId="50567320" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De åtgärder som Kustbevakningen behöver vidta till följd av förslagen om ett utökat underrättelseuppdrag, nya och ändrade sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelser och nya bestämmelser om personuppgiftsbehandling bedöms kunna finansieras inom myndighetens befintliga ekonomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9B7966" w14:textId="0A2571C8" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Förslagen bedöms endast medföra marginella kostnader för Polismyndigheten och Tullverket. Kostnaderna bedöms kunna finansieras inom respektive myndighets befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298D028A" w14:textId="132BE167" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76584194" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Promemorians bedömning överensstämmer med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D8B610" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECD61D9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve">Remissinstanserna är positiva till eller lämnar inte några synpunkter på bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682F9A18" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Skälen för regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053789E0" w14:textId="2276A88A" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Regeringen föreslår ändringar i personuppgiftslagstiftningen, nya och ändrade sekretessbestämmelser och ett utökat underrättelseuppdrag. De nya bestämmelserna om personuppgiftsbehandling och sekretessregler möjliggör för Kustbevakningen att behandla personuppgifter och medför att vissa uppgifter omfattas av sekretess. Personuppgiftsbehandlingen bedöms emellertid inte öka i sådan omfattning att det påverkar myndighetens verksamhet i någon större omfattning. Förslaget om ett utökat underrättelseuppdrag innebär att myndigheten i större utsträckning kommer att bedriva verksamhet i syfte att förebygga, förhindra och upptäcka brottslig verksamhet. I samband med det utökade underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>uppdraget ska Sjöbasis även användas i brottsbekämpande syfte. Detta kommer enligt regeringens bedömning innebära ett behov av en viss systemutveckling av Sjöbasis för att möjliggöra ett ändamålsenligt och effektivt utnyttjande av systemet i detta syfte. Därtill kan det utökade underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>uppdraget medföra att det ställs högre krav på myndighetens underrättelse- och analysförmåga, varför det kan komma att behöva rekryteras ytterligare personal med relevant underrättelse- och analys</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve">kompetens. Regeringen konstaterar dock att Kustbevakningen redan i dag bedriver underrättelseverksamhet inom ramen för myndighetens direkta brotts-bekämpning, varför nödvändig kompetens i dessa delar till största delen redan bedöms finnas hos myndigheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB11338" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att de eventuella nyrekryteringar som är hänförliga till det utökade underrättelseuppdraget kommer att vara begränsade. Inte heller framstår den systemutveckling som kommer att behövas för att möjliggöra att Sjöbasis ska kunna användas även i brottsbekämpande syfte som särskilt omfattande. Det utökade uppdraget bedöms således inte bli så omfattande att det inte kan anses rymmas inom befintliga ekonomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14782B78" w14:textId="41763D9A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det utökade underrättelseuppdraget syftar delvis till att utnyttja Kust-bevakningens särskilda kompetenser för att kunna bistå andra brottsbekämpande myndigheter. Det kan därför antas att förslaget kan komma att innebära en viss ökad samverkan mellan Kustbevakningen och Polis</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten och Tullverket. Regeringen bedömer dock att detta endast kommer att innebära marginellt ökade kostnader för de berörda myndigheterna och att dessa kostnader kan finansieras inom ramen för respektive myndighets befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396EA638" w14:textId="4CDD541C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc212717877"/>
+      <w:r w:rsidRPr="00643F02">
+        <w:t>Övriga konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="0148B738" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00643F02" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F02">
+        <w:t xml:space="preserve">Regeringens förslag bedöms inte påverka några andra aktörer än de som beskrivits ovan i någon väsentlig omfattning. Regeringen bedömer inte heller att förslagen påverkar Sveriges åtaganden i förhållande till EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F864C1E" w14:textId="77777777" w:rsidR="00C63200" w:rsidRDefault="00343374" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00C63200" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId67"/>
+          <w:headerReference w:type="default" r:id="rId68"/>
+          <w:footerReference w:type="even" r:id="rId69"/>
+          <w:footerReference w:type="default" r:id="rId70"/>
+          <w:headerReference w:type="first" r:id="rId71"/>
+          <w:footerReference w:type="first" r:id="rId72"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms inte få några konsekvenser för miljön, företagen, det kommunala självstyret, jämställdheten, människors hälsa eller sysselsättningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D316344" w14:textId="77777777" w:rsidR="00C63200" w:rsidRDefault="00C63200" w:rsidP="00643F02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091FAE1C" w14:textId="77777777" w:rsidR="00C63200" w:rsidRDefault="00C63200">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B027B9B" w14:textId="1532559C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc212717878"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="0F296761" w14:textId="552D6BCE" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc212717879"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="67A703DC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4BF8A6" w14:textId="4C2E8443" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jöövervakning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368EB718" w14:textId="1725077B" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>18 b §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sekretess gäller för uppgift som hänför sig till Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C12F5CD" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6C8A66" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45062520" w14:textId="082F0D9B" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>Paragrafen, som är ny, reglerar sekretess för uppgifter som hänför sig till Kust</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>bevakningens register för samordning av civila behov av sjö-övervakning och förmedling av civil sjöinformation, för närvarande benämnd Sjöbasis. Övervägandena finns i avsnitt 5.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CB0DB3" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innehåller en bestämmelse om sekretess till skydd för allmänna intressen. Bestämmelsen är tillämplig på uppgifter som hänför sig till Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, Sjöbasis. Bestämmelsen är tillämplig på alla uppgifter som förekommer i Sjöbasis. Att sekretessen hänför sig till uppgifterna i registret innebär att sekretessen följer med uppgiften när den överlämnas från Kustbevakningens register och kan tillämpas av den myndighet som förvarar uppgiften. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D95408" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sekretessen gäller för en uppgift om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs. Bestämmelsen innehåller ett s.k. rakt skaderekvisit, vilket innebär en presumtion för offentlighet. Med uttrycket verksamhet som avser sjöövervakning menas myndigheternas arbete med att upptäcka händelser till sjöss och skapa sig en bild av sjöläget för att kunna agera mot hot och händelser i den maritima miljön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2379A61A" w14:textId="2F1B8DCB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exempel på uppgifter som kan antas motverka verksamhet som avser sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>övervakning kan vara uppgifter om fartygs position, kurs och fart, samt uppgifter om att en myndighet verkar inom vissa geografiska områden eller mot vissa typer av fartyg eller att myndigheterna verkar med vissa typer av fordon eller fartyg. Andra exempel är uppgifter av vilka slutsatser kan dras kring omfattningen och inriktningen av myndigheternas arbete med att följa fartygsrörelser, flygövervakning eller annan teknisk övervakning. Det kan också röra sig om uppgifter som enskilt eller tillsammans med andra visar på myndigheternas förmåga att identifiera händelser till sjöss eller vilken inriktning myndigheterna har på sin sjö</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">övervakning. Detsamma kan gälla uppgifter som kan visa på mönster i myndigheternas övervakning eller inspektionsverksamhet samt uppgifter som innebär att slutsatser kan dras om krisberedskap eller totalförsvar i den maritima miljön. Det ankommer på myndigheterna att i varje enskilt fall bedöma om det kan antas att ett röjande av uppgifterna motverkar verksamhet som avser sjöövervakning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552BB7D7" w14:textId="6842E1C4" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gäller sekretessen för en uppgift i en allmän handling i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662ADB23" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCC267C" w14:textId="30C3D696" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>18 c §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretess gäller för uppgift som hänför sig till sådan verksamhet som avses i 2 § första stycket 4 kustbevakningsdatalagen (2019:429), om det kan antas att verksamhet som avser sjöövervakning motverkas om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ED37B6" w14:textId="15D64344" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För uppgift i </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3D4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287F4B10" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366F67B9" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen, som är ny, reglerar sekretess för uppgifter som hänför sig till Kustbevakningens analysverksamhet av sjörelaterad information. Övervägandena finns i avsnitt 5.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEB05E9" w14:textId="2FBDCDA7" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> innehåller en bestämmelse om sekretess till skydd för allmänna intressen. Sekretessen är tillämplig på uppgifter som före-kommer i Kustbevakningens analysverksamhet av sjörelaterad information, vilken definieras i den föreslagna nya 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve">4 kustbevakningsdatalagen (2019:429). Att sekretessen hänför sig till uppgifterna innebär att sekretessen följer med uppgiften när den överlämnas från Kustbevakningen till andra myndigheter och kan tillämpas av den myndighet som förvarar uppgiften. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554EB673" w14:textId="6F40CE24" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>Sekretessen gäller för en uppgift om det kan antas att en verksamhet som avser sjöövervakning motverkas om uppgiften röjs. Bestämmelsen innehåller ett s.k. rakt skaderekvisit, vilket innebär en presumtion för offentlighet. Vad gäller uttrycket verksamhet som avser sjöövervakning, se författningskommentaren till 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>§. De uppgifter som kan komma att omfattas av sekretess enligt bestämmelsen är i allt väsentlig av samma slag som enligt den föreslagna nya 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve">§. Därtill kan, vad gäller analysverksamheten, även uppgifter som visar på Kustbevakningens metoder och arbetssätt vid analysverksamheten typiskt sett anses kunna motverka en verksamhet som avser sjöövervakning om de röjs. Samma sak gäller för uppgifter som visar på vilket fokus och vilka inriktningar på analyserna som andra myndigheter efterfrågar från Kustbevakningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BA4EE4" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> gäller sekretessen för en uppgift i en allmän handling i högst fyrtio år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE62490" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477C00CF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>29 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A56650C" w14:textId="1006D941" w:rsidR="00343374" w:rsidRPr="00EF06FF" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF06FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sjöövervakning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B37E3AE" w14:textId="6062E5DD" w:rsidR="00343374" w:rsidRPr="000C2F51" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00353BDF" w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Sekretess gäller i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation för uppgift om en enskilds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, om det kan antas att den enskilde lider skada eller men om uppgiften röjs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E0B2F3" w14:textId="7F8F33B2" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00864DEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2F51">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år</w:t>
+      </w:r>
+      <w:r w:rsidR="00864DEE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6620A79E" w14:textId="77777777" w:rsidR="000C2F51" w:rsidRDefault="000C2F51" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3DD35D" w14:textId="1F3F9AC1" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar sekretess för uppgifter om en enskilds personliga eller ekonomiska förhållanden som förekommer i verksamhet som avser förande av eller uttag ur Kustbevakningens register Sjöbasis. Övervägandena finns i avsnitt 5.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E294BE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> utökas med en bestämmelse om sekretess för uppgift om en enskilds personliga eller ekonomiska förhållanden om det kan antas att den enskilde lider skada eller men om uppgiften röjs. Bestämmelsen är utformad med ett rakt skaderekvisit, dvs. med en presumtion för offentlighet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2370FD8A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00A0241A" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bestämmelsen innebär att bl.a. vissa uppgifter som förekommer i sådana förhandsanmälningar från sjöfarten som Kustbevakningen tar emot via det svenska fartygsrapporteringssystemet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>Single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t>Window</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> kan omfattas av sekretess. Dessa kan innehålla bl.a. kontaktuppgifter och uppgift om enskilds förekomst i Schengens informationssystem, SIS. Även uppgifter om bl.a. enskildas avgångshamn och destinationshamn kan omfattas av sekretess om de möjliggör en kartläggning av enskildas resmönster och beteendemönster. Uppgifter om en enskilds personliga eller ekonomiska förhållanden som kan omfattas av sekretess kan även komma att rapporteras in till Sjöbasis från Kustbevakningens operativa verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61896FE7" w14:textId="77777777" w:rsidR="00BC1D71" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> gäller sekretessen för en uppgift i en allmän handling i högst tjugo år</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om uppgiften avser en enskilds ekonomiska förhållanden och i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> högst sjuttio år om uppgiften avser en enskilds personliga förhållanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F93D72" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A40C43A" w14:textId="1DF25CA1" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretess gäller hos Kustbevakningen i sådan verksamhet som avses i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ första stycket 4 kustbevakningsdatalagen (2019:429) för uppgift om en enskilds personliga eller ekonomiska förhållanden, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B4D144" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CD02A2" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00A0241A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EACE06" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen, som är ny, reglerar sekretess för uppgifter om enskilds personliga eller ekonomiska förhållanden i Kustbevakningens analysverksamhet av sjörelaterad information. Övervägandena finns i avsnitt 5.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EEBFD5" w14:textId="20C01995" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t xml:space="preserve"> innehåller en bestämmelse om sekretess till skydd för enskilds personliga eller ekonomiska förhållanden i Kustbevakningens analysverksamhet. Bestämmelsen är utformad med ett rakt skaderekvisit, dvs. med en presumtion för offentlighet. Sekretessen motsvarar den föreslagna nya lydelsen av bestämmelsen till skydd för uppgifter om enskilds personliga eller ekonomiska förhållanden i Sjöbasis i 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t>kap. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t>§, se kommentaren till den bestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3ABE41" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> gäller sekretessen för en uppgift i en allmän handling i högst tjugo år</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om uppgiften avser en enskilds ekonomiska förhållanden och i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0241A">
+        <w:t xml:space="preserve"> högst sjuttio år om uppgiften avser en enskilds personliga förhållanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7096D94A" w14:textId="77777777" w:rsidR="00BC1D71" w:rsidRDefault="00BC1D71">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD99C78" w14:textId="22C33653" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FFA068" w14:textId="1D036D9C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc212717880"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslaget till lag om ändring i kustbevakningslagen (2019:32)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="76B9BC80" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E816B1E" w14:textId="40A59AAF" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Kustbevakningens direkta brottsbekämpning omfattar brott som rör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F73809" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skyddslagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082D9ED2" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) lagen (2004:487) om sjöfartsskydd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593280D4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) skyddslagen (2010:305), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01853B1B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) lagen (2016:319) om skydd för geografisk information,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F393879" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sjötrafik och sjösäkerhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0138669C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) lagen (1983:293) om inrättande, utvidgning och avlysning av allmän farled och allmän hamn,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC515DB" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) lagen (1983:294) om inrättande, utvidgning och avlysning av allmän flottled,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E472B1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) mönstringslagen (1983:929),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1110A02F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d) sjölagen (1994:1009),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DDE12D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e) lagen (1994:1776) om skatt på energi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C144B5E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>f) lagen (1998:958) om vilotid för sjömän,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619C550D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>g) fartygssäkerhetslagen (2003:364),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4577AFF6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>h) lagen (2006:263) om transport av farligt gods,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA63AD9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i) barlastvattenlagen (2009:1165), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532C5F70" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>j) lagen (2021:626) om förarbevis för vattenskoter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685625E6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vattenförorening och miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF8DD11" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) 10 kap. 1 § lagen (1980:424) om åtgärder mot förorening från fartyg, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2545C053" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) 29 kap. 1 § första stycket 1 miljöbalken i fråga om utsläpp från fritidsfartyg, samt 29 kap. 2–2 b §§, 4 § första stycket 1 j i fråga om otillåten hantering av ammunition som innehåller bly, 4 a § och 8 § första stycket 12 och 13 samma balk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF0003F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>överträdelser av fiske- och jaktlagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354677C2" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) jaktlagen (1987:259),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6D2584" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) fiskelagen (1993:787),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55452333" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) lagen (1994:1709) om EU:s förordningar om den gemensamma fiskeripolitiken, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58644B3F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d) vapenlagen (1996:67),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA7830F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>fornminnen och vrak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275BA1C1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) 2 kap. kulturmiljölagen (1988:950), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015931A6" w14:textId="58DDE383" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) lagen (1995:732) om skydd för gravfriden vid vraket efter passagerarfartyget Estonia,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D25A30" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sveriges maritima zoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DAB5B7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) lagen (1966:314) om kontinentalsockeln, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E79D6FE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) lagen (1992:1140) om Sveriges ekonomiska zon,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633999E0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>trafikbrottslagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 4 och 4 a §§ lagen (1951:649) om straff för vissa trafikbrott, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D121C8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>tullagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7909D5B6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) inregränslagen (1996:701),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0958A214" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) lagen (2000:1064) om kontroll av produkter med dubbla användningsområden och av tekniskt bistånd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284E8F97" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) lagen (2000:1225) om straff för smuggling,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E761C7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d) lagen (2006:1329) om handel med vissa varor som kan användas till dödsstraff eller tortyr, m.m., och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9F0BE7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e) tullagen (2016:253).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63985304" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Brott som har begåtts i Sveriges maritima zoner omfattas alltid av den direkta brottsbekämpningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B59FD6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet omfattar alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C1B75A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen får meddela föreskrifter om att ytterligare brott med endast böter i straffskalan ska ingå i den direkta brottsbekämpningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A3ACAC" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57240612" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras vilka brott som omfattas av Kustbevakningens direkta brottsbekämpning. Övervägandena finns i avsnitt 4.2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C09B43D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t xml:space="preserve">Tillägget i paragrafens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje stycke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t xml:space="preserve"> innebär att Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet, dvs. myndighetens underrättelseverksamhet, ska omfatta fler brott än bara de som omfattas av den direkta brottsbekämpningen. Utökningen av uppdraget innebär inte att Kustbevakningen ges några ytterligare befogenheter inom ramen för den direkta brottsbekämpningen, utan innebär endast en utvidgning av de brottstyper som omfattas av myndighetens uppdrag att självständigt förebygga, förhindra och upptäcka brottslig verksamhet, dvs. underrättelseverksamheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B543784" w14:textId="33C10EFB" w:rsidR="00343374" w:rsidRPr="00C061AF" w:rsidRDefault="00343374" w:rsidP="00C061AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t>Det utökade underrättelseuppdraget är inte begränsat till vissa angivna brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t>typer utan omfattar alla brott som begås i den maritima miljön och som har samband med Kustbevakningens uppdrag. För att det ska anses finnas ett samband mellan en viss brottstyp och Kustbevakningens uppdrag bör normalt sett myndighetens särskilda kompetens eller förmågor vara kopplade till underrättelseuppdraget. Ett samband med myndighetens uppdrag bör också finnas om brottslig verksamhet, rörande brott som förvisso inte ingår i Kustbevakningens direkta brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t>bekämpning, upptäcks inom ramen för myndighetens sjöövervaknings- eller analysverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497803AC" w14:textId="5BC25532" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t xml:space="preserve">Brottstyper som normalt får anses inrymmas inom det utökade uppdraget är exempelvis människosmuggling, brott mot lagen (2025:327) om internationella sanktioner och systematiska båtstölder. Andra typer av brottslighet, som förvisso begås i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den maritima miljön</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t xml:space="preserve"> men som inte har någon koppling till Kustbevakningens uppdrag i övrigt, faller utanför underrättelse</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C061AF">
+        <w:t>uppdraget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F32F09A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="004D3A4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A0D660" w14:textId="29DD467B" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc212717881"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="7C4D25A5" w14:textId="12DB32CD" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Denna lag gäller vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AA260D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. sjöövervakning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388284FC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. räddningstjänst,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02347D3C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B5176D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. insamling, bearbetning och analyser av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedling av sjölägesbilder och analyser till berörda myndigheter, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68508604" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. internationellt samarbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74323AFD" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lagen gäller inte vid behandling av personuppgifter som omfattas av lagen (2018:1695) om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE0D3B2" w14:textId="77777777" w:rsidR="00AD4EEA" w:rsidRPr="00AD4EEA" w:rsidRDefault="00AD4EEA" w:rsidP="00AD4EEA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4EEA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lagen gäller endast om behandlingen är helt eller delvis automatiserad eller om personuppgifterna ingår i eller är avsedda att ingå i en strukturerad samling av personuppgifter som är tillgängliga för sökning eller sammanställning enligt särskilda kriterier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460DFF8F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2211F056" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen reglerar vilka verksamheter hos Kustbevakningen som omfattas av kustbevakningsdatalagens (2019:429) tillämpningsområde. Övervägandena finns i avsnitt 6.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253DCF7D" w14:textId="6BEE3DD1" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkten 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:t xml:space="preserve"> ska lagen gälla vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör insamling, bearbetning och analys av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra myndigheters behov samt förmedla dessa till berörda myndigheter, dvs. vid Kustbevakningens analys</w:t>
+      </w:r>
+      <w:r w:rsidR="006C363E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:t xml:space="preserve">verksamhet av sjörelaterad information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4DA362" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7081D08C" w14:textId="2A725CDB" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Personuppgifter får behandlas om det är nödvändigt för att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2A84EB" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. bedriva sjöövervakning för att övervaka den allmänna ordningen och säkerheten till sjöss samt bedriva den kontroll och tillsyn som Kustbevakningen är skyldig att utföra,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3A012A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. bedriva räddningstjänst,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154B8147" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAB2C2E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C6187F" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedla sjölägesbilder och analyser till berörda myndigheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCA9AB5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009DDBDD" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6187F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. fullgöra skyldigheter inom ramen för internationellt samarbete med sjöövervakning och räddningstjänst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4308530D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3166E22E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen reglerar när Kustbevakningen får behandla personuppgifter. Övervägandena finns i avsnitt 6.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A28907B" w14:textId="52FFD673" w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidRDefault="00343374" w:rsidP="0009762E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="0009762E" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId73"/>
+          <w:headerReference w:type="default" r:id="rId74"/>
+          <w:footerReference w:type="even" r:id="rId75"/>
+          <w:footerReference w:type="default" r:id="rId76"/>
+          <w:headerReference w:type="first" r:id="rId77"/>
+          <w:footerReference w:type="first" r:id="rId78"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009762E">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkten 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009762E">
+        <w:t xml:space="preserve"> får Kustbevakningen behandla personuppgifter om det är nödvändigt för att samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra myndigheters behov samt förmedla dessa till berörda myndigheter, dvs. vid myndighetens analysverksamhet av sjörelaterad information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A3FE79" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AE2047">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc212717882"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Hemställan om lag- och förordningsändringar för en mer effektiv samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation samt insamling, bearbetning och analys av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget eller andra myndigheters behov</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="3566435F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00AE2047">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorian avser författningsändringar som syftar till att möjliggöra för Kustbevakningen att utveckla sitt arbete med att, i samverkan med andra myndigheter, samordna civila behov av sjöövervakning och förmedla civil sjöinformation samt att möjliggöra för Kustbevakningen att skapa mer kompletta och relevanta sjölägesbilder och analysera dessa för eget och andras behov samt förmedla dessa till berörda myndigheter. Promemorian avser också författningsändringar som syftar till att utöka Kustbevakningens uppdrag att självständigt förebygga, förhindra och upptäcka brottslig verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A418E12" w14:textId="2F335E11" w:rsidR="00DB62B9" w:rsidRPr="00AE2047" w:rsidRDefault="00343374" w:rsidP="00AE2047">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00AE2047" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId79"/>
+          <w:headerReference w:type="default" r:id="rId80"/>
+          <w:footerReference w:type="even" r:id="rId81"/>
+          <w:footerReference w:type="default" r:id="rId82"/>
+          <w:headerReference w:type="first" r:id="rId83"/>
+          <w:footerReference w:type="first" r:id="rId84"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2047">
+        <w:t>De föreslagna ändringarna bör träda i kraft så snart som möjligt. Det saknas behov av övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B59B21" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc212717883"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="72EBF18D" w14:textId="490D2697" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till ändringar i kustbevakningslagen (2019:32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD40572" w14:textId="17A01BA7" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 kap. 2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="264A9640" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18855DF5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F724DB4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="1672CEDF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D159DD0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kustbevakningens direkta brottsbekämpning omfattar brott som rör</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1153E98A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B3316B8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>1. skyddslagstiftning i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FB648A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) lagen (2004:487) om sjöfartsskydd,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344CD7DA" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) skyddslagen (2010:305), och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0301983F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>c) lagen (2016:319) om skydd för geografisk information,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3A5864" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>2. sjötrafik och sjösäkerhet i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5DD451" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) lagen (1983:293) om inrättande, utvidgning och avlysning av allmän farled och allmän hamn,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A6E5B1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) lagen (1983:294) om inrättande, utvidgning och avlysning av allmän flottled,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC68EF7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>c) mönstringslagen (1983:929),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B678780" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>d) sjölagen (1994:1009),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC61763" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>e) lagen (1994:1776) om skatt på energi,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="037BFB4C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>f) lagen (1998:958) om vilotid för sjömän,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46644D47" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>g) fartygssäkerhetslagen (2003:364),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F57F40" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>h) lagen (2006:263) om transport av farligt gods,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351F87A7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>i) barlastvattenlagen (2009:1165), och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A3DD80" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>j) lagen (2021:626) om förarbevis för vattenskoter,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A752415" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>3. vattenförorening och miljö i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF61665" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) 10 kap. 1 § lagen (1980:424) om åtgärder mot förorening från fartyg, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC5CF39" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t xml:space="preserve">b) 29 kap. 1 § första stycket 1 miljöbalken i fråga om utsläpp från fritidsfartyg, samt 29 kap. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>2-2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t xml:space="preserve"> b §§, 4 § första stycket 1 j i fråga om otillåten hantering av ammunition som innehåller bly, 4 a § och 8 § första stycket 12 och 13 samma balk,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48AB8FD4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">4. överträdelser av fiske- och jaktlagstiftning i </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B994D9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) jaktlagen (1987:259),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02904B10" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) fiskelagen (1993:787),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749C4C99" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>c) lagen (1994:1709) om EU:s förordningar om den gemensamma fiskeripolitiken, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3374BC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>d) vapenlagen (1996:67),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7012111B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>5. fornminnen och vrak i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00273D96" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) 2 kap. kulturmiljölagen (1988:950), och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7251DF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) lagen (1995:732) om skydd för gravfriden vid vraket efter passagerarfartyget Estonia, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48BBC290" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>6. Sveriges maritima zoner i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6623DB69" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) lagen (1966:314) om kontinentalsockeln, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A547D4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) lagen (1992:1140) om Sveriges ekonomiska zon.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C14D15" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DB6F9E4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>Brott som har begåtts i Sveriges maritima zoner omfattas alltid av den direkta brottsbekämpningen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9D82CF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B01703" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>Regeringen får meddela föreskrifter om att ytterligare brott med endast böter i straffskalan ska ingå i den direkta brottsbekämpningen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="720E16D1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="052079CC" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Kustbevakningens direkta brottsbekämpning omfattar brott som rör</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49ED2DD9" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B04B427" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>1. skyddslagstiftning i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7FF93B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) lagen (2004:487) om sjöfartsskydd,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E894E0F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) skyddslagen (2010:305), och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34847895" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>c) lagen (2016:319) om skydd för geografisk information,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5912AB84" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>2. sjötrafik och sjösäkerhet i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C4ADA6B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) lagen (1983:293) om inrättande, utvidgning och avlysning av allmän farled och allmän hamn,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAA1131" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) lagen (1983:294) om inrättande, utvidgning och avlysning av allmän flottled,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D6241DD" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>c) mönstringslagen (1983:929),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D85BCE9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>d) sjölagen (1994:1009),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EAD19C6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>e) lagen (1994:1776) om skatt på energi,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C2A6AE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>f) lagen (1998:958) om vilotid för sjömän,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="038154AE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>g) fartygssäkerhetslagen (2003:364),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139A472B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>h) lagen (2006:263) om transport av farligt gods,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A8F9B1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>i) barlastvattenlagen (2009:1165), och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D7FB034" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>j) lagen (2021:626) om förarbevis för vattenskoter,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76977781" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>3. vattenförorening och miljö i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD08E0B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t xml:space="preserve">a) 10 kap. 1 § lagen (1980:424) om åtgärder mot förorening från fartyg, och </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE61156" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t xml:space="preserve">b) 29 kap. 1 § första stycket 1 miljöbalken i fråga om utsläpp från fritidsfartyg, samt 29 kap. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>2-2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t xml:space="preserve"> b §§, 4 § första stycket 1 j i fråga om otillåten hantering av ammunition som innehåller bly, 4 a § och 8 § första stycket 12 och 13 samma balk,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67340C2C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">4. överträdelser av fiske- och jaktlagstiftning i </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C3DE9B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) jaktlagen (1987:259),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3FCC5B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) fiskelagen (1993:787),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D8F960E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>c) lagen (1994:1709) om EU:s förordningar om den gemensamma fiskeripolitiken, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587C4624" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>d) vapenlagen (1996:67),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329BAF9E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>5. fornminnen och vrak i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19AD0064" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) 2 kap. kulturmiljölagen (1988:950), och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF4B474" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) lagen (1995:732) om skydd för gravfriden vid vraket efter passagerarfartyget Estonia, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72BB7B7D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>6. Sveriges maritima zoner i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D7D50D7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>a) lagen (1966:314) om kontinentalsockeln, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B930745" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>b) lagen (1992:1140) om Sveriges ekonomiska zon.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028AC0A1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="200C9CF5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>Brott som har begåtts i Sveriges maritima zoner omfattas alltid av den direkta brottsbekämpningen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EEE2CE3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="323CCEB1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet omfattar alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag i övrigt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D2280D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00603DFE" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="218E51C7" w14:textId="56576D10" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00603DFE">
+              <w:t>Regeringen får meddela föreskrifter om att ytterligare brott med endast böter i straffskalan ska ingå i den direkta brottsbekämpningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="678EB4E4" w14:textId="7F2D2EDE" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00603DFE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036BF2C3" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3757B8" w14:textId="46A8EBA4" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C72E5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till ändringar i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D46CB4" w14:textId="2DBE2831" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C72E5">
+        <w:t>18 kap 18 b §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="4D770EA3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35DC60EB" w14:textId="0B616D97" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="627EEE83" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="6B7963F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F542819" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BD70D62" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Samordning av civila behov av sjöövervakning m.m.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442946A3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E87B37A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretess gäller för uppgift som förekommer i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, om det inte står klart att uppgiften kan röjas utan att syftet med beslutade eller förutsedda åtgärder motverkas eller den framtida verksamheten skadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36FD4E79" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A93318E" w14:textId="2EB85B3D" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0BC23E4A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C208269" w14:textId="1A240606" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C72E5">
+        <w:t>18 kap. 18 c §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="2AFC27DD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="071032AF" w14:textId="6E1CFED1" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1375188D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="269200F5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F6C81DC" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E0D600D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Överföring av sekretess</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722ABF5E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00BEDA86" w14:textId="656BE083" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Får en myndighet en uppgift som är sekretessreglerad enligt 18</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ för att användas i den mottagande myndighetens verksamhet, blir 18</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ tillämplig på uppgiften hos den mottagande myndigheten även efter att uppgiften tagits ut ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="469BE0EF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597546AF" w14:textId="7A2C77B8" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C72E5">
+        <w:t>18 kap. 18 d §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="4A3B8F45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C261AB4" w14:textId="26B68B89" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CDB684D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="69F422DB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65341161" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3388B22D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Insamling, bearbetning och analys av sjörelaterad information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2834DA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07805422" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekretess gäller hos Kustbevakningen för uppgift som förekommer i verksamhet som avser insamling, bearbetning och analys av sjörelaterad information </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>som syftar till att skapa sjölägesbilder och analyser av dessa, om det inte står klart att uppgiften kan röjas utan att syftet med beslutade eller förutsedda åtgärder motverkas eller den framtida verksamheten skadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61285406" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="198BB552" w14:textId="632C4272" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0979477E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1B7448" w14:textId="27F59F0E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C72E5">
+        <w:t>18 kap. 18 e §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="55EA0EC3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A870C2B" w14:textId="46D3AD31" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69EA98D9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="0F453B90" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B609C32" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E8700F3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Överföring av sekretess</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3C6708" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3454F8FD" w14:textId="44498861" w:rsidR="00343374" w:rsidRPr="002C72E5" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Får en myndighet en uppgift som är sekretessreglerad enligt 18 d § från Kustbevakningen, blir 18 d § tillämplig på uppgiften också hos den mottagande myndigheten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C239528" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C194B5" w14:textId="690F9746" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C72E5">
+        <w:t>29 kap. 13 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="6E0ACC4A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EFBE50A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="008E89F4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="2F4C2FF1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40ED7F48" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sekretess gäller i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation för uppgift om en enskilds affärs- eller driftförhållanden, om det kan antas att den enskilde lider skada om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7238C0A0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55FAC4A8" w14:textId="0642A14E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F6B02A8" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sekretess gäller i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5751CA9C" w14:textId="562D75F3" w:rsidR="00343374" w:rsidRPr="003653B0" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:t xml:space="preserve">för uppgift om en enskilds affärs- eller driftförhållanden om det kan antas att den enskilde lider skada om uppgiften röjs, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003653B0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018C64C1" w14:textId="2E4645BF" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C72E5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för uppgift om andra ekonomiska eller personliga förhållanden än vad som avses i 1, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B8B877" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="284"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10574344" w14:textId="0201F265" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00072042">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Om uppgiften avser den enskildes personliga förhållanden gäller dock sekretessen i högst sjuttio år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="001F3463" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771F07D1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374967E0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5197CC9E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C43928" w14:textId="1622D6D1" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC03E8">
+        <w:lastRenderedPageBreak/>
+        <w:t>29 kap. 13 b §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="18D7EA2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CDA6CE9" w14:textId="40B68E3A" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2290F638" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="2E3F679D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ADCCD49" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0498917D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00BC03E8" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Överföring av sekretess</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C122BEB" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BC63A8" w14:textId="773F2AAF" w:rsidR="00343374" w:rsidRPr="00BC03E8" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Får en myndighet en uppgift som är sekretessreglerad enligt 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ för att användas i den mottagande myndighetens verksamhet, blir 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ tillämplig på uppgiften hos den mottagande myndigheten även efter att uppgiften tagits ut ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="087EE01E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9E9155" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29 kap. 13 c §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="5176AC67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2669C23D" w14:textId="2CC2CC3D" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="424D5396" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="50C0D85D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D59A3BA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20BF3DF6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00BC03E8" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Insamling, bearbetning och analys av sjörelaterad information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B8BE00" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="415DEDF7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00BC03E8" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretess gäller hos Kustbevakningen i verksamhet som avser insamling, bearbetning och analys av sjörelaterad information som syftar till att skapa sjölägesbilder och analyser av dessa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7EE45D" w14:textId="0B9D642C" w:rsidR="00343374" w:rsidRPr="003653B0" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003653B0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för uppgift om en enskilds affärs- eller driftförhållanden om det kan antas att den enskilde lider skada om uppgiften röjs, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0B9023" w14:textId="01CA919D" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003653B0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för uppgift om andra ekonomiska eller personliga förhållanden än vad som avses i 1, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA56C12" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22EB1666" w14:textId="712FFB2D" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00BC03E8">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>I fråga om uppgift i en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC03E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allmän handling gäller sekretessen i högst tjugo år. Om uppgiften avser den enskildes personliga förhållanden gäller dock sekretessen i högst sjuttio år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="086463BC" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7CC41D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0F097A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FBEE71" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B8910A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B7A214" w14:textId="128CBFE2" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002C72E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F5C">
+        <w:lastRenderedPageBreak/>
+        <w:t>29 kap. 13 d §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="113945AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17B7059E" w14:textId="57B7BF6B" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="635F44E7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="5D32A1D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CE419BD" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43D10020" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Överföring av sekretess</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FEA550" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65BC57E7" w14:textId="2A995EFF" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Får en myndighet en uppgift som är sekretessreglerad enligt 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ från Kustbevakningen, blir 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ tillämplig på uppgiften också hos den mottagande myndigheten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02DAAA23" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00343374" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId85"/>
+          <w:headerReference w:type="default" r:id="rId86"/>
+          <w:footerReference w:type="even" r:id="rId87"/>
+          <w:footerReference w:type="default" r:id="rId88"/>
+          <w:headerReference w:type="first" r:id="rId89"/>
+          <w:footerReference w:type="first" r:id="rId90"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200A5406" w14:textId="24CDF5A8" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C55E69B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764DE16C" w14:textId="6617811D" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7F5C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till ändringar i kustbevakningsdatalagen (2019:429)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610ECA69" w14:textId="4461C627" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="6B1E7956" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2291B2D8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A86CFE0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="0B21CDE2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7445C1A5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Denna lag gäller vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3322C589" w14:textId="7EA4D7CB" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>sjöövervakning,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5800F681" w14:textId="3C1B9132" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>räddningstjänst,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37FD959F" w14:textId="002C1837" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1661B7AD" w14:textId="542386CF" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>internationellt samarbete.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DD02331" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CA2DC21" w14:textId="74E2E33E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lagen gäller inte vid behandling av personuppgifter som omfattas av lagen (2018:1695) om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34B5D2F6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>Denna lag gäller vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E6B0301" w14:textId="0538FB44" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>sjöövervakning,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5F1CD3" w14:textId="23410553" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>räddningstjänst,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE18DDE" w14:textId="6AE96F67" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="710C2E80" w14:textId="1813E915" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>insamling, bearbetning och analys av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedling av dessa till berörda myndigheter, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B60CED2" w14:textId="0CEB6DDB" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>internationellt samarbete.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BEB44E6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EE39E20" w14:textId="1BBF1A14" w:rsidR="00343374" w:rsidRPr="00FE7F5C" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7F5C">
+              <w:t>Lagen gäller inte vid behandling av personuppgifter som omfattas av lagen (2018:1695) om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="50BAA3F5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037ED2C2" w14:textId="5066512E" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="2AE41179" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EAB7ADE" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6395488D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="0A7F158B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66EFF9F6" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Personuppgifter får behandlas om det är nödvändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F554F6D" w14:textId="5AD815E9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>bedriva sjöövervakning för att övervaka den allmänna ordningen och säkerheten till sjöss samt bedriva den kontroll och tillsyn som Kustbevakningen är skyldig att utföra,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D4D926" w14:textId="1D00C4D7" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>bedriva räddningstjänst,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9B4465" w14:textId="1D5EA0CB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359BBC5F" w14:textId="6BD5C334" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BF2F2E" w14:textId="7C2EC079" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>fullgöra skyldigheter inom ramen för internationellt samarbete med sjöövervakning och räddningstjänst.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2908244A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Personuppgifter får behandlas om det är nödvändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3864E2A2" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>bedriva sjöövervakning för att övervaka den allmänna ordningen och säkerheten till sjöss samt bedriva den kontroll och tillsyn som Kustbevakningen är skyldig att utföra,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115730BA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>bedriva räddningstjänst,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F51B2C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E204B63" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00077ED3" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00077ED3">
+              <w:t xml:space="preserve">samla in, bearbeta och analysera sjörelaterad information i syfte att skapa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00077ED3">
+              <w:lastRenderedPageBreak/>
+              <w:t>sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedla dessa till berörda myndigheter,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F8FE17" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36388C20" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C63200">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>fullgöra skyldigheter inom ramen för internationellt samarbete med sjöövervakning och räddningstjänst.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2581B707" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7914ACD9" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FE7F5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2D794F" w14:textId="5793B486" w:rsidR="00343374" w:rsidRDefault="00343374">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588156F0" w14:textId="43B38B25" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00077ED3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till ändring i lagen (2018:1695) om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A19C6F" w14:textId="4A1FC497" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 kap. 1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="486A2D05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C00A07A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F19319A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E6F0B" w:rsidRDefault="00343374" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="2C4DE326" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AFE1D0D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kustbevakningen får behandla personuppgifter om det är nödvändigt för att myndigheten ska kunna utföra följande uppgifter:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AD648D" w14:textId="6A550730" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>förebygga, förhindra eller upptäcka brottslig verksamhet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F72D31" w14:textId="423C4D46" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F43867">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>utreda eller lagföra brott,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C8DA4F1" w14:textId="27FB7B75" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>upprätthålla allmän ordning och säkerhet, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57EE0996" w14:textId="534B1879" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>fullgöra förpliktelser som följer av internationella åtaganden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="042829BB" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kustbevakningen får behandla personuppgifter om det är nödvändigt för att myndigheten ska kunna utföra följande uppgifter:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D5A9F4" w14:textId="0F9D28D9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D744A4">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>förebygga, förhindra eller upptäcka brottslig verksamhet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E59FE7" w14:textId="5941D596" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>utreda eller lagföra brott,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3234257B" w14:textId="14E86896" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>upprätthålla allmän ordning och säkerhet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158E9AE1" w14:textId="47C45E88" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r>
+              <w:t>fullgöra förpliktelser som följer av internationella åtaganden,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD87040" w14:textId="074A22C2" w:rsidR="00343374" w:rsidRPr="00077ED3" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00077ED3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>i brottsbekämpande syfte samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F2962F" w14:textId="71F35143" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+            <w:pPr>
+              <w:pStyle w:val="Numreradlista"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00077ED3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>i brottsbekämpande syfte samla in, bearbeta och analysera sjörelaterad information för att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedla dessa till berörda myndigheter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E4D0E85" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00077ED3" w:rsidRDefault="00343374" w:rsidP="00077ED3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="00077ED3" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId91"/>
+          <w:headerReference w:type="default" r:id="rId92"/>
+          <w:footerReference w:type="even" r:id="rId93"/>
+          <w:footerReference w:type="default" r:id="rId94"/>
+          <w:footerReference w:type="first" r:id="rId95"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A17393" w14:textId="75B2849D" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="00AE6143">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc212717884"/>
+      <w:r w:rsidRPr="00413235">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="3D1B34D2" w14:textId="5C9B324E" w:rsidR="00343374" w:rsidRPr="008104B8" w:rsidRDefault="00343374" w:rsidP="008104B8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008104B8">
+        <w:t>Efter remiss har yttranden kommit in från Affärsverket svenska kraftnät, Brottsförebyggande rådet, Ekobrottsmyndigheten, Försvarsmakten, Hav- och vattenmyndigheten, Integritetsskyddsmyndigheten, Journalistförbundet, Justitiekanslern, Kammarrätten i Stockholm, Länsstyrelsen i Blekinge län, Länsstyrelsen i Gävleborgs län, Länsstyrelsen i Västra Götalands län, Länsstyrelsen i Skåne län, Länsstyrelsen i Västerbottens län, Migrationsverket, Myndigheten för samhällsskydd och beredskap, Naturvårdsverket, Polismyndigheten, Post- och telestyrelsen, Sjöfartsverket, Skatteverket, Statens energimyndighet, Strålsäkerhetsmyndigheten, Svensk Sjöfart, Sveriges advokatsamfund, Sveriges geologiska undersökning, Sveriges meteorologiska och hydrologiska institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00601724">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008104B8">
+        <w:t>, Säkerhets- och integritetsskyddsnämnden, Säkerhetspolisen, Tidningsutgivarna, Transportstyrelsen, Tull-</w:t>
+      </w:r>
+      <w:r w:rsidR="00601724">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008104B8">
+        <w:t>ust, Tullverket och Åklagarmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C6396C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="008104B8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har yttrande kommit in från Kungliga Örlogsmannasällskapet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A95DBF8" w14:textId="4F36D729" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="008104B8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Länsstyrelsen i Stockholms län, Länsstyrelsen i Gotlands län, Myndigheten för totalförsvarsanalys, Regelrådet, Riksdagens ombudsmän, Seko sjöfolk, Sveriges Kommuner och Regioner och Transportföretagen Sjöfart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656B893D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00413235" w:rsidRDefault="00343374" w:rsidP="008104B8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="00413235" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId96"/>
+          <w:headerReference w:type="default" r:id="rId97"/>
+          <w:footerReference w:type="even" r:id="rId98"/>
+          <w:footerReference w:type="default" r:id="rId99"/>
+          <w:headerReference w:type="first" r:id="rId100"/>
+          <w:footerReference w:type="first" r:id="rId101"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4DB9EA" w14:textId="40508CD1" w:rsidR="00DB62B9" w:rsidRPr="00FD51A5" w:rsidRDefault="00343374" w:rsidP="00FD51A5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc212717885"/>
+      <w:r w:rsidRPr="00FD51A5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="4350559E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF17678" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00DC06CD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc210220336"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="795AE542" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1A04FF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 29 kap. 13 a § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143E7365" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas tre nya paragrafer, 18 kap. 18 b och 18 c §§ och 29 kap. 13 b §, och närmast före 18 kap. 18 b § en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812BDF">
+        <w:t xml:space="preserve">ny rubrik </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812BDF">
+        <w:t xml:space="preserve"> följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADDAB7B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="6B3033C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65085397" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B7BB3C1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E5E9B49" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4996" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2946"/>
+        <w:gridCol w:w="2946"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="333EE894" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E77F4F1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AFCAEF2" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00DB5D70" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5D70">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samordning av civila behov av sjöövervakning </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD05B40" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00DB5D70" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5D70">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>18 b §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764957D9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C5F5F" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekretess gäller för uppgift som hänför sig till Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om det kan antas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">att </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">verksamhet som avser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sjöövervakning motverkas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om uppgiften röjs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76BC2979" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C5F5F" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B8FFAB9" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C5F5F" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D92571C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="000E39C1" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E39C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>18 c §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0224A717" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretess gäller för uppgift som hänför sig till sådan verksamhet som avses i 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 kustbevakningsdatalagen (2019:429), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om det kan antas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">att </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">verksamhet som avser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sjöövervakning motverkas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om uppgiften röjs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532ACFA2" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6C4F20" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00DB5D70" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="392AEE8F" w14:textId="77777777" w:rsidR="00F43867" w:rsidRDefault="00F43867" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FE9DCD" w14:textId="77777777" w:rsidR="00F43867" w:rsidRDefault="00F43867" w:rsidP="00F43867">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4141B5F1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>29 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EDC0DC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B412DC" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13 a §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="6FE43B5B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C0C7764" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sekretess gäller i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation för uppgift om en enskilds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B030B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">affärs- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B030B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> driftförhållanden</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, om det kan antas att den enskilde lider skada om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554CE509" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01FB5C78" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23172509" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B412DC" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B412DC">
+              <w:t>Sekretess gäller i verksamhet som avser förande av eller uttag ur Kustbevakningens register för samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC19E3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B412DC">
+              <w:t xml:space="preserve">för uppgift </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">om en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B412DC">
+              <w:t xml:space="preserve">enskilds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC19E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>personliga eller ekonomiska förhållanden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC19E3">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B412DC">
+              <w:t>om det kan antas att den enskilde lider skada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC19E3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC19E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller men</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC19E3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B412DC">
+              <w:t>om uppgiften röjs.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC19E3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F4A203" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48F83278" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B4F637" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="21C61184" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B822D8C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C1A47B3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B030B8" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B030B8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>13 b §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073D70D4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="002C5F5F" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Sekretess gäller hos Kustbevakningen i sådan verksamhet som avses i 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§ första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>4 kustbevakningsdatalagen (2019:429) för uppgift om en enskilds personliga eller ekonomiska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>förhållanden, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B1E1D7A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B030B8" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C5F5F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DFA8FDF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106E6842" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den 1 mars 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A26465" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF26E47" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00343374" w:rsidSect="00EF4CF9">
+          <w:headerReference w:type="even" r:id="rId102"/>
+          <w:headerReference w:type="default" r:id="rId103"/>
+          <w:footerReference w:type="even" r:id="rId104"/>
+          <w:footerReference w:type="default" r:id="rId105"/>
+          <w:headerReference w:type="first" r:id="rId106"/>
+          <w:footerReference w:type="first" r:id="rId107"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457D6FBC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00DC06CD" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc209424004"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc209424164"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc209513501"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc210220337"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i kustbevakningslagen (2019:32)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="7834663F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 3 kap. 2 § kustbevakningslagen (2019:32) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D436EC2" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00E64217" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="0338F41D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EFCC34B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71DD04A3" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="11463B51" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5E3EEF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A12C9F" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>Kustbevakningens direkta brottsbekämpning omfattar brott som rör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1239826B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>1. skyddslagstiftning i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434CEE41" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>a) lagen (2004:487) om sjöfartsskydd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795D13F8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>b) skyddslagen (2010:305), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D40191" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>c) lagen (2016:319) om skydd för geografisk information,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4CBD84" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>2. sjötrafik och sjösäkerhet i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0F4062" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>a) lagen (1983:293) om inrättande, utvidgning och avlysning av allmän farled och allmän hamn,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D25A866" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>b) lagen (1983:294) om inrättande, utvidgning och avlysning av allmän flottled,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BA1EC1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>c) mönstringslagen (1983:929),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273AB9D1" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>d) sjölagen (1994:1009),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F74964" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>e) lagen (1994:1776) om skatt på energi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C7393A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>f) lagen (1998:958) om vilotid för sjömän,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEB2CE0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>g) fartygssäkerhetslagen (2003:364),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6525802A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>h) lagen (2006:263) om transport av farligt gods,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB2AF96" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>i) barlastvattenlagen (2009:1165), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6406EFA5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>j) lagen (2021:626) om förarbevis för vattenskoter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79248B31" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>3. vattenförorening och miljö i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FCD97B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>a) 10 kap. 1 § lagen (1980:424) om åtgärder mot förorening från fartyg, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442FEEC4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>b) 29 kap. 1 § första stycket 1 miljöbalken i fråga om utsläpp från fritidsfartyg, samt 29 kap. 2–2 b §§, 4 § första stycket 1 j i fråga om otillåten hantering av ammunition som innehåller bly, 4 a § och 8 § första stycket 12 och 13 samma balk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE7C00C" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>4. överträdelser av fiske- och jaktlagstiftning i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBF8D50" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>a) jaktlagen (1987:259),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559D00C4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>b) fiskelagen (1993:787),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03333CB8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>c) lagen (1994:1709) om EU:s förordningar om den gemensamma fiskeripolitiken, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAD0654" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>d) vapenlagen (1996:67),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD8BA29" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>5. fornminnen och vrak i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146A61C2" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>a) 2 kap. kulturmiljölagen (1988:950), och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5034FF0E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t xml:space="preserve">b) lagen (1995:732) om skydd för gravfriden vid vraket efter passagerarfartyget Estonia, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C29A30A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>6. Sveriges maritima zoner i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04608024" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>a) lagen (1966:314) om kontinentalsockeln, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05209FD3" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>b) lagen (1992:1140) om Sveriges ekonomiska zon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA024B6" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E75ED">
+        <w:t>trafikbrottslagstiftning i 4 och 4 a §§ lagen (1951:649) om straff för vissa trafikbrott, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD49C3" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. tullagstiftning i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF38A0C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inregränslagen (1996:701),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1903976C" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) lagen (2000:1064) om kontroll av produkter med dubbla användningsområden och av tekniskt bistånd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D4D264" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) lagen (2000:1225) om straff för smuggling,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34981D19" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) lagen (2006:1329) om handel med vissa varor som kan användas till dödsstraff eller tortyr, m.m., och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA10898" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e) tullagen (2016:253).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED3981F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Brott som har begåtts i Sveriges maritima zoner omfattas alltid av den direkta brottsbekämpningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2920"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="1946A4BB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2524" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="367F9C21" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2476" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="589560AC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00270EDD" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00084851">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kustbevakningens uppgift att självständigt förebygga, förhindra och upptäcka brottslig verksamhet omfattar alla brott som begås i den maritima miljön och som har samband med myndighetens uppdrag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CD5561D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00270EDD">
+        <w:t>Regeringen får meddela föreskrifter om att ytterligare brott med endast böter i straffskalan ska ingå i den direkta brottsbekämpningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F556417" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59ED79C1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 mars 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0664D22F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E00C38" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="002A3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc210220338"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i kustbevakningsdatalagen (2019:429)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="0241B490" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 2 och 7 §§ kustbevakningsdatalagen (2019:429) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB8A13A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="006554DB" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="462A57AD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F0DE84B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="739554E4" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005B0E77" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2751322B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FE6B31" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag gäller vid behandling av personuppgifter i Kustbevakningens operativa verksamhet som rör</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B633341" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. sjöövervakning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B23993" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007913AA" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. räddningstjänst,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="61725519" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B57AB12" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3. samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747971">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4AB63F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="563E4728" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E3CB32E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B2C9E5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF83C66" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7031BF3D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F826B1D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09541D5E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AF74CDA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4C3FC0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007913AA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> internationellt samarbete.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1436B2FF" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3. samordning av civila behov av sjöövervakning och förmedling av civil sjöinformation,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117D9910" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00747971" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747971">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4. insamling, bearbetning och analys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747971">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av sjörelaterad information i syfte att skapa sjölägesbilder och analyser av dessa för eget och andra berörda myndigheters behov samt förmedling av </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="50" w:name="_Hlk202278444"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sjölägesbilder och analyser</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="50"/>
+            <w:r w:rsidRPr="00747971">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till berörda myndigheter, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A65A5AD" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007913AA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> internationellt samarbete.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12EB758D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007913AA">
+        <w:t>Lagen gäller inte vid behandling av personuppgifter som omfattas av lagen (2018:1695) om Kustbevakningens behandling av personuppgifter inom brottsdatalagens område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E096BBA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A769FAD" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personuppgifter får behandlas om det är nödvändigt för att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D89946" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. bedriva sjöövervakning för att övervaka den allmänna ordningen och säkerheten till sjöss samt bedriva den kontroll och tillsyn som Kustbevakningen är skyldig att utföra,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177CDBCA" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. bedriva räddningstjänst,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C088131" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00167B87" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. samordna civila behov av sjöövervakning och förmedla civil sjöinformation till berörda myndigheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC1D71" w14:paraId="7A378455" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D51001A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="077DD458" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0147E0DB" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D89DD78" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D020901" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02204A74" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BD4E496" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21521AEC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005424F8" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005424F8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A26C83">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:t xml:space="preserve">utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A26C83">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DFA4B3" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A26C83">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:t xml:space="preserve"> fullgöra skyldigheter inom ramen för internationellt samarbete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:lastRenderedPageBreak/>
+              <w:t>med sjöövervakning och räddningstjänst.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FBE667B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005424F8" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005424F8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4. samla in, bearbeta och analysera sjörelaterad information i syfte att skapa sjölägesbilder och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A26C83">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">analyser av dessa för eget och andra berörda myndigheters behov samt förmedla </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sjölägesbilder och analyser</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8" w:rsidDel="00EA135C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>till berörda myndigheter,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566E5566" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="005424F8" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A26C83">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:t xml:space="preserve"> utreda och besluta i ärenden om vattenföroreningsavgift och ta emot sådana avgifter, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A26C83">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CF064A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="006C22CC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005424F8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:t xml:space="preserve"> fullgöra skyldigheter inom ramen för internationellt samarbete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005424F8">
+              <w:lastRenderedPageBreak/>
+              <w:t>med sjöövervakning och räddningstjänst</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20E6E92E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00811E52" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:lastRenderedPageBreak/>
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558C3D8F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5568">
+        <w:t>Denna lag träder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i kraft den 1 mars 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00228B78" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7414D1A8" w14:textId="0D2313FF" w:rsidR="00343374" w:rsidRPr="0080556D" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="0080556D" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId108"/>
+          <w:headerReference w:type="default" r:id="rId109"/>
+          <w:footerReference w:type="even" r:id="rId110"/>
+          <w:footerReference w:type="default" r:id="rId111"/>
+          <w:footerReference w:type="first" r:id="rId112"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B54211F" w14:textId="4BA206B3" w:rsidR="00DB62B9" w:rsidRDefault="00343374" w:rsidP="00B26E87">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc212717886"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="570249E5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t>Utdrag ur protokoll vid sammanträde 2025-10-13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E80209D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD9AC83" w14:textId="59286A3A" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t xml:space="preserve"> F.d. justitierådet Gudmund </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t>Toijer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t xml:space="preserve"> samt justitieråden Marie Jönsson och Jonas Malmberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C916B7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BBDAA7" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00B26E87" w:rsidRDefault="00343374" w:rsidP="00B26E87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26E87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kustbevakningens sjöövervakning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55703AE5" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC03A4C" w14:textId="30D6FFAA" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t>Enligt en lagrådsremiss den 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t>oktober</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t xml:space="preserve">2025 har regeringen (Försvarsdepartementet) beslutat inhämta Lagrådets yttrande </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08893261" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t xml:space="preserve">över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A7E6CC" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125E72A1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. lag om ändring i offentlighets- och sekretesslagen (2009:400), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C605797" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. lag om ändring i kustbevakningslagen (2019:32), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270D122D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. lag om ändring i kustbevakningsdatalagen (2019:429).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7F056A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FF8EC6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av rättssakkunnige </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7114FE8B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83DC8">
+        <w:t xml:space="preserve">Klas Johansson. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622EA518" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7618AD" w14:textId="0FB30760" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C91DB5" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469D7A31" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A33F8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEBC746" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22657F5F" w14:textId="1697031C" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29 kap. 13 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4546430E" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD423A0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen handlar om verksamhet som avser förande av eller uttag ur Kustbevakningens register Sjöbasis. Sekretess ska under vissa förutsättningar kunna gälla för uppgifter som avser en enskilds personliga eller ekonomiska förhållanden. Sekretessen ska gälla i högst sjuttio år respektive högst tjugo år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664610A0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276768E0" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Andra stycket har i lagrådsremissen formulerats på följande sätt: ”I fråga om uppgift i en allmän handling gäller sekretessen i högst tjugo år. Om uppgiften avser en enskilds personliga förhållanden gäller dock sekretessen i högst sjuttio år.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6688E2F6" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452F123F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den generella skrivningen i första meningen om vad som gäller för uppgifter i allmänna handlingar måste ta sikte enbart på uppgifter om en enskilds ekonomiska förhållanden, något som enligt Lagrådets uppfattning borde uttryckas mer precist. Andra stycket är också uppbyggt som en huvudregel med ett undantag, trots att det är fråga om att reglera två typfall med var sin giltighetstid för sekretessen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C79463B" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39DBCF8E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet föreslår att andra stycket ges följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320038D8" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B65E2A" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I fråga om uppgift i en allmän handling gäller sekretessen i högst sjuttio år om uppgiften avser en enskilds personliga förhållanden och i högst tjugo år om uppgiften avser en enskilds ekonomiska förhållanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E7290D" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F475A75" w14:textId="28262AED" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>29 kap. 13 b §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6B5AFD" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F66153E" w14:textId="74FABA24" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 13 b § finns det bestämmelser om sekretess för uppgifter som rör Kustbevakningens analysverksamhet av sjörelaterad information. Liksom enligt 13 a § kan sekretess gälla för en enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C42DB36" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A49C416" w14:textId="4C8519EA" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Andra stycket om giltighetstiden för sekretessen har fått samma utformning som andra stycket i 13 a §. Lagrådet får därför hänvisa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF474A8" w14:textId="5A0BBBB9" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">till vad som har anförts i anslutning till 13 a §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0341CF" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2C23C0" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A33F8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Övriga lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC689CA" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="007A33F8" w:rsidRDefault="00343374" w:rsidP="007A33F8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7107E5BB" w14:textId="5B646AF8" w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidRDefault="00343374" w:rsidP="00C83DC8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00343374" w:rsidRPr="00C83DC8" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId113"/>
+          <w:headerReference w:type="default" r:id="rId114"/>
+          <w:footerReference w:type="even" r:id="rId115"/>
+          <w:footerReference w:type="default" r:id="rId116"/>
+          <w:headerReference w:type="first" r:id="rId117"/>
+          <w:footerReference w:type="first" r:id="rId118"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet lämnar övriga lagförslag utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="52" w:name="_Toc212717887" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="BilagarubrikChar"/>
+        </w:rPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
+        <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="BilagarubrikChar"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="009E8609" w14:textId="36A20C14" w:rsidR="00437136" w:rsidRDefault="004C3359" w:rsidP="00601D40">
+        <w:p w14:paraId="14AA8794" w14:textId="0100ABF3" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00FD51A5">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="720" w:after="190"/>
+            <w:spacing w:after="190"/>
           </w:pPr>
-          <w:r>
-            <w:t>Finansdepartementet</w:t>
+          <w:r w:rsidRPr="00FD51A5">
+            <w:rPr>
+              <w:rStyle w:val="BilagarubrikChar"/>
+            </w:rPr>
+            <w:t>Försvarsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5C88B0EE" w14:textId="76757234" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:bookmarkEnd w:id="52" w:displacedByCustomXml="prev"/>
+    <w:p w14:paraId="6D1FFDFF" w14:textId="78E5E937" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc208835630"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc212717888"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-16T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2025-10-30T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0035223F">
-            <w:t>den 16 oktober 2025</w:t>
+          <w:r w:rsidR="008A73B2">
+            <w:t>den 30 oktober 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="02F87401" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="7F60198B" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10870BA1" w14:textId="3219D00E" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="24C0D7B8" w14:textId="65252684" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
+          <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
-[...83 lines deleted...]
-          <w:id w:val="-1423715855"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Slottner</w:t>
+            <w:t>stat</w:t>
+          </w:r>
+          <w:r w:rsidR="00C17293">
+            <w:t>srådet Lotta Edholm</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, Wykman, Liljestrand, Bohlin, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Pourmokhtari</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, Rosencrantz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t>, Larsson, Britz</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4DA14668" w14:textId="0D7EDABB" w:rsidR="00437136" w:rsidRPr="00827386" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="152068D1" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1761CB88" w14:textId="6819ADCB" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Foredragande"/>
+          <w:tag w:val="Foredragande"/>
+          <w:id w:val="1160741249"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008A73B2">
+            <w:t>Bohlin</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1DC9DD53" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00827386" w:rsidRDefault="00343374" w:rsidP="00F85486">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F16D48E" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="008B7E85" w:rsidRDefault="00437136" w:rsidP="0044419F">
+    <w:p w14:paraId="643C867A" w14:textId="77777777" w:rsidR="00343374" w:rsidRPr="00915BF3" w:rsidRDefault="00343374" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E51E14" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="006E102E" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="737C688F" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="15BFE4F2" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C438B4" w14:textId="648DCA0D" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="404876568"/>
+          <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C3359">
-[...9 lines deleted...]
-            <w:t>statliga strategiska digitaliseringsprojekt</w:t>
+          <w:r>
+            <w:t>Kustbevakningens sjöövervakning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1E846ADC" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
-[...4 lines deleted...]
-    <w:p w14:paraId="7666CBFD" w14:textId="77777777" w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidRDefault="00ED45B8" w:rsidP="00AF4EEA">
+    <w:p w14:paraId="11750DDF" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId119"/>
+      <w:headerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="even" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:headerReference w:type="first" r:id="rId123"/>
+      <w:footerReference w:type="first" r:id="rId124"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79157383" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="00F8009C">
+    <w:p w14:paraId="2A902660" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0222EB80" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="00F8009C">
+    <w:p w14:paraId="3089FC25" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21323A69" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="286A09C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 4"/>
+              <wp:docPr id="43" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5EB09077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="77D78669" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5EB09077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="77D78669" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D4F072F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7FB7C0D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 4"/>
+              <wp:docPr id="52" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="71155E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="10C4F9B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="71155E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="10C4F9B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BDD782B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4696FDD2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251615744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:docPr id="53" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2CB7E200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5315A148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251615744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2CB7E200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5315A148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E9F6982" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5332348C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251616768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="51" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="278083D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="10232F15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251616768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="278083D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="10232F15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38ADA2B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="239BDCAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 4"/>
+              <wp:docPr id="55" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="39A96D64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="2A2ADFBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4137CA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A2ADFBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4137CA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="353FFD55" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="478F9AAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251617792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:docPr id="56" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="547B540E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="754D8F12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251617792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="547B540E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="754D8F12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1ACBD373" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="68E3D124" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251618816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="54" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="12D63F71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="77975416" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="12D63F71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="77975416" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27147C38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="78B17C52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1EAE4CC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="02049EC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="02049EC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1B91EF28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44FE5AD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1EAE4CC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="44FE5AD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5800C5E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7AA0E711" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="21" name="Textruta 1"/>
+              <wp:docPr id="57" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E7413A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="08E744FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E7413A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="08E744FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E944FB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="46BA5A0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 4"/>
+              <wp:docPr id="61" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2106E5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="45ED0D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2106E5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="45ED0D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0BFCA87D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="65B03709" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251609600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="26" name="Textruta 1"/>
+              <wp:docPr id="44" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="42DC1B8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="764F4B03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251609600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="42DC1B8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="764F4B03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E716FBA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6BB429F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:docPr id="62" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08E8A0C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="32E1CB26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="08E8A0C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="32E1CB26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D519A61" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="50A5C497" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="28" name="Textruta 4"/>
+              <wp:docPr id="60" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74CCA80D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="36518F28" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36518F28" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="26044D51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="656E1EB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74CCA80D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="656E1EB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A8A72A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="43C5C274" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 1"/>
+              <wp:docPr id="65" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="65ED4C2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1952F948" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="65ED4C2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1952F948" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60DB4EB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="51A4B687" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251624960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="27" name="Textruta 1"/>
+              <wp:docPr id="63" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5551A709" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="211197FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251624960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5551A709" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="211197FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="339A10FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7EA4E63A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7EA4E63A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EB97273" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="12DB061E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="12DB061E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="34E34BE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0562D6C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0562D6C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5EA67911" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251696640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="70" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="294276FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251696640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="294276FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0488C38F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="357B982B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="357B982B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="482B2F7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251610624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="251A5CE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251610624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="251A5CE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4BACA974" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03FD3E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03FD3E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4D2E6D9F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251697664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="26E64071" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251697664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="26E64071" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="25352CFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="74" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D7AFA58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D7AFA58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71A7D83B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="113BE8FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="113BE8FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="400C84A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="76" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="437030F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251698688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="437030F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="75B6D832" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="77" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="196DD9D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="196DD9D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7A4D6B5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BD8C0C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BD8C0C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46253E3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251699712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="79" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0DB8D186" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251699712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0DB8D186" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7BE0A805" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="80" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21D107A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="21D107A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0E0CFCB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6C82EA9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6C82EA9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7BB6789C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="738F55E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="738F55E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="26C31476" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251700736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="82" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="34392F07" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251700736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="34392F07" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="45CB99F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="83" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1FAB23DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1FAB23DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="48C48398" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="81" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="783179B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="783179B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="08C588E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251701760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="85" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="050DCA7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251701760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="050DCA7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03666F9F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="86" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B3068C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B3068C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="78D5280F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="84" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E406D89" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E406D89" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3365D1FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251702784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="88" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4788F1BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1104" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251702784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE8aoUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcrREiB66DFAWC&#10;JGhS5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmLi67xrC18qEGW/J8NOZMWQlVbZ9L/uPx+tNn&#10;zgIKWwkDVpV8owK/nH78cNG6Qk1gCaZSnlEQG4rWlXyJ6IosC3KpGhFG4JQlpQbfCKSjf84qL1qK&#10;3phsMh6fZi34ynmQKgS6veqVfJria60k3mkdFDJTcqoN09en7yJ+s+mFKJ69cMtaDmWIf6iiEbWl&#10;pLtQVwIFW/n6r1BNLT0E0DiS0GSgdS1V6oG6ycevunlYCqdSLwROcDuYwv8LK2/XD+7eM+y+QEcP&#10;GAFpXSgCXcZ+Ou2b+KdKGekJws0ONtUhk3R5cpofHZNGkiqf5OeTBGu2d3Y+4FcFDYtCyT29SgJL&#10;rG8CUkIy3ZrEXAFMXV3XxqRDZIKaG8/Wgt7QYCqRPP6wMpa1JT89OhmnwBaiex/Z2BhGJS4M6fYN&#10;Jgk3RkUbY78rzeoq9flGbiGlsrv8yTpaaUr1HsfBfl/Ve5z7PsgjZQaLO+emtuBT92l49pBVP7eQ&#10;6d6eAD/oO4rYLTpqvORnZ1sCLKDaEC889CMTnLyu6fVuRMB74WlG6MFp7vGOPtoAoQ+DxNkS/O+3&#10;7qM9UZe0nLU0cyUPv1bCK87MN0ukPs+PI48wHY5PzohIzB9qFocau2rmQJTIacM4mcRoj2Yrag/N&#10;E62HWcxKKmEl5S45bsU59puA1otUs1kyorF0Am/sg5MxdIQ5cvOxexLeDQRGYv4tbKdTFK943NtG&#10;z+BmKyQuJpJHoHtUhwegkU7cH9ZP3BmH52S1X5LTFwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxPGqFHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4788F1BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1671629A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="89" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3BB3FE8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1105" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHaB9PeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/z8YiDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdoH094AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3BB3FE8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="207D894D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="87" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7FED442C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1106" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC42lCaeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfne8IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC42lCaeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7FED442C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="306EC8FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251703808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="91" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="122E9A01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1109" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251703808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmYmu7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfTbYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5mJru3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="122E9A01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="117C4B7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251611648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="45FBF8D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251611648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="45FBF8D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer50.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6ED4C08E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="92" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7779DE0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ0CRueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPTnYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ0CRueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7779DE0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="47F37CFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="90" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="42369EFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1111" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnxVkpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgt+Pt4RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnxVkpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="42369EFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4EB610FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251704832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="94" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1EA40E9D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1114" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251704832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnFfiNeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/zifCDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnFfiNeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1EA40E9D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="786373BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="95" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2DE392CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1115" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkjE3WeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkjE3WeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2DE392CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="233A8EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="93" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7FFE38B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00343374">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1116" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbPgIDeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPzncEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbPgIDeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7FFE38B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00343374">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72688F59" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251705856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="97" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64227137" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1119" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251705856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5QQR7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Hu4JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+UEEe3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="64227137" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72AB306F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="98" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="366BDDE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1120" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG80uueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/49HxPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG80uueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="366BDDE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="312BDA0B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="96" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A684369" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1121" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA45jbpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8YrQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA45jbpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A684369" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1ACF2517" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251612672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="029400D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251612672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="029400D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1CCD47CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="22BDFD01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251689472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="22BDFD01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="26C5CF7A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251613696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5471600C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251613696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5471600C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4999FC61" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251614720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52499334" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251614720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="52499334" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62B9A09E" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
+    <w:p w14:paraId="6228E735" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565711E3" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRPr="006923D1" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
+    <w:p w14:paraId="25266B5E" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRPr="006923D1" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30F3E166" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
+    <w:p w14:paraId="4D825568" w14:textId="77777777" w:rsidR="00BB229F" w:rsidRDefault="00BB229F" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="47B77841" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="00D50BB1">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2009:612.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2906C8E0" w14:textId="43C31FBE" w:rsidR="00343374" w:rsidRDefault="00343374">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:755.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="50C57E8D" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2009:612.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="4394D61E" w14:textId="77777777" w:rsidR="00343374" w:rsidRDefault="00343374" w:rsidP="0080556D">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:755.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6390EAA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0B198EED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A1BFD83" w14:textId="1EA7573D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1909953747"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1135212224"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A1BFD83" w14:textId="1EA7573D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1909953747"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1135212224"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3FCA0A97" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C650DD3" w14:textId="0B829B83" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2006940450"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="571929122"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C650DD3" w14:textId="0B829B83" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2006940450"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="571929122"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A1D0279" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A625BB3" w14:textId="5BA3A627" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1798821909"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1619141040"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A625BB3" w14:textId="5BA3A627" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1798821909"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1619141040"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46721837" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="233DC763" w14:textId="55778819" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="674078195"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-862432495"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="233DC763" w14:textId="55778819" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="674078195"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-862432495"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2D8C52B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77B08AFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1AA65AA4" w14:textId="394B4C6F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-169882244"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2062905445"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1AA65AA4" w14:textId="394B4C6F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-169882244"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2062905445"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5070EAFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4EB7430C" w14:textId="19A5D4E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-819500492"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1717499789"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4EB7430C" w14:textId="19A5D4E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-819500492"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1717499789"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="22C305CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2993D94B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7FA49DB0" w14:textId="18CB2257" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-763074603"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1484232122"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7FA49DB0" w14:textId="18CB2257" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-763074603"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1484232122"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E1E2F29" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="56C36F78" w14:textId="14D29E00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1160807436"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="320086618"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="56C36F78" w14:textId="14D29E00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1160807436"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="320086618"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1AF1B595" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="48D80751" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="507F70AB" w14:textId="3876C80A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="507F70AB" w14:textId="3876C80A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2996DA56" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="718FC55C" w14:textId="0C0746D9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1730570907"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="183186994"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="718FC55C" w14:textId="0C0746D9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1730570907"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="183186994"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="489ADC6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="767416FA" w14:textId="3C81A7A1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1119605662"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="127202364"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="767416FA" w14:textId="3C81A7A1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1119605662"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="127202364"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0530F2E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A57F87B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="472DF4F6" w14:textId="463FEA42" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1841926484"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="152801546"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="472DF4F6" w14:textId="463FEA42" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1841926484"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="152801546"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5BE52F20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6838C44E" w14:textId="4164BB7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-912381640"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1626158878"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6838C44E" w14:textId="4164BB7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-912381640"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1626158878"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6FCB5A50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D16AAF7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3EF26549" w14:textId="4E24341F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-397972741"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1868405915"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3EF26549" w14:textId="4E24341F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-397972741"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1868405915"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="790F55D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F8A1341" w14:textId="68957F72" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1579325765"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1216933687"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F8A1341" w14:textId="68957F72" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1579325765"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1216933687"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20E836F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EB8F0D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7B5E0C25" w14:textId="25C77FF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1006051575"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-662005644"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7B5E0C25" w14:textId="25C77FF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1006051575"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-662005644"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5308D77D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="320537FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4536D675" w14:textId="6DD3C69C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-946083966"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-745034478"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnCbiZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4536D675" w14:textId="6DD3C69C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-946083966"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-745034478"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3567D18A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7EDD98F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="082F8C3E" w14:textId="2A08D0EB" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1179083117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-224147912"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="55197115" w14:textId="6CFEE139" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="082F8C3E" w14:textId="2A08D0EB" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1179083117"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-224147912"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="55197115" w14:textId="6CFEE139" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55AD362A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57300B59" w14:textId="50306A6D" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-765462298"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="226878809"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7B2972A8" w14:textId="41A99F30" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57300B59" w14:textId="50306A6D" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-765462298"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="226878809"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7B2972A8" w14:textId="41A99F30" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3843485C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EBF20C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="68354AEE" w14:textId="16698B2B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1089460370"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-179588561"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="05CA21A1" w14:textId="54528864" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1827776576"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-54553169"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="68354AEE" w14:textId="16698B2B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1089460370"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-179588561"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="05CA21A1" w14:textId="54528864" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1827776576"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-54553169"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="30896EAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4AC9CCFE" w14:textId="05477EFF" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1972627403"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1037586224"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="36A7F032" w14:textId="34F73D74" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-949167538"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1179546580"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4AC9CCFE" w14:textId="05477EFF" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1972627403"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1037586224"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="36A7F032" w14:textId="34F73D74" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-949167538"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1179546580"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="018D9925" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1510DBD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7516712E" w14:textId="7846734B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-234854706"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1200055549"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4CFE614F" w14:textId="10A51F0D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1412464341"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1635788179"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7516712E" w14:textId="7846734B" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-234854706"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1200055549"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4CFE614F" w14:textId="10A51F0D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1412464341"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1635788179"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="53967B69" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B38E0E7" w14:textId="4A348CE8" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2144261868"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="573626749"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7F2C5178" w14:textId="38E9004D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-998565107"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="184794715"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2B38E0E7" w14:textId="4A348CE8" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2144261868"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="573626749"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7F2C5178" w14:textId="38E9004D" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-998565107"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="184794715"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3849D6F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1B68143C" w14:textId="5E7C8E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="55F00671" w14:textId="4DC16449" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="96069140"/>
+                              <w:id w:val="-395964496"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-207884963"/>
+                              <w:id w:val="809834307"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1B68143C" w14:textId="5E7C8E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="55F00671" w14:textId="4DC16449" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="96069140"/>
+                        <w:id w:val="-395964496"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-207884963"/>
+                        <w:id w:val="809834307"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E415DFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="74D184C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:docPr id="33" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2FC1283A" w14:textId="29552955" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="2D26C483" w14:textId="0D4501E6" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1080107601"/>
+                              <w:id w:val="-2036716327"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-828359262"/>
+                              <w:id w:val="-1068338999"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0B5E3332" w14:textId="69AA8B98" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1874718671"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="941498771"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2FC1283A" w14:textId="29552955" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="2D26C483" w14:textId="0D4501E6" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1080107601"/>
+                        <w:id w:val="-2036716327"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-828359262"/>
+                        <w:id w:val="-1068338999"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0B5E3332" w14:textId="69AA8B98" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1874718671"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="941498771"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39D340B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="201AD830" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:docPr id="32" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76481AF4" w14:textId="24765198" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1880D651" w14:textId="15E25F13" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1904368063"/>
+                              <w:id w:val="1129665758"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2043009958"/>
+                              <w:id w:val="426307911"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4C4E1E4D" w14:textId="57219D76" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-673639841"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="277530274"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoLBfXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="76481AF4" w14:textId="24765198" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1880D651" w14:textId="15E25F13" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1904368063"/>
+                        <w:id w:val="1129665758"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2043009958"/>
+                        <w:id w:val="426307911"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4C4E1E4D" w14:textId="57219D76" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-673639841"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="277530274"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F103F6B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="64E3F6CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76B6FF67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="07DFC7F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="63F10D63">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:docPr id="35" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="01E53B66" w14:textId="280404DE" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="0D290134" w14:textId="706B56C2" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1538738606"/>
+                              <w:id w:val="-230773028"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-643043390"/>
+                              <w:id w:val="-1930725502"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="2A49C97F" w14:textId="4D2A9D51" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="0D5D044B" w14:textId="76BDEABE" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="802582713"/>
+                              <w:id w:val="-1997255357"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
+                              <w:r w:rsidR="00343374">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00437136">
+                          <w:r w:rsidR="00343374">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1393228457"/>
+                              <w:id w:val="1591892586"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00437136" w:rsidRPr="00A40C34">
-[...4 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1102" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoRx2eegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabsGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB88GQM2UllJV9Lvj3x8WH&#10;T5wFFLYUBqwq+E4FfjV7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1zVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N+bTslnKb7WSuK91kEhMwWnt2E6fTpX8cxmUzF59sKtK9k/Q/zDK2pR&#10;WUp6CHUjULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5t126B8+w/Qwt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+WXo4RrdvR2PuAXBTWLQsE9tSWh&#10;Jba3ASkjme5NYrIApioXlTHpEqmgro1nW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/Kc2qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/s&#10;IdOdPQF+UncUsV21VHjBL872DFhBuSNieOhmJji5qKh7tyLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z8ThOabqMzy6ISMyfalanGrupr4EokdOKcTKJ0R7NXtQe&#10;6ifaD/OYlVTCSspdcNyL19itAtovUs3nyYjm0gm8tUsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChHHZ56AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="01E53B66" w14:textId="280404DE" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="0D290134" w14:textId="706B56C2" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1538738606"/>
+                        <w:id w:val="-230773028"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-643043390"/>
+                        <w:id w:val="-1930725502"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="2A49C97F" w14:textId="4D2A9D51" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="0D5D044B" w14:textId="76BDEABE" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="802582713"/>
+                        <w:id w:val="-1997255357"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
+                        <w:r w:rsidR="00343374">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00437136">
+                    <w:r w:rsidR="00343374">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1393228457"/>
+                        <w:id w:val="1591892586"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:showingPlcHdr/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00437136" w:rsidRPr="00A40C34">
-[...4 lines deleted...]
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header44.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FF5770F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="36141772" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:docPr id="34" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1212DD01" w14:textId="2FAF2B42" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="36504B56" w14:textId="637E64CA" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-244730053"/>
+                              <w:id w:val="-2100473964"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1067106533"/>
+                              <w:id w:val="830258473"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="21344B16" w14:textId="16BA77FF" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="12D8B3BC" w14:textId="2412DED3" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1406187734"/>
+                              <w:id w:val="1021821016"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
+                              <w:r w:rsidR="00343374">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00437136">
+                          <w:r w:rsidR="00343374">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-951093183"/>
+                              <w:id w:val="1296412772"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00437136">
-[...4 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1103" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDol7w6egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1naboGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8/PF8kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZnV8QkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiXvDp6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1212DD01" w14:textId="2FAF2B42" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="36504B56" w14:textId="637E64CA" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-244730053"/>
+                        <w:id w:val="-2100473964"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1067106533"/>
+                        <w:id w:val="830258473"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="21344B16" w14:textId="16BA77FF" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="12D8B3BC" w14:textId="2412DED3" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1406187734"/>
+                        <w:id w:val="1021821016"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
+                        <w:r w:rsidR="00343374">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00437136">
+                    <w:r w:rsidR="00343374">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-951093183"/>
+                        <w:id w:val="1296412772"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:showingPlcHdr/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00437136">
-[...4 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header45.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5439253C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="515EFBDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header46.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76A2BF86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="52863C13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:docPr id="37" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24C65F8A" w14:textId="294EE069" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="6DB7368D" w14:textId="6B92360E" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-761837396"/>
+                              <w:id w:val="1365863989"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1334104487"/>
+                              <w:id w:val="1305193837"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4B3E5378" w14:textId="743E36EE" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1646861540"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1362434629"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK1NwxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4ZyzgMJWwoBVJd+qwC9n799NW1eoMazAVMozcmJD0bqSrxBdkWVBrlQjwgk4ZUmpwTcC6eifs8qL&#10;lrw3JhuPRmdZC75yHqQKgW6veyWfJf9aK4n3WgeFzJSc3obp69N3Gb/ZbCqKZy/cqpbDM8Q/vKIR&#10;taWge1fXAgVb+/ovV00tPQTQeCKhyUDrWqqUA2WTj15ks1gJp1IuVJzg9mUK/8+tvNss3INn2H2G&#10;jhoYC9K6UAS6jPl02jfxTy9lpKcSbvdlUx0yGY3ySU694EySLh/nF+NU1+xg7XzALwoaFoWSe2pL&#10;qpbY3AakiATdQWKwAKaubmpj0iFSQV0ZzzaCmmgwvZEs/kAZy9qSn308HSXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8vPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn9RERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACtTcMXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24C65F8A" w14:textId="294EE069" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="6DB7368D" w14:textId="6B92360E" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-761837396"/>
+                        <w:id w:val="1365863989"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1334104487"/>
+                        <w:id w:val="1305193837"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4B3E5378" w14:textId="743E36EE" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1646861540"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1362434629"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header47.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FEB0339" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="33B6020D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:docPr id="36" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="54C926B3" w14:textId="7CBB9952" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5D7BC8B0" w14:textId="5E845FAD" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2017684804"/>
+                              <w:id w:val="-509831669"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1805851473"/>
+                              <w:id w:val="-1933733304"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1F7D8A4A" w14:textId="2EC9ECD6" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1549644201"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="244465323"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1108" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZpPkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;zjkLKGwlDFhV8q0K/HL2/t20dYUawwpMpTyjIDYUrSv5CtEVWRbkSjUinIBTlpQafCOQrv45q7xo&#10;KXpjsvFodJa14CvnQaoQ6O91r+SzFF9rJfFe66CQmZLT2zCdPp3LeGazqSievXCrWg7PEP/wikbU&#10;lpLuQ10LFGzt679CNbX0EEDjiYQmA61rqVINVE0+elHNYiWcSrUQOMHtYQr/L6y82yzcg2fYfYaO&#10;GhgBaV0oAv2M9XTaN/FLL2WkJwi3e9hUh0xGp3ySUy84k6TLx/nFOOGaHbydD/hFQcOiUHJPbUlo&#10;ic1tQMpIpjuTmCyAqaub2ph0iVRQV8azjaAmGkxvJI8/rIxlbcnPPp6OUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzk53sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukxOPxGRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWaT5HkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="54C926B3" w14:textId="7CBB9952" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5D7BC8B0" w14:textId="5E845FAD" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2017684804"/>
+                        <w:id w:val="-509831669"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1805851473"/>
+                        <w:id w:val="-1933733304"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1F7D8A4A" w14:textId="2EC9ECD6" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1549644201"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="244465323"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header48.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CB47F93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="4EF3736A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="65B1EB1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="61AA2F6E" w14:textId="0B67CE77" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1311477544"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1454445724"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7EBB7B31" w14:textId="22E15B3A" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-219985404"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-891575788"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1112" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALo08HegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg/OsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hT8/ON4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAujTwd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="61AA2F6E" w14:textId="0B67CE77" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1311477544"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1454445724"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7EBB7B31" w14:textId="22E15B3A" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-219985404"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-891575788"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="159A7A52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2188CFD3" w14:textId="484AE8D0" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="825404126"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1717240850"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3E9A35AF" w14:textId="48CFDD28" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="2048171667"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00343374">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-932355886"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1113" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLc+6jegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg3HWgC+dB6lCoL83nZLPUnytlcR7rYNCZgpOb8N0+nSu4pnNpmLy7IVbV7J/hviHV9Si&#10;spT0EOpGoGAbX/0Vqq6khwAazyTUGWhdSZVqoGrywYtqlmvhVKqFwAnuAFP4f2Hl3XbpHjzD9jO0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMpHOfWCM0m6fJhfDhOu2dHb+YBfFNQsCgX31JaE&#10;ltguAlJGMt2bxGQBTFXeVsakS6SCujaebQU10WB6I3n8YWUsawo+/ng+SIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCX4z3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMzj8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMtz7qN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2188CFD3" w14:textId="484AE8D0" w:rsidR="00244011" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="825404126"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1717240850"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3E9A35AF" w14:textId="48CFDD28" w:rsidR="00343374" w:rsidRPr="00C7375F" w:rsidRDefault="007C5C3E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="2048171667"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00343374">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-932355886"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2EB0AAF7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="764A8A57" w14:textId="04C14584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="626BEE83" w14:textId="6C382C24" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-55325389"/>
+                              <w:id w:val="-845787267"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2143696647"/>
+                              <w:id w:val="-1113894490"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="764A8A57" w14:textId="04C14584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="626BEE83" w14:textId="6C382C24" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-55325389"/>
+                        <w:id w:val="-845787267"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2143696647"/>
+                        <w:id w:val="-1113894490"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header50.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07154923" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="31254F0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header51.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EF0C430" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3F387FA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="121D16F0" w14:textId="2A12E40D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="34317303"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1870367473"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1117" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV97PxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2flY10uHXWxKfCRF8pEXl21t2Fb5UIEteD4YcqashLKyTwX/8XDz&#10;4TNnAYUthQGrCr5TgV/O3r+7aNxUjWANplSekRMbpo0r+BrRTbMsyLWqRRiAU5aUGnwtkI7+KSu9&#10;aMh7bbLRcHieNeBL50GqEOj2ulPyWfKvtZJ4p3VQyEzB6W2Yvj59V/GbzS7E9MkLt65k/wzxD6+o&#10;RWUp6MHVtUDBNr76y1VdSQ8BNA4k1BloXUmVcqBs8uGLbJZr4VTKhYoT3KFM4f+5lbfbpbv3DNsv&#10;0FIDY0EaF6aBLmM+rfZ1/NNLGemphLtD2VSLTEajfJxTLziTpMtH+WSU6podrZ0P+FVBzaJQcE9t&#10;SdUS20VAikjQPSQGC2Cq8qYyJh0iFdSV8WwrqIkG0xvJ4g+Usawp+PnHs2FybCGad56NjW5UIkMf&#10;7phhknBnVMQY+11pVpUp0VdiCymVPcRP6IjSFOothj3++Kq3GHd5kEWKDBYPxnVlwafs0/QcS1b+&#10;3JdMd3gq+EneUcR21VLiBZ+k1sWrFZQ7IoaHbmaCkzcVdW8hAt4LT0NCDafBxzv6aANUfeglztbg&#10;f792H/HEXdJy1tDQFTz82givODPfLLF6ko/HcUrTYXz2iYjE/Klmdaqxm/oKiBI5rRgnkxjxaPai&#10;9lA/0n6Yx6ikElZS7ILjXrzCbhXQfpFqPk8gmksncGGXTkbXscyRmw/to/CuJzAS9W9hP55i+oLH&#10;HTZaBjffIHExkfxY1b4BNNOJ+/3+iUvj9JxQxy05ewYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFfez8XkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="121D16F0" w14:textId="2A12E40D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="34317303"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1870367473"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="64C3B7C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="671E05D8" w14:textId="34B4F6DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="195435005"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1387296015"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1118" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqRfwkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfDzcf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh+dZA750HqQKgf5ed0o+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lE+GSVcs6O38wG/KqhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8qYxJl0gFdWU82wpqosH0RvL4w8pY1hT8/OPZMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPjkwYAXljojhoZuZ4ORNRd1biID3wtOQUMNp8PGODm2A0Ide4mwN/vdr&#10;/6M9cZe0nDU0dAUPvzbCK87MN0usnuTjcZzSdBmffSIiMX+qWZ1q7Ka+AqJETivGySRGezR7UXuo&#10;H2k/zGNWUgkrKXfBcS9eYbcKaL9INZ8nI5pLJ3Bhl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;egY33yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUvOngEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGpF/CR5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="671E05D8" w14:textId="34B4F6DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="195435005"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1387296015"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="630CD5A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6F14495D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="460A88B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="73F08FB6" w14:textId="2E522FD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="5495FDD4" w14:textId="6DF97451" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-578057144"/>
+                              <w:id w:val="846138508"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-66654117"/>
+                              <w:id w:val="-1600794091"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="73F08FB6" w14:textId="2E522FD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="5495FDD4" w14:textId="6DF97451" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-578057144"/>
+                        <w:id w:val="846138508"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-66654117"/>
+                        <w:id w:val="-1600794091"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A1C26EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="63D5E883" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4BE4986C" w14:textId="4824E004" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7B56E892" w14:textId="3DA56110" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="930091383"/>
+                              <w:id w:val="-1605797786"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1505787760"/>
+                              <w:id w:val="743993845"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4BE4986C" w14:textId="4824E004" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7B56E892" w14:textId="3DA56110" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="930091383"/>
+                        <w:id w:val="-1605797786"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1505787760"/>
+                        <w:id w:val="743993845"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="41A650E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="14506ED9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5642DA3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="295DF62F" w14:textId="6C9A3354" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="41419B2A" w14:textId="0E6F27A6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="695505267"/>
+                              <w:id w:val="433337778"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00343374">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1140453398"/>
+                              <w:id w:val="784625165"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="00A37487">
+                                <w:t>2025/26:36</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="295DF62F" w14:textId="6C9A3354" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="41419B2A" w14:textId="0E6F27A6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007C5C3E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="695505267"/>
+                        <w:id w:val="433337778"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00343374">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1140453398"/>
+                        <w:id w:val="784625165"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="00A37487">
+                          <w:t>2025/26:36</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...200 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...18 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...121 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10305,280 +37172,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...228 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10659,51 +37297,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10783,51 +37421,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -10910,51 +37548,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11037,63 +37675,57 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11180,394 +37812,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -11657,51 +37952,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11748,57 +38043,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11882,81 +38171,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...11 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...11 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12062,1443 +38327,2356 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...17 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...16 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="734428684">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1151796365">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="6" w16cid:durableId="508256887">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="7" w16cid:durableId="982778859">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="556403597">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
+  <w:num w:numId="9" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
-[...130 lines deleted...]
-    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="10" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="11" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="12" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...23 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="1232156023">
+  <w:num w:numId="13" w16cid:durableId="402145859">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="14" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="15" w16cid:durableId="1454207087">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="16" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="8"/>
+  <w:num w:numId="17" w16cid:durableId="51318945">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1953828885">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="207424679">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1921719737">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1127626164">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="123278099">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="834345580">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1696271728">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007F33B0"/>
+    <w:rsidRoot w:val="00BB229F"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000367C7"/>
-    <w:rsid w:val="000375AB"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00040F4C"/>
-    <w:rsid w:val="0004293C"/>
     <w:rsid w:val="00043AB1"/>
+    <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
-    <w:rsid w:val="000464BE"/>
-    <w:rsid w:val="0004711C"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00061C5B"/>
-    <w:rsid w:val="00062AB9"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00075532"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00081B66"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="00091D85"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C2F51"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D3798"/>
-    <w:rsid w:val="000E5E2D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
-    <w:rsid w:val="000F700F"/>
-    <w:rsid w:val="000F713D"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00102427"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001040E8"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="00124B3E"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="00130121"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00133DC2"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00147707"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00164533"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="001705C2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001740D6"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00176734"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="0018439C"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
-    <w:rsid w:val="001A49BB"/>
-    <w:rsid w:val="001A4BAB"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B0A42"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F227D"/>
+    <w:rsid w:val="001E0665"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="00201BB7"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="002061D4"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002141D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002274CC"/>
+    <w:rsid w:val="0022518D"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="00235847"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00237D93"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00242D40"/>
     <w:rsid w:val="00244011"/>
+    <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00251CA6"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262C72"/>
     <w:rsid w:val="00263274"/>
-    <w:rsid w:val="002633E9"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00265C6D"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00272978"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0028178D"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
-    <w:rsid w:val="00286606"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="00297AA9"/>
-    <w:rsid w:val="002A11FB"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A6E1C"/>
+    <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A3589"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B34DD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002B7215"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C29D4"/>
-    <w:rsid w:val="002C2EA6"/>
+    <w:rsid w:val="002C48F6"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C5D61"/>
+    <w:rsid w:val="002C79F9"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D2B6C"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E715B"/>
+    <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="00302FEE"/>
+    <w:rsid w:val="002F7782"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00314C56"/>
-    <w:rsid w:val="00316453"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00322158"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00342717"/>
+    <w:rsid w:val="00335E57"/>
+    <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
+    <w:rsid w:val="00343374"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
-    <w:rsid w:val="00347F53"/>
     <w:rsid w:val="00351E66"/>
-    <w:rsid w:val="0035223F"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="00354F2E"/>
+    <w:rsid w:val="00353BDF"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="003559FC"/>
-    <w:rsid w:val="00356FEB"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="003653B0"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00373ABC"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00377430"/>
-    <w:rsid w:val="00380829"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B49CE"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
-    <w:rsid w:val="003D0698"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D525F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F75B1"/>
-    <w:rsid w:val="00406C92"/>
+    <w:rsid w:val="003F7990"/>
+    <w:rsid w:val="004119AA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
-    <w:rsid w:val="004255AB"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00432CD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00437136"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00455391"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="004678B5"/>
+    <w:rsid w:val="0046695C"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474999"/>
-    <w:rsid w:val="00477458"/>
+    <w:rsid w:val="0047593E"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="0048003A"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="004A03B7"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B3FE2"/>
+    <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C1D4F"/>
-    <w:rsid w:val="004C3359"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C4A81"/>
-    <w:rsid w:val="004C6E5F"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D4A51"/>
-    <w:rsid w:val="004D5CF4"/>
+    <w:rsid w:val="004D2F0C"/>
+    <w:rsid w:val="004D3A4C"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E4A9B"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E62B7"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F20AF"/>
-    <w:rsid w:val="004F25C7"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="0050454C"/>
     <w:rsid w:val="00504ADE"/>
+    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
+    <w:rsid w:val="005101FF"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
-    <w:rsid w:val="00514FFE"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005243E7"/>
-    <w:rsid w:val="00530546"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="005348BA"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="00543F2D"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00556F2E"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
-    <w:rsid w:val="00564D52"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00565E20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005716F1"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="005843AF"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00592370"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B001B"/>
+    <w:rsid w:val="005B2E6F"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B67D1"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C54B2"/>
+    <w:rsid w:val="005C5C5A"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
-    <w:rsid w:val="005D3511"/>
     <w:rsid w:val="005D3B15"/>
+    <w:rsid w:val="005D7289"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E46E6"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6E1D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F58D6"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="0060111B"/>
-    <w:rsid w:val="0060111C"/>
+    <w:rsid w:val="00601724"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00602F50"/>
     <w:rsid w:val="00602FF7"/>
-    <w:rsid w:val="00603D5E"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="00617AEC"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="0062743B"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00646FA0"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="006476D7"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="006770DE"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="006874EE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006921A6"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="006932FF"/>
-    <w:rsid w:val="00694069"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A3C16"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C15B5"/>
+    <w:rsid w:val="006C1F44"/>
+    <w:rsid w:val="006C363E"/>
+    <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E78BA"/>
-    <w:rsid w:val="006E7C1A"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705119"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="007121E8"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00733D7F"/>
+    <w:rsid w:val="00727576"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00750383"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00752791"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="007601C0"/>
+    <w:rsid w:val="00756EE3"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00772B81"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="007765EC"/>
     <w:rsid w:val="00777AB3"/>
-    <w:rsid w:val="00780F16"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00782E3A"/>
-    <w:rsid w:val="00786A47"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00797C4C"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A7E4C"/>
-    <w:rsid w:val="007B00E7"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C5C3E"/>
     <w:rsid w:val="007C6631"/>
-    <w:rsid w:val="007C675E"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3618"/>
-    <w:rsid w:val="007E38FA"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F0528"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F33B0"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00813A99"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815748"/>
+    <w:rsid w:val="00815359"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
-    <w:rsid w:val="00846C62"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00865964"/>
+    <w:rsid w:val="00864DEE"/>
     <w:rsid w:val="0087615E"/>
-    <w:rsid w:val="00876227"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="00886CCE"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="00892B63"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A33EB"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A73B2"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C0D60"/>
+    <w:rsid w:val="008C4116"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E2006"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E528F"/>
-    <w:rsid w:val="008E59A7"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F766C"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00926FFC"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951ED3"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954C0A"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0096125E"/>
-    <w:rsid w:val="009623B5"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00985960"/>
+    <w:rsid w:val="00984B95"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00990A2F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A4019"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
+    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A6EA0"/>
+    <w:rsid w:val="009A6EC1"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B44CC"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E4E2B"/>
+    <w:rsid w:val="009E2DF7"/>
+    <w:rsid w:val="009E3D4F"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="00A0242B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A1156B"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A12698"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A2071C"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A26718"/>
+    <w:rsid w:val="00A24C5A"/>
+    <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
-    <w:rsid w:val="00A329CF"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A33931"/>
+    <w:rsid w:val="00A37487"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41C07"/>
     <w:rsid w:val="00A46AD1"/>
-    <w:rsid w:val="00A470D2"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A50CDF"/>
     <w:rsid w:val="00A51BC6"/>
+    <w:rsid w:val="00A52391"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A5774E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A6328F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A646BE"/>
-    <w:rsid w:val="00A65006"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A74E8A"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A866CF"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A95F71"/>
+    <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
+    <w:rsid w:val="00AB4A33"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC16B1"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
-    <w:rsid w:val="00AC3F1F"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD1D1B"/>
+    <w:rsid w:val="00AD4EEA"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE59F6"/>
-    <w:rsid w:val="00AE6304"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
+    <w:rsid w:val="00AF32A1"/>
     <w:rsid w:val="00AF4655"/>
-    <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF79F4"/>
+    <w:rsid w:val="00AF6B47"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B1377E"/>
-    <w:rsid w:val="00B15234"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
-    <w:rsid w:val="00B37762"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B40D20"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B43494"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B47C5B"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B6569E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B67F81"/>
+    <w:rsid w:val="00B704F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B85867"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B90849"/>
+    <w:rsid w:val="00B9008E"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00B967E2"/>
     <w:rsid w:val="00BA6701"/>
+    <w:rsid w:val="00BA69C1"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB17DA"/>
+    <w:rsid w:val="00BB229F"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB4CA5"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC1D71"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC6371"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD4349"/>
+    <w:rsid w:val="00BD5001"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD7368"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE0BF8"/>
+    <w:rsid w:val="00BE281C"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF7608"/>
-    <w:rsid w:val="00C008F8"/>
     <w:rsid w:val="00C015F7"/>
+    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
+    <w:rsid w:val="00C065AA"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C1732C"/>
+    <w:rsid w:val="00C17293"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C2461E"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C31D8F"/>
+    <w:rsid w:val="00C31492"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C36C76"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C52102"/>
-    <w:rsid w:val="00C535C0"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C55445"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C6187F"/>
+    <w:rsid w:val="00C63200"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C64E81"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C726F6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
-    <w:rsid w:val="00C7796A"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C82AF6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C83C24"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C84D86"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
-    <w:rsid w:val="00CA177D"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA5325"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC67E0"/>
-    <w:rsid w:val="00CC791B"/>
+    <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD5EBA"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE06E8"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
+    <w:rsid w:val="00CE703D"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF19A3"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF3B22"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D11EDD"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D16ED0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D24991"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D43226"/>
-    <w:rsid w:val="00D45847"/>
     <w:rsid w:val="00D45DEE"/>
-    <w:rsid w:val="00D46020"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D505BC"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D6178D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D72E60"/>
+    <w:rsid w:val="00D744A4"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D871BA"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D95500"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA4FBE"/>
+    <w:rsid w:val="00DA057E"/>
+    <w:rsid w:val="00DA2F0B"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA57CD"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB6AD1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DC4CEC"/>
+    <w:rsid w:val="00DB65C0"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DD0983"/>
-    <w:rsid w:val="00DD0EAB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD2B5D"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF4068"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00E00DC7"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E01781"/>
+    <w:rsid w:val="00E017D5"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E132A3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E141E6"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E26E88"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E27B82"/>
-    <w:rsid w:val="00E334A7"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E442ED"/>
     <w:rsid w:val="00E444C3"/>
-    <w:rsid w:val="00E45BF0"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E47834"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54E36"/>
-    <w:rsid w:val="00E5591D"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E655BE"/>
+    <w:rsid w:val="00E6252C"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E72179"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
-    <w:rsid w:val="00E81D64"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E94794"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA4C6E"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB1B20"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC7A85"/>
-    <w:rsid w:val="00ED45B8"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00EE1173"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE5204"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF4CF9"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F02920"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F07DB3"/>
     <w:rsid w:val="00F10357"/>
-    <w:rsid w:val="00F1127B"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F23D4C"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F2779F"/>
     <w:rsid w:val="00F301F8"/>
-    <w:rsid w:val="00F30C09"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F3283B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F41F59"/>
+    <w:rsid w:val="00F43867"/>
+    <w:rsid w:val="00F43A46"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F55DC4"/>
-    <w:rsid w:val="00F55F7A"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
-    <w:rsid w:val="00F725D4"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F80CA2"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F87FAE"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F94C6C"/>
-    <w:rsid w:val="00F95365"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA3349"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA6B18"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB50BD"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC5BAF"/>
-    <w:rsid w:val="00FC5BB2"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
+    <w:rsid w:val="00FD51A5"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FD710F"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE6E2A"/>
+    <w:rsid w:val="00FF0A41"/>
+    <w:rsid w:val="00FF0E95"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="47D65461"/>
-  <w15:docId w15:val="{4849755F-63E2-47D2-883E-A8C7AB5A319D}"/>
+  <w14:docId w14:val="7940D21E"/>
+  <w15:docId w15:val="{CB3D5CEB-56E9-4DAD-8B3D-FBAE7E82D1C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -13507,51 +40685,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="index heading" w:semiHidden="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1"/>
     <w:lsdException w:name="List" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="98" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
@@ -13876,114 +41054,114 @@
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC2740"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="25"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="25"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00A937DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="25"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00712EDD"/>
@@ -14202,135 +41380,128 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
-    <w:uiPriority w:val="14"/>
     <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik1utannumrering">
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
@@ -14840,64 +42011,64 @@
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
@@ -15115,51 +42286,50 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -15201,69 +42371,68 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -15359,103 +42528,103 @@
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklista">
     <w:name w:val="RK strecklista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="PunktlistaChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaChar">
     <w:name w:val="Punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Punktlista"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="StrecklistaChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
     <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="41"/>
+        <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaChar">
     <w:name w:val="Strecklista Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Strecklista"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="NumreradlistaChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaChar">
     <w:name w:val="Numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Numreradlista"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextram">
     <w:name w:val="Brödtext ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindragram"/>
     <w:link w:val="BrdtextramChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
@@ -15481,114 +42650,114 @@
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextramChar">
     <w:name w:val="Brödtext ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaram">
     <w:name w:val="Numrerad lista ram"/>
     <w:basedOn w:val="Numreradlista"/>
     <w:link w:val="NumreradlistaramChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragramChar">
     <w:name w:val="Brödtext med indrag ram Char"/>
     <w:basedOn w:val="BrdtextmedindragChar"/>
     <w:link w:val="Brdtextmedindragram"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaram">
     <w:name w:val="Strecklista ram"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistaramChar"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="42"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaramChar">
     <w:name w:val="Numrerad lista ram Char"/>
     <w:basedOn w:val="NumreradlistaChar"/>
     <w:link w:val="Numreradlistaram"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaram">
     <w:name w:val="Punktlista ram"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="PunktlistaramChar"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
     <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="39"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaramChar">
     <w:name w:val="Strecklista ram Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistaram"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaramChar">
     <w:name w:val="Punktlista ram Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
@@ -15647,309 +42816,309 @@
       <w:iCs/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnumreradlistaram">
     <w:name w:val="RK numrerad lista ram"/>
     <w:basedOn w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurFotnot">
     <w:name w:val="Figur Fotnot"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="FigurFotnotChar"/>
     <w:rsid w:val="00FF7693"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurFotnotChar">
     <w:name w:val="Figur Fotnot Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="FigurFotnot"/>
     <w:rsid w:val="00FF7693"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKrubrik1-4">
     <w:name w:val="RK rubrik 1-4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternumreradlista">
     <w:name w:val="Brödtext efter numrerad lista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefternumreradlistaChar"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="27"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefternumreradlistaChar">
     <w:name w:val="Brödtext efter numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternumreradlista"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00E72942"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistainumreradlista">
     <w:name w:val="Strecklista i numrerad lista"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistainumreradlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="27"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistainumreradlistaChar">
     <w:name w:val="Strecklista i numrerad lista Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistainumreradlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternr-listaram">
     <w:name w:val="Brödtext efter nr-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefternr-listaramChar"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefternr-listaramChar">
     <w:name w:val="Brödtext efter nr-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternr-listaram"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaipunktlista">
     <w:name w:val="Strecklista i punktlista"/>
     <w:basedOn w:val="Strecklistainumreradlista"/>
     <w:link w:val="StrecklistaipunktlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="32"/>
+        <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpunktlista">
     <w:name w:val="Brödtext efter punktlista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterpunktlistaChar"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="32"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaipunktlistaChar">
     <w:name w:val="Strecklista i punktlista Char"/>
     <w:basedOn w:val="StrecklistainumreradlistaChar"/>
     <w:link w:val="Strecklistaipunktlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
     <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterpunktlistaChar">
     <w:name w:val="Brödtext efter punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpunktlista"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrecklista">
     <w:name w:val="Brödtext efter strecklista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrecklistaChar"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="41"/>
+        <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrecklistaChar">
     <w:name w:val="Brödtext efter strecklista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrecklista"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlistaram">
     <w:name w:val="RK punktlista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="34"/>
+        <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpkt-listaram">
     <w:name w:val="Brödtext efter pkt-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefterpkt-listaramChar"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="39"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefterpkt-listaramChar">
     <w:name w:val="Brödtext efter pkt-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpkt-listaram"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00823968"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklistaram">
     <w:name w:val="RK strecklista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="38"/>
+        <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrlistaram">
     <w:name w:val="Brödtext efter str.lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrlistaramChar"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="42"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -16012,787 +43181,185 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3D4F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3D4F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="009E3D4F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="009E3D4F"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC4CEC"/>
+    <w:rsid w:val="009E3D4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC4CEC"/>
+    <w:rsid w:val="009E3D4F"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00237D93"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B43494"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="948120621">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1390038233">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...644 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fo-rs/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17064,111 +43631,51 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...54 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -17371,217 +43878,279 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Försvarsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">77bc58e5-8ab3-4658-88b7-3f6ab76d649a</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>33</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13523</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13523</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13523</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>False</openByDefault>
   <xsnScope/>
 </customXsn>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Försvarsdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Lotta Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Försvarsdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:36</dokumentnummer>
+  <titel>Kustbevakningens sjöövervakning</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{404D9F5A-7799-4B2A-9B29-8C88C5A416C7}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D12470E8-2C6E-4563-8A4B-14F7B9724465}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE649BCE-1CD1-4793-A072-FA1FB920964F}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCEC44F6-D326-4321-9F9C-0D6A52163125}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B9215CA-75F6-4449-B409-0BCF334CBF01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F1B1601-7036-4544-90E8-560A6041CA32}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="bc94ca00-0ad1-47b3-89b5-d5369d8a0237"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77B89AB0-2B09-4538-82C7-A641667FCB2E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0471AF3-7D7A-42F4-86A9-B37419F9670D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89222D99-ECFF-4E2A-B77E-A47684E31168}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA4F78DB-6E48-4269-89D6-622C2B31AF07}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84177DA0-F4ED-48ED-B936-9D93186CD4F5}"/>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7319646-DD1D-4FCF-BBE0-EBB8FE086F4B}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{250ACC38-4D8D-41FA-B047-DE6B2E8C1954}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>96</Pages>
-[...1 lines deleted...]
-  <Characters>17325</Characters>
+  <Pages>84</Pages>
+  <Words>31221</Words>
+  <Characters>165474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>1378</Lines>
+  <Paragraphs>392</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</vt:lpstr>
+      <vt:lpstr>Kustbevakningens sjöövervakning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20552</CharactersWithSpaces>
+  <CharactersWithSpaces>196303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</dc:title>
-  <dc:creator>Sofia Knapp</dc:creator>
+  <dc:title>Kustbevakningens sjöövervakning</dc:title>
+  <dc:creator>Klas Johansson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8ef0d72b-3839-44ed-a3b0-ab25ed237936</vt:lpwstr>
+    <vt:lpwstr>771c97d9-1e08-440a-9835-2387a41de86a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr/>
+    <vt:lpwstr>33;#Försvarsdepartementet|77bc58e5-8ab3-4658-88b7-3f6ab76d649a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_policyId">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>