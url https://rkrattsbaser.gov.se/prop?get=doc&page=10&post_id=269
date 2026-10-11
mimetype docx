--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -6,170 +6,180 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6E290120" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="000D6D95" w:rsidP="00333C9D">
+    <w:p w14:paraId="58D52901" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00751EC8" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0011617E">
+          <w:r w:rsidR="00C2056F">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0011617E">
+      <w:r w:rsidR="00C2056F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E22075E" wp14:editId="1A817692">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E305534" wp14:editId="2F419923">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 1"/>
+                <wp:docPr id="1" name="Textruta 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
+                              <w:p w14:paraId="63604A2D" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRPr="00811BB8" w:rsidRDefault="00C2056F" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305CAE50" wp14:editId="6E9803C2">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="2" name="Bild 3"/>
+                                      <wp:docPr id="293714719" name="Bildobjekt 1768629798"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
-                                              <pic:cNvPr id="2" name="Bild 3"/>
+                                              <pic:cNvPr id="2" name="Bildobjekt 1768629798"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
@@ -180,529 +190,742 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1E22075E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4E305534" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
+                        <w:p w14:paraId="63604A2D" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRPr="00811BB8" w:rsidRDefault="00C2056F" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305CAE50" wp14:editId="6E9803C2">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="2" name="Bild 3"/>
+                                <wp:docPr id="293714719" name="Bildobjekt 1768629798"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="Bild 3"/>
+                                        <pic:cNvPr id="2" name="Bildobjekt 1768629798"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sdt>
-[...15 lines deleted...]
-            <w:t>2025/26:40</w:t>
+    <w:p w14:paraId="0492EB33" w14:textId="520BC636" w:rsidR="00C2056F" w:rsidRDefault="00751EC8" w:rsidP="00424251">
+      <w:pPr>
+        <w:pStyle w:val="Prophuvudrubrik"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2948"/>
+        </w:tabs>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Nummer"/>
+          <w:tag w:val="Nummer"/>
+          <w:id w:val="651496753"/>
+          <w:lock w:val="contentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004E661B">
+            <w:t>2025/26:51</w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-    <w:p w14:paraId="18609701" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00D01F17" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00424251">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1355C338" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRPr="00D01F17" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011617E" w14:paraId="7306F706" w14:textId="77777777" w:rsidTr="00333C9D">
-[...22 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="009D105A" w14:paraId="4EABFEB4" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-2000570357"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5C2EFDF4" w14:textId="4A621C78" w:rsidR="00C2056F" w:rsidRDefault="00FE3C36" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7789DDCB" w14:textId="7B7D7BDB" w:rsidR="0011617E" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
+              <w:p w14:paraId="11D165D7" w14:textId="02AE5679" w:rsidR="00C2056F" w:rsidRDefault="00FE3C36" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7F0EBA1D" w14:textId="21298C61" w:rsidR="0011617E" w:rsidRPr="00141F91" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
+              <w:p w14:paraId="293CA7AC" w14:textId="6DA31CCC" w:rsidR="00C2056F" w:rsidRPr="00141F91" w:rsidRDefault="004E661B" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:40</w:t>
+                  <w:t>2025/26:51</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D3F9132" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="72E5B6AD" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB21A49" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="719E1084" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA72461" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="57EC99F4" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702B907A" w14:textId="7D7D6C09" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="2ADB052D" w14:textId="643FA1A9" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="4D0129A5E9404DDF9A10A147F54167FA"/>
+          </w:placeholder>
+          <w:date w:fullDate="2025-11-20T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A6D96">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="002A3171">
+            <w:t>den 20 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="52528018" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="2F625987" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
+        <w:placeholder>
+          <w:docPart w:val="FCBCD13210224A0DAD3CEB727863507A"/>
+        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="42090896" w14:textId="513893C2" w:rsidR="0011617E" w:rsidRDefault="00F959B3" w:rsidP="00333C9D">
+        <w:p w14:paraId="6B116323" w14:textId="565E0EEB" w:rsidR="00C2056F" w:rsidRDefault="002C3BDB" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
           <w:r>
-            <w:t>Lotta Edholm</w:t>
+            <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6F9B4399" w14:textId="5221EA93" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="1515206A" w14:textId="4886D747" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Namnunderskrift2"/>
           <w:tag w:val="Namnunderskrift2"/>
           <w:id w:val="-873931827"/>
+          <w:placeholder>
+            <w:docPart w:val="F69FB2FFEFDB4894B91178ACD09AA5C1"/>
+          </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F959B3">
-            <w:t>Camilla Waltersson Grönvall</w:t>
+          <w:r w:rsidR="002C3BDB">
+            <w:t>Elisabeth Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="327D2E02" w14:textId="17991D04" w:rsidR="0011617E" w:rsidRPr="008C3EC0" w:rsidRDefault="0011617E" w:rsidP="004534C4">
+    <w:p w14:paraId="66894F28" w14:textId="3E9A72F2" w:rsidR="00C2056F" w:rsidRPr="008C3EC0" w:rsidRDefault="00C2056F" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004F3455">
+          <w:r w:rsidR="00FE3C36">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075ACC16" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="3CAEAAC4" w14:textId="7D0EFE9F" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="0074029D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="5897"/>
+        </w:tabs>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
+      <w:r w:rsidR="0074029D">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F5F4823" w14:textId="76E8EB24" w:rsidR="002F31E9" w:rsidRDefault="005A3FB0" w:rsidP="00E509A2">
+    <w:p w14:paraId="4FEE03D1" w14:textId="3BEA6CD0" w:rsidR="00FB3B64" w:rsidRDefault="00C2056F" w:rsidP="00347F32">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
+      <w:r w:rsidRPr="00466CD5">
+        <w:t xml:space="preserve">I skrivelsen </w:t>
+      </w:r>
+      <w:r w:rsidR="00650D0A">
+        <w:t>behandlar</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D0A" w:rsidRPr="00466CD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466CD5">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E31">
+        <w:t>Riksrevi</w:t>
+      </w:r>
+      <w:r w:rsidR="00732AC2">
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E31">
+        <w:t>onens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466CD5">
+        <w:t xml:space="preserve"> iakttagelser och rekom</w:t>
+      </w:r>
+      <w:r w:rsidR="00780418">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00466CD5">
+        <w:t xml:space="preserve">mendationer i rapporten </w:t>
+      </w:r>
+      <w:r w:rsidR="00424251">
+        <w:t>Generella statsbidrag som stabiliseringspolitiskt instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00466CD5" w:rsidRPr="00466CD5">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00466CD5" w:rsidRPr="00466CD5">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00466CD5" w:rsidRPr="00466CD5">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00424251">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00466CD5" w:rsidRPr="00466CD5">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3381D">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466CD5">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3757278B" w14:textId="60A27411" w:rsidR="009D105A" w:rsidRDefault="005743C8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>I skrivelsen redogör regeringen för sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen lämnar i rapporten Urval till hög</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E509A2">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0069">
+        <w:t>har granskat om höjningarna av de generella statsbid</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4629F">
         <w:softHyphen/>
       </w:r>
+      <w:r w:rsidR="00BA0069">
+        <w:t xml:space="preserve">ragen </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2073">
+        <w:t xml:space="preserve">under covid-19-pandemin utformades effektivt </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0069">
+        <w:t>som stabiliserings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4629F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BA0069">
+        <w:t xml:space="preserve">politiskt instrument. </w:t>
+      </w:r>
+      <w:r w:rsidR="00780418">
+        <w:t>Enligt Riksrevisionen kunde</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CD7">
+        <w:t xml:space="preserve"> höjningarna ha utfor</w:t>
+      </w:r>
+      <w:r w:rsidR="007471F9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C86CD7">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="007471F9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CD7">
+        <w:t>ts på ett effektivare sätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00780418">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00780418">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00780418">
+        <w:t xml:space="preserve"> hade </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CD7">
+        <w:t>kommunikationen om och dimen</w:t>
+      </w:r>
+      <w:r w:rsidR="00780418">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C86CD7">
+        <w:t xml:space="preserve">sioneringen av statsbidragen </w:t>
+      </w:r>
+      <w:r w:rsidR="00780418">
+        <w:t>kunnat vara me</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CD7">
+        <w:t xml:space="preserve">r träffsäkra. Riksrevisionen anser också </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CD7" w:rsidRPr="00C86CD7">
+        <w:t>att regeringens redovisning brister i transparen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CD7">
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86CD7" w:rsidRPr="00C86CD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>skolan – urvalsgrunder, platsfördelning och tillämpning (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Riksrevi</w:t>
+      </w:r>
+      <w:r w:rsidR="007471F9">
+        <w:softHyphen/>
+      </w:r>
       <w:r>
-        <w:t>RiR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">sionen </w:t>
+      </w:r>
+      <w:r w:rsidR="0006636B">
+        <w:t xml:space="preserve">lämnar flera </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 2025:10). Riksrevisionens övergripande slutsats är att </w:t>
-[...2 lines deleted...]
-        <w:t>dagens urvalssystem i huvudsak fungerar väl</w:t>
+        <w:t>rekommend</w:t>
+      </w:r>
+      <w:r w:rsidR="0006636B">
+        <w:t>ationer</w:t>
+      </w:r>
+      <w:r w:rsidR="00557A4A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0006636B">
+        <w:t xml:space="preserve">till </w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="0006636B">
+        <w:t>inför framtida höj</w:t>
+      </w:r>
+      <w:r w:rsidR="007471F9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0006636B">
+        <w:t>ningar av generella statsbidrag i stabiliseringspolitiskt syfte</w:t>
+      </w:r>
+      <w:r w:rsidR="00853A3B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81828" w:rsidDel="00E81828">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A3FB0">
-[...11 lines deleted...]
-      <w:r w:rsidR="002F31E9">
+    </w:p>
+    <w:p w14:paraId="0CA3F6D0" w14:textId="1F8C7A5D" w:rsidR="00780418" w:rsidRDefault="00C86CD7" w:rsidP="00C86CD7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen strävar ständigt efter att utforma ändamålsenliga åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5" w:rsidRPr="009A19F5">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:t xml:space="preserve">iakttagelser och </w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5" w:rsidRPr="009A19F5">
+        <w:t>rekommendationer kommer att vara användbara i detta arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00780418">
+        <w:t>. Vid en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kris överväg</w:t>
+      </w:r>
+      <w:r w:rsidR="00780418">
+        <w:t>er regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vid behov olika former av stabiliseringspolitiska instrument</w:t>
+      </w:r>
+      <w:r w:rsidDel="00C56D65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för att stötta kommuner och regioner. </w:t>
+      </w:r>
+      <w:r w:rsidR="00945D02">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C91">
+        <w:t xml:space="preserve">avser </w:t>
+      </w:r>
+      <w:r w:rsidR="004144C4">
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidR="00945D02">
+        <w:t xml:space="preserve">att utveckla de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C91">
+        <w:t>övergripande</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90F8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00945D02">
+        <w:t>stabili</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
         <w:softHyphen/>
-        <w:t>ana</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F31E9">
+      </w:r>
+      <w:r w:rsidR="00945D02">
+        <w:t>seringspolitiska principerna i</w:t>
+      </w:r>
+      <w:r w:rsidR="00965889">
+        <w:t xml:space="preserve"> sin kommande skrivelse om </w:t>
+      </w:r>
+      <w:r w:rsidR="00945D02">
+        <w:t>det finans</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
         <w:softHyphen/>
-        <w:t xml:space="preserve">lyser, att ge lämplig myndighet i uppdrag att regelbundet utvärdera urvals-bestämmelserna samt att se till att uppgifter om högskolestudenters urvalsgrupp och meritvärde bevaras för forsknings- och statistikändamål. </w:t>
+      </w:r>
+      <w:r w:rsidR="00945D02">
+        <w:t xml:space="preserve">politiska ramverket. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ED8CCE" w14:textId="7692BAD3" w:rsidR="00E509A2" w:rsidRDefault="00E509A2" w:rsidP="002F31E9">
+    <w:p w14:paraId="279C777A" w14:textId="355BDC7C" w:rsidR="003F6F5D" w:rsidRDefault="00557A4A" w:rsidP="00C86CD7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A3FB0">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>När det gäller rekommendation</w:t>
-[...2 lines deleted...]
-        <w:t>en</w:t>
+        <w:t xml:space="preserve">I och med </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2056F" w:rsidRPr="00CA48FB">
+        <w:t xml:space="preserve">denna skrivelse anser regeringen att </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> om konsekvensanalyser betonar regeringen att </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> och att så även fortsättningsvis ska vara fallet. </w:t>
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2056F" w:rsidRPr="00CA48FB">
+        <w:t>rapport är slutbehandlad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEC99E7" w14:textId="77777777" w:rsidR="00BD4BD8" w:rsidRDefault="005A3FB0" w:rsidP="00BD4BD8">
-[...10 lines deleted...]
-    <w:p w14:paraId="51AEC7C6" w14:textId="2F8E30A3" w:rsidR="0011617E" w:rsidRPr="008F2013" w:rsidRDefault="0011617E" w:rsidP="00362009">
+    <w:p w14:paraId="2BE56DA7" w14:textId="42AD7E9E" w:rsidR="00C2056F" w:rsidRPr="008F2013" w:rsidRDefault="00C2056F" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F6B431" w14:textId="33739196" w:rsidR="004F3455" w:rsidRDefault="0011617E">
+    <w:p w14:paraId="19B371FC" w14:textId="5324159E" w:rsidR="009E566D" w:rsidRDefault="00C2056F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -710,3944 +933,3993 @@
       </w:r>
       <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212471543" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc214370532" w:history="1">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214370532 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00491433">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A6B8A8D" w14:textId="282B9B01" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="14289436" w14:textId="106D9822" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471544" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc214370533" w:history="1">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471544 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214370533 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00491433">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AAF1965" w14:textId="2407C98C" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
-[...242 lines deleted...]
-    <w:p w14:paraId="3CE1F2FA" w14:textId="6ECB303E" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="73CA8FEA" w14:textId="4B90F31E" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471548" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc214370534" w:history="1">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471548 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214370534 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00491433">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43333FC1" w14:textId="72299BE9" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="3CFFFBF8" w14:textId="2B9BC63A" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471549" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc214370535" w:history="1">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471549 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214370535 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00491433">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2021AE46" w14:textId="2BF503D0" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="43722B97" w14:textId="1A0A3634" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471550" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc214370536" w:history="1">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Riksrevisionens rapport om urval till högskoleutbildning - urvalsgrunder, platsfördelning och tillämpning</w:t>
+          <w:t>Generella statsbidrag som stabiliseringspolitiskt instrument (RiR 2025:19)</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471550 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214370536 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00491433">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47278121" w14:textId="5819D925" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="0DFF192C" w14:textId="42E68B07" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471551" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc214370537" w:history="1">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober 2025</w:t>
+          <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00DF3D11">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">den </w:t>
+        </w:r>
+        <w:r w:rsidR="00DF3D11" w:rsidRPr="00DF3D11">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>20 november 2025</w:t>
+        </w:r>
+        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471551 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214370537 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00491433">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>83</w:t>
+          <w:t>81</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70A7A2E5" w14:textId="5191B6B0" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00362009">
+    <w:p w14:paraId="4187CFDE" w14:textId="0E75743F" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2123D3" w14:textId="45B3C1F8" w:rsidR="0011617E" w:rsidRPr="009C6229" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="2C94304E" w14:textId="6ED1E508" w:rsidR="005E270E" w:rsidRDefault="00C2056F" w:rsidP="005E270E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc212471543"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc214370532"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00C2056F">
         <w:lastRenderedPageBreak/>
         <w:t>Ärendet och dess beredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7692823A" w14:textId="39C35864" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="0011617E">
+    <w:p w14:paraId="45FDD73B" w14:textId="14C573C8" w:rsidR="005E270E" w:rsidRPr="005E270E" w:rsidRDefault="00812CC1" w:rsidP="005E270E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t>Riksrevisionen har granskat om regeringen utforma</w:t>
+      </w:r>
+      <w:r w:rsidR="00323F66">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t xml:space="preserve"> de tillfälligt höjda generella statsbidragen </w:t>
+      </w:r>
+      <w:r w:rsidR="00323F66">
+        <w:t xml:space="preserve">under covid-19-pandemin </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7610" w:rsidRPr="00812CC1">
+        <w:t>som stabiliseringspoli</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D0A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000A7610" w:rsidRPr="00812CC1">
+        <w:t xml:space="preserve">tiskt instrument </w:t>
+      </w:r>
+      <w:r w:rsidR="00323F66" w:rsidRPr="00812CC1">
+        <w:t>på ett effektivt sätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7610">
+        <w:t>Resultaten av g</w:t>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve">ranskningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00323F66">
+        <w:t>redovisas</w:t>
+      </w:r>
+      <w:r w:rsidR="00323F66" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve">i rapporten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t>Generella statsbidrag som stabiliseringspolitiskt instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
-        <w:t>Resultatet av granskningen redovisas i rapporten Urval till högskolan – urvalsgrunder, platsfördelning och tillämpning (</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0011617E">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00977D3D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA75A1">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7610">
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7610" w:rsidRPr="000A7610">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bilagan</w:t>
       </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t>. Riksdagen överlämnade rapport</w:t>
+      </w:r>
+      <w:r w:rsidR="00323F66">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve"> till reger</w:t>
+      </w:r>
+      <w:r w:rsidR="00044761">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve">ingen den </w:t>
+      </w:r>
+      <w:r w:rsidR="00977D3D">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA21F4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidR="00977D3D">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve">. I denna skrivelse behandlar regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7610" w:rsidRPr="005E270E">
+        <w:t>Riksrevi</w:t>
+      </w:r>
+      <w:r w:rsidR="00044761">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="008E2906">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7610" w:rsidRPr="005E270E">
+        <w:t>ionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D0A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7610" w:rsidRPr="005E270E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E270E" w:rsidRPr="005E270E">
+        <w:t>iakttagelser och rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FC3AA4" w14:textId="70415753" w:rsidR="00C2056F" w:rsidRDefault="006C6E4E" w:rsidP="00C2056F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc214370533"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="69848006" w14:textId="46DCBFB6" w:rsidR="00530B1D" w:rsidRDefault="001C5740" w:rsidP="00726DC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t>Riksrevisionen har granskat om regeringen har utformat de</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6E23">
+        <w:t xml:space="preserve"> omfattande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t xml:space="preserve"> tillfällig</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6E23">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t xml:space="preserve"> höj</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6E23">
+        <w:t>ningarna av de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t xml:space="preserve"> generella statsbidragen </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5606">
+        <w:t xml:space="preserve">till kommuner och regioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00530B1D">
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5606">
+        <w:t>2020–2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00675287">
+        <w:t xml:space="preserve"> (fortsättningsvis benämnda konjunkturstöden)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5606">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="00530B1D" w:rsidRPr="00812CC1">
+        <w:t xml:space="preserve">ett effektivt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812CC1">
+        <w:t>stabiliseringspolitiskt instrument.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530B1D">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5123">
+        <w:t>yft</w:t>
+      </w:r>
+      <w:r w:rsidR="00530B1D">
+        <w:t xml:space="preserve">et med </w:t>
+      </w:r>
+      <w:r w:rsidR="00675287">
+        <w:t>konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76454">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00675287">
+        <w:t xml:space="preserve">stöden </w:t>
+      </w:r>
+      <w:r w:rsidR="00530B1D">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="007E45D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4175" w:rsidRPr="00CC4175">
+        <w:t>att motverka neddragningar i de kommunala verksamheterna och undvika skattehöjningar som kunde förvärra lågkonjunkturen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4175">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFC2514" w14:textId="24099B03" w:rsidR="00EF31F0" w:rsidRDefault="00E915B5" w:rsidP="00C97E77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har </w:t>
+      </w:r>
+      <w:r w:rsidR="00530B1D">
+        <w:t>bedömt</w:t>
+      </w:r>
+      <w:r w:rsidR="009719BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="00675287">
+        <w:t xml:space="preserve">konjunkturstöden </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1522B">
+        <w:t>varit träffsäkra</w:t>
+      </w:r>
+      <w:r w:rsidR="00022341">
+        <w:t xml:space="preserve">, om de </w:t>
+      </w:r>
+      <w:r w:rsidR="00675287">
+        <w:t xml:space="preserve">fått </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1522B">
+        <w:t xml:space="preserve">avsedda effekter </w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1522B">
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t>besluten</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED508D">
+        <w:t xml:space="preserve"> om stöden</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00675287">
+        <w:t xml:space="preserve">varit baserade </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5740">
+        <w:t>på välgrun</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3683">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001C5740">
+        <w:t>dade underlag.</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00675287">
+        <w:t>Myndighetens</w:t>
+      </w:r>
+      <w:r w:rsidR="006D27EE" w:rsidRPr="006D27EE">
+        <w:t xml:space="preserve"> övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6E23">
+        <w:t>konjunkturstöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00560D0A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="003B6E23">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC46BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D27EE" w:rsidRPr="006D27EE">
+        <w:t xml:space="preserve">kunde ha utformats mer effektivt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC46BB" w:rsidRPr="006D27EE">
+        <w:t>som stabiliseringspolitiskt instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="006D27EE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DC15C9" w14:textId="2891878F" w:rsidR="009D105A" w:rsidRDefault="005743C8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1727B">
+        <w:t xml:space="preserve">konstaterar att </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t xml:space="preserve">konjunkturstöden </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76454">
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t>i begränsad omfattning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1727B">
+        <w:t xml:space="preserve"> omsattes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t xml:space="preserve"> i verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76454">
+        <w:t xml:space="preserve">i kommuner och regioner </w:t>
+      </w:r>
+      <w:r w:rsidR="0010231F">
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00736D4D">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76454">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>vårig</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4175">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A76454">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heterna med kompetensförsörjning </w:t>
+      </w:r>
+      <w:r w:rsidR="00736D4D">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1727B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dock</w:t>
+      </w:r>
+      <w:r w:rsidR="00736D4D">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha bidragit till </w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>detta</w:t>
+      </w:r>
+      <w:r w:rsidR="00736D4D">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00560D0A">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>Efter</w:t>
+      </w:r>
+      <w:r w:rsidR="00B415A9">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00560D0A">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97E77">
+        <w:t>skatteintäkterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ökade starkt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t>2021 och 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6E23">
+        <w:t xml:space="preserve">fanns </w:t>
+      </w:r>
+      <w:r w:rsidR="00560D0A">
+        <w:t>det enligt Riksrev</w:t>
+      </w:r>
+      <w:r w:rsidR="00B415A9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00560D0A">
+        <w:t xml:space="preserve">isionen inte </w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F">
+        <w:t>något</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t xml:space="preserve"> behov av konjunkturstöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dessa år</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t>et är därför</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t>svårt att utvärdera effekte</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB">
+        <w:t>konjunkturstöden</w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB" w:rsidRPr="00C97E77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t>som stabiliseringspolitiskt instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C436B8">
+        <w:t>för den period</w:t>
+      </w:r>
+      <w:r w:rsidR="00560D0A">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00560D0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konstaterar</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B415A9">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>ners och regioners</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beslut om skattesatser </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ofta </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>grundas på långsiktig</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>över</w:t>
+      </w:r>
+      <w:r w:rsidR="00B415A9">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>väganden</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och i regel inte påverkas av </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>tillfälliga inkomst</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>bort</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00FC5123">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>fall.</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8817FD" w14:textId="222F107B" w:rsidR="009D105A" w:rsidRDefault="008055F3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="005743C8">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kom</w:t>
+      </w:r>
+      <w:r w:rsidR="005743C8">
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A" w:rsidRPr="00FC5123">
+        <w:t>onjunkturstöden för 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A" w:rsidRPr="00FC5123">
+        <w:t xml:space="preserve"> som beslutades </w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F">
+        <w:t xml:space="preserve">efter förslag </w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A" w:rsidRPr="00FC5123">
+        <w:t xml:space="preserve">i budgetpropositionen för </w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED3">
+        <w:t>samma år</w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A" w:rsidRPr="00FC5123">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00230294">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidR="005743C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF31F0">
+        <w:t xml:space="preserve">till kommunernas och regionernas kännedom </w:t>
+      </w:r>
+      <w:r w:rsidR="00230294">
+        <w:t>i tid</w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A" w:rsidRPr="00FC5123">
+        <w:t xml:space="preserve"> för att </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF31F0">
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A" w:rsidRPr="00FC5123">
+        <w:t xml:space="preserve">beaktas i </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF31F0">
+        <w:t>dera</w:t>
+      </w:r>
+      <w:r w:rsidR="004A527A" w:rsidRPr="00FC5123">
+        <w:t>s budget- och planeringsprocesser</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BDD">
+        <w:t>. Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="005743C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:t xml:space="preserve">framhåller att </w:t>
+      </w:r>
+      <w:r w:rsidR="005743C8">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00C960C3">
+        <w:t xml:space="preserve">örutsättningarna för att en åtgärd ska få önskvärd effekt </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:t xml:space="preserve">ökar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C960C3">
+        <w:t>om åtgärden aviseras med god framförhållning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77" w:rsidRPr="00C97E77">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6E48D5" w14:textId="1BF487FB" w:rsidR="000913D2" w:rsidRDefault="000913D2" w:rsidP="000913D2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att konjunkturstöden syftade till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B577F">
+        <w:t>att kompensera för minskade skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B577F">
+        <w:t>intäkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppfattades enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4175">
+        <w:t xml:space="preserve">framför allt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte av</w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F" w:rsidRPr="004B577F">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4175">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="004B577F" w:rsidRPr="004B577F">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F" w:rsidRPr="004B577F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BDD">
+        <w:t>En tydligare</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97E77">
+        <w:t xml:space="preserve"> kommunikation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BDD">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="00014ADB">
+        <w:t xml:space="preserve">syftet hade </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BDD">
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00230294">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4A92">
+        <w:t xml:space="preserve">kunnat </w:t>
+      </w:r>
+      <w:r w:rsidR="00014ADB">
+        <w:t>stärk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4A92">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F">
+        <w:t xml:space="preserve"> stödens effektivitet som stabiliseringspolitiskt</w:t>
+      </w:r>
+      <w:r w:rsidR="00014ADB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BDD">
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00014ADB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000913D2">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085DA1CA" w14:textId="3C57E010" w:rsidR="008B3683" w:rsidRDefault="00014ADB" w:rsidP="004F4140">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:t xml:space="preserve">bedömer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4A92">
+        <w:t>konjunktu</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4A73">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4A92">
+        <w:t>stöden</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kraftigt översteg det stabiliseringspolitiska behovet. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5875">
+        <w:t>n överdimensionering av generella stats</w:t>
+      </w:r>
+      <w:r w:rsidR="00854923">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="002E5875">
+        <w:t>bidrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t xml:space="preserve"> kan enligt myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="009719BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>medföra</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80286">
+        <w:t xml:space="preserve"> risker</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>, som att effektiviserings</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t xml:space="preserve">arbeten </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:t>skjut</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:t xml:space="preserve"> upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009719BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:t xml:space="preserve">kostnader </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t xml:space="preserve">ökar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:t xml:space="preserve">på ett sätt som inte är långsiktigt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:lastRenderedPageBreak/>
+        <w:t>hållbart</w:t>
+      </w:r>
+      <w:r w:rsidR="0033278F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:t xml:space="preserve"> att de resurser som staten har utrymme att lägga på konjunk</w:t>
+      </w:r>
+      <w:r w:rsidR="0054152E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A45951">
+        <w:t>turstabiliserande åtgärder inte hamnar där de gör störst nytta.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF893C8" w14:textId="3D7B5A00" w:rsidR="009D105A" w:rsidRDefault="005743C8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F5A">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2">
+        <w:t>anser vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="000913D2" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve">att regeringens </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>beslut</w:t>
+      </w:r>
+      <w:r w:rsidR="009719BD">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4957">
+        <w:t>underlag brustit i transparens</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E1" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E1219D">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003100E1" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00854923">
+        <w:t xml:space="preserve">när det </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>gäller</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E1" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve"> förväntade</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t xml:space="preserve"> effekter av höjningarna och</w:t>
+      </w:r>
+      <w:r w:rsidR="003100E1" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00854923">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00854923" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003100E1" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve">faktorer som </w:t>
+      </w:r>
+      <w:r w:rsidR="004B577F">
+        <w:t>beaktats vid utformningen av stöden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96061">
+        <w:t>Regeringens beräk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4175">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E96061">
+        <w:t xml:space="preserve">ningar </w:t>
+      </w:r>
+      <w:r w:rsidR="007471F9">
+        <w:t xml:space="preserve">avsåg </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96061">
+        <w:t>vidare hela</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3683">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96061">
+        <w:t>kommunsektorn och</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4175">
+        <w:t xml:space="preserve"> var</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96061">
+        <w:t xml:space="preserve"> inte uppdela</w:t>
+      </w:r>
+      <w:r w:rsidR="00B415A9">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00713055">
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96061">
+        <w:t>kommuner och regioner</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3683" w:rsidRPr="008B3683">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B99757A" w14:textId="75F780EA" w:rsidR="00E1219D" w:rsidRDefault="00560D0A" w:rsidP="00CE1C9E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560D0A">
+        <w:t xml:space="preserve">nför framtida höjningar av </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03AB">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560D0A">
+        <w:t>generella statsbidrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03AB">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560D0A">
+        <w:t xml:space="preserve"> i stabiliserings</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB03AB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00560D0A">
+        <w:t>politiskt syfte</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1727B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rekommenderar </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5123" w:rsidRPr="00CD4957">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t xml:space="preserve"> regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A04ACFA" w14:textId="77777777" w:rsidR="00DB03AB" w:rsidRDefault="00DB03AB" w:rsidP="00CE1C9E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CFE5C56" w14:textId="7B2EE854" w:rsidR="00E1219D" w:rsidRDefault="00560D0A" w:rsidP="00DB03AB">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378EB">
+        <w:t xml:space="preserve">edovisa </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75A3" w:rsidRPr="00CD4957">
+        <w:t>på ett transparent sätt alla faktorer som ligger till grund för dimensioneringen av höjningar av de generella statsbidragen</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4BDE">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E3DA77" w14:textId="24F9F4BE" w:rsidR="00E1219D" w:rsidRDefault="00560D0A" w:rsidP="00DB03AB">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5123" w:rsidRPr="00CD4957">
+        <w:t>tveckla analysen och redovisningen av hur höjningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378EB">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5123" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve"> av de gener</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FC5123" w:rsidRPr="00CD4957">
+        <w:t>ella statsbidragen samspelar med andra relevanta faktorer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378EB">
+        <w:t xml:space="preserve"> av betydelse i den akt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35E46">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378EB">
+        <w:t>ella situationen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1219D">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4556B321" w14:textId="6FAB1DD1" w:rsidR="00452979" w:rsidRDefault="00560D0A" w:rsidP="00DB03AB">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5123" w:rsidRPr="00CD4957">
+        <w:t xml:space="preserve">tablera </w:t>
+      </w:r>
+      <w:r w:rsidR="00A378EB">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5123" w:rsidRPr="00CD4957">
+        <w:t>separat analys och redovisning för kommuner respektive regioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0069">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2235FF8E" w14:textId="16AB5B61" w:rsidR="001B1B61" w:rsidRDefault="00560D0A" w:rsidP="00DB03AB">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidR="00476557">
+        <w:t>verväg</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4BDE">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00476557">
+        <w:t xml:space="preserve"> andra kompletterande stabiliseringspolitiska instrument för att stötta kommuner och regioner vid en svår konjunkturnedgång.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC4A53A" w14:textId="1CA3C1AA" w:rsidR="00C2056F" w:rsidRDefault="00FC5123" w:rsidP="00C2056F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc214370534"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="46C67A2F" w14:textId="407ABF9D" w:rsidR="005E270E" w:rsidRPr="00C25780" w:rsidRDefault="008E0659" w:rsidP="005E270E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc189229110"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc189230089"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc190168531"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>Regeringen välkomnar Riksrevisionens granskning</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t xml:space="preserve"> som utgör e</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t xml:space="preserve"> värde</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD550D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t>full</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t xml:space="preserve">t bidrag till analysen av </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t>träffsäkerhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55855">
+        <w:t>en och</w:t>
+      </w:r>
+      <w:r w:rsidR="00834A0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t>effekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55855">
+        <w:t>en av konjunktur</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD550D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E55855">
+        <w:t>stöden</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55" w:rsidDel="00E55855">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55855">
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t>underlag</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B28">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55855">
+        <w:t xml:space="preserve"> för besluten om stöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F55">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0507D5DA" w14:textId="7E529600" w:rsidR="007B05A2" w:rsidRDefault="00784DE1" w:rsidP="00E960EC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer delvis i </w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB">
+        <w:t>Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7C80">
+        <w:t xml:space="preserve"> avseende dimensioneringen av konjunkturstöden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B3C">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t>eslut</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2FB7">
+        <w:t xml:space="preserve"> om konjunkturstöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>fatta</w:t>
+      </w:r>
+      <w:r w:rsidR="00366D90">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7C80">
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B3C">
+        <w:t>under en period då bedömningarna av</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C7F">
+        <w:t xml:space="preserve"> pandemins </w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t xml:space="preserve">ekonomiska </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>konsekvenser</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2FB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t>för kommunsektorn</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B3C">
+        <w:t xml:space="preserve"> var förenade med stor osäkerhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>Stats</w:t>
+      </w:r>
+      <w:r w:rsidR="00366D90">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>bidragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t xml:space="preserve"> dimensionerades därför </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t>med målsättningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t xml:space="preserve">säkra den </w:t>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t>ordin</w:t>
+      </w:r>
+      <w:r w:rsidR="00366D90">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00394704">
+        <w:t>arie verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD16C9">
+        <w:t xml:space="preserve">en och </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t>möjliggöra nödvändiga åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2FB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3" w:rsidRPr="008055F3">
+        <w:t>för pandemi</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2906">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3" w:rsidRPr="008055F3">
+        <w:t xml:space="preserve">hantering </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2FB7">
+        <w:t>inom kommuner och regioner</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63607">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27085DF7" w14:textId="0E39F154" w:rsidR="000E0A65" w:rsidRDefault="007B2FB7" w:rsidP="007B05A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2B2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t xml:space="preserve">värnar om en stram </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t xml:space="preserve">och transparent </w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t>budgetprocess, där utgift</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t>sökningar</w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t xml:space="preserve"> ställs mot varandra</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CB5">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t>prövas</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CB5">
+        <w:t xml:space="preserve"> samlat</w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t xml:space="preserve">mot </w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t>ett på förhand fastställt ekonomiskt utrymme</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CB5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B3C">
+        <w:t>begränsas av</w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t xml:space="preserve"> utgiftstaket och</w:t>
+      </w:r>
+      <w:r w:rsidR="004420E0">
+        <w:t xml:space="preserve"> målet för de</w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004420E0">
+        <w:t xml:space="preserve"> offentliga finansiella sparande</w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004420E0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t>nför varje budget</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CB5">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3">
+        <w:t xml:space="preserve"> gör regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t xml:space="preserve"> en samlad bedömning av behovet av </w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t>statsbidrag till kommuner och regioner</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CB5">
+        <w:t xml:space="preserve"> och utgiftsökningar avvägs i förhållande till</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t xml:space="preserve"> andra </w:t>
+      </w:r>
+      <w:r w:rsidR="001E43C7" w:rsidRPr="007B05A2">
+        <w:t>åtgärder.</w:t>
+      </w:r>
+      <w:r w:rsidR="00547AFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t>Under pandemin bedömdes dock situationen som så exceptionell att reger</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t xml:space="preserve">ingen lämnade </w:t>
+      </w:r>
+      <w:r w:rsidR="00547AFF">
+        <w:t>flera</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:t xml:space="preserve"> extra</w:t>
+      </w:r>
+      <w:r w:rsidR="00547AFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB">
+        <w:t xml:space="preserve">propositioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B3C">
+        <w:t xml:space="preserve">med förslag till </w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB">
+        <w:t>ändring</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CB5">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CB5">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008124BB">
+        <w:t xml:space="preserve"> statens budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00547AFF" w:rsidRPr="00547AFF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A860309" w14:textId="211F5539" w:rsidR="00D67901" w:rsidRDefault="008055F3" w:rsidP="00D67901">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008055F3">
+        <w:t xml:space="preserve">I likhet med Riksrevisionen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t>egeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det är viktigt att</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve"> de f</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidRPr="001D2DA7">
+        <w:t xml:space="preserve">aktorer </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43631">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve">beaktats vid framtagandet av ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidRPr="001D2DA7">
+        <w:t>förslag om nivå på de generella statsbidragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008055F3">
+        <w:t xml:space="preserve"> redovisas på ett transparent sätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidRPr="001D2DA7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve"> Målet för utgifts</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t>område 25 Allmänna bidrag till kommuner är att skapa goda och likvär</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">diga ekonomiska förutsättningar för kommuner och regioner som bidrar till en effektiv kommunal verksamhet med hög kvalitet (prop. 2008/09:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D67901">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D67901">
+        <w:t>. 25 avsnitt 2.3, bet. 2008/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D67901">
+        <w:t>09:FiU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D67901">
+        <w:t>3, rskr. 2008/09:150). Reger</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t>ingens förslag baseras på en samlad bedömning av den kommunala ekono</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t>min, där skatteunderlagets utveckling är central. Även andra fak</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve">torer, som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D67901">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve"> demografi, pris- och löneutveckling samt behov inom de kommunala verksamheterna, vägs dock in.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidRPr="0005723A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidDel="00B63607">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t>arbetar kontinu</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t>erligt med</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidRPr="001D2DA7">
+        <w:t xml:space="preserve"> att utveckla</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve"> metoder för </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidRPr="001D2DA7">
+        <w:t>analys och</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67901" w:rsidRPr="001D2DA7">
+        <w:t>redovisning av hur förändringar av de generella statsbidragen samspelar med andra relevanta faktorer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADF52E7" w14:textId="3319993B" w:rsidR="009C553D" w:rsidRDefault="00F661EF" w:rsidP="00F63CBC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="004D56B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63CBC">
+        <w:t xml:space="preserve">siktar på att avisera </w:t>
+      </w:r>
+      <w:r>
+        <w:t>höjningar av generella statsbidrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00230831">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i god tid. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C553D">
+        <w:t>I samband med överlämnande</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63607">
+        <w:t xml:space="preserve"> av budgetpropositionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C553D">
+        <w:t>till riksdagen publicera</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7724">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000331F7">
+        <w:t xml:space="preserve">, i den </w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5">
+        <w:t xml:space="preserve">utsträckning </w:t>
+      </w:r>
+      <w:r w:rsidR="000331F7">
+        <w:t>det är</w:t>
+      </w:r>
+      <w:r w:rsidR="009C553D">
+        <w:t xml:space="preserve"> möjligt, </w:t>
+      </w:r>
+      <w:r w:rsidR="000331F7">
+        <w:t xml:space="preserve">information om </w:t>
+      </w:r>
+      <w:r w:rsidR="009C553D">
+        <w:t xml:space="preserve">hur </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommande </w:t>
+      </w:r>
+      <w:r w:rsidR="009C553D">
+        <w:t>satsningar fördelas mellan kommuner respektive regioner.</w:t>
+      </w:r>
+      <w:r w:rsidR="00731420">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54374">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:t>likhet med Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54374">
+        <w:t xml:space="preserve"> anser regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00731420">
+        <w:t xml:space="preserve"> att det är angeläget att beakta kommunernas och regionernas planeringsförutsättningar vid överväg</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00731420">
+        <w:t xml:space="preserve">anden om höjningar av de generella statsbidragen för att ge </w:t>
+      </w:r>
+      <w:r w:rsidR="004469BD">
+        <w:t>kommun</w:t>
+      </w:r>
+      <w:r w:rsidR="00327E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="004469BD">
+        <w:t xml:space="preserve">sektorn </w:t>
+      </w:r>
+      <w:r w:rsidR="00731420">
+        <w:t>goda förutsättningar att använda medlen</w:t>
+      </w:r>
+      <w:r w:rsidR="00731420" w:rsidDel="007B2FB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992001">
+        <w:t>på ett sätt som bidrar till en effektiv verksamhet med hög kvalitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45672">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E685D">
+        <w:t xml:space="preserve"> I en krissituation, som under pandemin, kan dock bedömningar av utvecklingen vara osäkra och det kan finnas skäl att snabbt vidta åtgärder. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA69D1">
+        <w:t>Vid fler</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2906">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA69D1">
+        <w:t xml:space="preserve"> tillfällen under pandemin lämnade regeringen därför </w:t>
+      </w:r>
+      <w:r w:rsidR="004469BD">
+        <w:t>förslag om konjunkturstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA69D1">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="004469BD">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="003E685D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3">
+        <w:t xml:space="preserve">extra </w:t>
+      </w:r>
+      <w:r w:rsidR="003E685D">
+        <w:t>propositioner</w:t>
+      </w:r>
+      <w:r w:rsidR="008055F3">
+        <w:t xml:space="preserve"> med förslag till ändringar</w:t>
+      </w:r>
+      <w:r w:rsidR="003E685D">
+        <w:t xml:space="preserve"> i statens budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459CB513" w14:textId="48F62D5A" w:rsidR="001D2DA7" w:rsidRDefault="00DC6094" w:rsidP="005211BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delar delvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00041C7F">
+        <w:t>Riksrevisionens uppfattning a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tt utvecklingen </w:t>
+      </w:r>
+      <w:r w:rsidR="00263730">
+        <w:t xml:space="preserve">i kommuner respektive regioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA42CC">
+        <w:t>bör redovisas var för sig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00186CBE">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve">en analys </w:t>
+      </w:r>
+      <w:r w:rsidR="00186CBE">
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve">resultat och kostnadsutveckling som </w:t>
+      </w:r>
+      <w:r w:rsidR="00186CBE">
+        <w:t>presenteras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA42CC">
+        <w:t xml:space="preserve">separat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve">för kommuner </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA42CC">
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>regioner i budgetproposition</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00041C7F">
+        <w:t xml:space="preserve">bedöms vara </w:t>
+      </w:r>
+      <w:r w:rsidR="00041C7F" w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve">ändamålsenlig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C7F">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve"> prop. 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve">:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>. 25 avsnitt 2.5). En framåtblickande</w:t>
+      </w:r>
+      <w:r w:rsidR="00F810E9">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve"> fördjupad analys fördelad på kommuner respektive regioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00263730">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="003D080D">
+        <w:t>förenad</w:t>
+      </w:r>
+      <w:r w:rsidR="003D080D" w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r w:rsidR="003D080D">
+        <w:t>betydande</w:t>
+      </w:r>
+      <w:r w:rsidR="003D080D" w:rsidRPr="00DC6094">
+        <w:t xml:space="preserve"> osäkerhet</w:t>
+      </w:r>
+      <w:r w:rsidR="003D080D">
+        <w:t>er och mycket</w:t>
+      </w:r>
+      <w:r w:rsidR="00263730">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:t>resurskrävande</w:t>
+      </w:r>
+      <w:r w:rsidR="003D080D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:t xml:space="preserve"> Till följd av d</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5" w:rsidRPr="009A19F5">
+        <w:t xml:space="preserve">en stora osäkerheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5" w:rsidRPr="009A19F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="009D221C">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00391916">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00263730">
+        <w:t xml:space="preserve">en sådan analys </w:t>
+      </w:r>
+      <w:r w:rsidR="009D221C">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidR="009D221C">
+        <w:t xml:space="preserve"> ända</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009D221C">
+        <w:t>måls</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009D221C">
+        <w:t>enlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6094">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B38DB75" w14:textId="11F74F95" w:rsidR="00176EB4" w:rsidRDefault="00176EB4" w:rsidP="005211BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5E1F">
+        <w:t>strävar ständigt efter att utforma ändamålsenliga åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0382">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844" w:rsidRPr="009A19F5">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:t xml:space="preserve">iakttagelser och </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844" w:rsidRPr="009A19F5">
+        <w:t>rekommendationer kommer att vara använd</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BD1844" w:rsidRPr="009A19F5">
+        <w:t>bara i detta arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1844">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0382">
+        <w:t>Vid en k</w:t>
+      </w:r>
+      <w:r w:rsidR="003D080D">
+        <w:t xml:space="preserve">ris </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0382">
+        <w:t xml:space="preserve">överväger regeringen vid </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5E1F">
+        <w:t xml:space="preserve">behov </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0382">
+        <w:t>olika former av stabiliseringspolitiska instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56D65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0382">
+        <w:t>för att stötta kommuner och regioner</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56D65">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123E41C1" w14:textId="73D6E57C" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00C2056F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc214370535"/>
+      <w:r w:rsidRPr="00C2056F">
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="4887B9FC" w14:textId="7A998E2D" w:rsidR="00170F99" w:rsidRDefault="00ED1155" w:rsidP="00BC13E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I den kommande skrivelsen om det finanspolitiska ramverket avser reger</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ingen att </w:t>
+      </w:r>
+      <w:r w:rsidR="00170F99">
+        <w:t xml:space="preserve">utveckla de </w:t>
+      </w:r>
+      <w:r w:rsidR="008C49AB">
+        <w:t>övergripande</w:t>
+      </w:r>
+      <w:r w:rsidR="007C05BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00170F99">
+        <w:t xml:space="preserve">principerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för finanspolitisk konjunk</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">turstabilisering. Syftet är att </w:t>
+      </w:r>
+      <w:r w:rsidR="0099696B" w:rsidRPr="0099696B">
+        <w:t xml:space="preserve">öka förutsägbarheten i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stabiliserings</w:t>
+      </w:r>
+      <w:r w:rsidR="0099696B" w:rsidRPr="0099696B">
+        <w:t>politiken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, stärka dess</w:t>
+      </w:r>
+      <w:r w:rsidR="0099696B" w:rsidRPr="0099696B">
+        <w:t xml:space="preserve"> genomslag </w:t>
+      </w:r>
+      <w:r w:rsidR="00027A48">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="0099696B" w:rsidRPr="0099696B">
+        <w:t xml:space="preserve"> förbättra möjligheterna till uppföljning och utvärdering</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="009A19F5" w:rsidRPr="009A19F5">
+        <w:t xml:space="preserve"> Riksrevisionens iakttagelser och rekommendationer i den aktuella rapporten kommer</w:t>
+      </w:r>
+      <w:r w:rsidR="009224D2">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19F5" w:rsidRPr="009A19F5">
+        <w:t xml:space="preserve"> beaktas i detta arbete.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E8228F5" w14:textId="6D4CCB0B" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="004932D3">
+    <w:p w14:paraId="472733C4" w14:textId="73078F11" w:rsidR="0090338E" w:rsidRPr="00152749" w:rsidRDefault="00557A4A" w:rsidP="0090338E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...1725 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+        <w:sectPr w:rsidR="0090338E" w:rsidRPr="00152749" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844DF3">
-[...263 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
+        <w:t>I och med</w:t>
+      </w:r>
+      <w:r w:rsidR="0090338E" w:rsidRPr="00EF3711">
+        <w:t xml:space="preserve"> denna skrivelse anser regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidR="008C49AB">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="0090338E" w:rsidRPr="00EF3711">
+        <w:t>rapport är slutbehandlad</w:t>
+      </w:r>
+      <w:r w:rsidR="000842DF">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382D4952" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="796D553D" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F340270" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...883 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+    <w:p w14:paraId="20EE45C4" w14:textId="216F7C1D" w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidRDefault="00ED45B8" w:rsidP="00BC13E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F80195" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="005743C8" w:rsidP="00FE3C36">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc214370536"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Generella statsbidrag som stabiliseringspolitiskt instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00293C45">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00293C45">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00293C45">
+        <w:t xml:space="preserve"> 2025:19)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="3C8E67E7" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A822578" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A3FBBF" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3344E720" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E9B697" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680B241D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F05F4C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719584E9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2494834E" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30643D30" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A65C000" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45715C90" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC49C9D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD31539" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7555678F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186EE570" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4102F705" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4D2DC0" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0BE3CE" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F45524" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C968C4D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E74D2C9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604E8FC0" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759BF6D6" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE9D98C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A725871" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C8ACFB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B27B863" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0854DC" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE82A9F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CB5D75" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7D0430" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A28C0ED" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD334F7" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E3E8BF" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE22262" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15936FC4" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A2C376" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBB42B5" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F24DC9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6699F6" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CFAFA0" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0044A21D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37055874" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9E2FE8" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FCC0D4" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D656E13" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DAF875" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BF7C1B" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EF643A" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6921292F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077AEF0A" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6835FB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7233BB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C139CF" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27838B89" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7E214A" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C8A4EB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410DE697" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFACE06" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5D5D32" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709FDC47" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094D3998" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150E181F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8E317C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F571BC1" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BBBFA9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044D5CA1" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E65D13C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16034C7F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189B62A4" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4454C317" w14:textId="055FA65C" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510DE014" w14:textId="16A2D0FB" w:rsidR="007F4BE8" w:rsidRPr="007F4BE8" w:rsidRDefault="007F4BE8" w:rsidP="007F4BE8">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="007F4BE8" w:rsidRPr="007F4BE8" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A1A5BCB" w14:textId="52385E40" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="00601D40">
+        <w:p w14:paraId="409C1679" w14:textId="4020A5EE" w:rsidR="005743C8" w:rsidRDefault="00FE3C36" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0040380B" w14:textId="7594E1A3" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="3F16EAE3" w14:textId="4D497BD3" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc212471551"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc214370537"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="5A36CD62258E4F74BB9AA07688653CC8"/>
+          </w:placeholder>
+          <w:date w:fullDate="2025-11-20T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="009757A0">
+            <w:t>den 20 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3AB2A170" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="6D3DD284" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E81C4E" w14:textId="37FA8FEB" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="77C1F9CD" w14:textId="635EBDBC" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
-            <w:t xml:space="preserve">statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, </w:t>
+          <w:r w:rsidR="00FE3C36">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
+          <w:r w:rsidR="00FE3C36">
+            <w:t>Tenje</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00FE3C36">
+            <w:t xml:space="preserve">, Forssell, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00FE3C36">
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00FE3C36">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00FE3C36">
             <w:t>Wykman</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
-            <w:t xml:space="preserve">, Liljestrand, Bohlin, </w:t>
+          <w:r w:rsidR="00FE3C36">
+            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
-[...7 lines deleted...]
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
+          <w:r w:rsidR="00FE3C36">
             <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
-            <w:t>, Larsson, Britz</w:t>
+          <w:r w:rsidR="00FE3C36">
+            <w:t xml:space="preserve">, Larsson, Britz, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00FE3C36">
+            <w:t>Mohamsson</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00FE3C36">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00FE3C36">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7092C3A9" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="67992462" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496916D1" w14:textId="1AC59C52" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="7915A7A1" w14:textId="64F12BAF" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
+          <w:placeholder>
+            <w:docPart w:val="32549FD87E264073BAE5FD479BFB65EB"/>
+          </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F67EAC">
-            <w:t>Edholm</w:t>
+          <w:r w:rsidR="009757A0">
+            <w:t>Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5F9D2378" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="00827386" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="4ECCB822" w14:textId="77777777" w:rsidR="005743C8" w:rsidRPr="00827386" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A66A0BD" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="008B7E85" w:rsidRDefault="004F3455" w:rsidP="0044419F">
+    <w:p w14:paraId="1EC0D8E1" w14:textId="77777777" w:rsidR="005743C8" w:rsidRPr="008B7E85" w:rsidRDefault="005743C8" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E314CF3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="006E102E" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="674CF21F" w14:textId="77777777" w:rsidR="005743C8" w:rsidRPr="006E102E" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0461DB66" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="0DF18CEB" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2729F33F" w14:textId="588260BE" w:rsidR="00DB62B9" w:rsidRDefault="004F3455" w:rsidP="009045F6">
+    <w:p w14:paraId="06B7DE4E" w14:textId="13A99127" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</w:t>
+          <w:r w:rsidR="00FE3C36">
+            <w:t>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
+    <w:p w14:paraId="56D7FC06" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651E20CB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId28"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+      <w:headerReference w:type="even" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E3E6DBD" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
+    <w:p w14:paraId="3620596B" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B1453F6" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
+    <w:p w14:paraId="05A09A8D" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DE3B06D" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559">
+    <w:p w14:paraId="6132B5FD" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4657,2855 +4929,3697 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="TradeGothic"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CF46206" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="341314D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 4"/>
+              <wp:docPr id="13" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="286C6F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="286C6F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="320B707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="701A1ABD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:docPr id="22" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2739A807" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2739A807" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="32BBCCBE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0713B375" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0713B375" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E37AF15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3564C90A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 1"/>
+              <wp:docPr id="21" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2083FFF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0FFBF9EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2083FFF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0FFBF9EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32142C68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4A461A35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
-[...309 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6F1092C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1B3ECAA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004F3455">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6F1092C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1B3ECAA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004F3455">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69251E34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="52565DBF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45CACC2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="544AB0FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="544AB0FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4C303D96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3A6A06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45CACC2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1A3A6A06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09BC6D27" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="427E671C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="19" name="Textruta 1"/>
+              <wp:docPr id="17" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0065F3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="043862AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0065F3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="043862AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13B40818" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6D98912D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 1"/>
+              <wp:docPr id="15" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FCE53DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6E731668" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FCE53DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6E731668" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-  <w:p w14:paraId="04F603EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3CD65E39" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2FD8C4A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005743C8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2FD8C4A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005743C8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61B71342" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="232256E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005743C8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="232256E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005743C8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7E7E7C96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6DD6D9A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005743C8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6DD6D9A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005743C8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2D64E5E7" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7EAF21F2" w14:textId="77777777" w:rsidR="009577E7" w:rsidRPr="006923D1" w:rsidRDefault="009577E7" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2C0FC31D" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="RKbas"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="515ED626" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="6" name="Textruta 2"/>
+              <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="1DF0C9FF" w14:textId="24AAA132" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="00FE3C36">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="1DF0C9FF" w14:textId="24AAA132" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="00FE3C36">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4B78FA83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="04090D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 3"/>
+              <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="64C5D2D4" w14:textId="33AD9EC4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="406809228"/>
+                              <w:id w:val="678160841"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="00FE3C36">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1217775106"/>
+                              <w:id w:val="503248723"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="64C5D2D4" w14:textId="33AD9EC4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="406809228"/>
+                        <w:id w:val="678160841"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="00FE3C36">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1217775106"/>
+                        <w:id w:val="503248723"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="429C1097" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="60AD90D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="484A51D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="79953C3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="8" name="Textruta 2"/>
+              <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="12A0C1A4" w14:textId="0F9704E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1607182869"/>
+                              <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="00FE3C36">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2125718540"/>
+                              <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-[...45 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="12A0C1A4" w14:textId="0F9704E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1607182869"/>
+                        <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="00FE3C36">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2125718540"/>
+                        <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-[...45 lines deleted...]
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D76E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="48AADE1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="16528EE4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="7" name="Textruta 3"/>
+              <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3F8345A7" w14:textId="5F9739A9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="681641218"/>
+                              <w:id w:val="1411887597"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="00FE3C36">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1837954623"/>
+                              <w:id w:val="801968687"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-[...52 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3F8345A7" w14:textId="5F9739A9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="681641218"/>
+                        <w:id w:val="1411887597"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="00FE3C36">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1837954623"/>
+                        <w:id w:val="801968687"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-[...52 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F621042" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="1B501763" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6DECDED4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 2"/>
+              <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="763D18F5" w14:textId="3FCA5E03" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-166023969"/>
+                              <w:id w:val="-1339229036"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="00FE3C36">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1241832413"/>
+                              <w:id w:val="422383355"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="763D18F5" w14:textId="3FCA5E03" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-166023969"/>
+                        <w:id w:val="-1339229036"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="00FE3C36">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1241832413"/>
+                        <w:id w:val="422383355"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A013B86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="779712EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="9" name="Textruta 3"/>
+              <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1C2E53CA" w14:textId="56709984" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1057744009"/>
+                              <w:id w:val="1889615009"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
+                              <w:r w:rsidR="00FE3C36">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1062949519"/>
+                              <w:id w:val="948817591"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5966810B" w14:textId="7C55CCB3" w:rsidR="005743C8" w:rsidRPr="000B6D9A" w:rsidRDefault="00751EC8" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FE3C36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005743C8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005743C8" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C2E53CA" w14:textId="56709984" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1889615009"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FE3C36">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="948817591"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5966810B" w14:textId="7C55CCB3" w:rsidR="005743C8" w:rsidRPr="000B6D9A" w:rsidRDefault="00751EC8" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FE3C36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005743C8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005743C8" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="43EA8387" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0405CA41" w14:textId="0980BCD2" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-631711961"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FE3C36">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1235739934"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="08C3DE2E" w14:textId="2562B837" w:rsidR="005743C8" w:rsidRPr="000B6D9A" w:rsidRDefault="00751EC8" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FE3C36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005743C8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005743C8">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="005743C8" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0405CA41" w14:textId="0980BCD2" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1057744009"/>
+                        <w:id w:val="-631711961"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
+                        <w:r w:rsidR="00FE3C36">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1062949519"/>
+                        <w:id w:val="1235739934"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="08C3DE2E" w14:textId="2562B837" w:rsidR="005743C8" w:rsidRPr="000B6D9A" w:rsidRDefault="00751EC8" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FE3C36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005743C8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005743C8">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="005743C8" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="023FE436" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="340ECEE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E70D2C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7EF22A07" w14:textId="24CE09E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1451664330"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FE3C36">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-398129652"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E661B">
+                                <w:t>2025/26:51</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7EF22A07" w14:textId="24CE09E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1451664330"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FE3C36">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-398129652"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E661B">
+                          <w:t>2025/26:51</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9115,127 +10229,127 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -9779,1235 +10893,3327 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A178F0"/>
+    <w:rsidRoot w:val="00C2056F"/>
+    <w:rsid w:val="00000B2F"/>
+    <w:rsid w:val="00000DEC"/>
+    <w:rsid w:val="00001223"/>
+    <w:rsid w:val="00002168"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00004C8A"/>
-    <w:rsid w:val="00004FD8"/>
+    <w:rsid w:val="0000285A"/>
+    <w:rsid w:val="00002A95"/>
+    <w:rsid w:val="00003805"/>
+    <w:rsid w:val="000041D3"/>
+    <w:rsid w:val="000049D0"/>
+    <w:rsid w:val="0000581C"/>
+    <w:rsid w:val="00006BD2"/>
+    <w:rsid w:val="00006DD2"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="000107A1"/>
+    <w:rsid w:val="000111C9"/>
+    <w:rsid w:val="00011256"/>
+    <w:rsid w:val="00011558"/>
     <w:rsid w:val="000127FF"/>
+    <w:rsid w:val="000137A9"/>
+    <w:rsid w:val="00013ECE"/>
     <w:rsid w:val="000140A3"/>
+    <w:rsid w:val="0001429A"/>
+    <w:rsid w:val="000143C7"/>
+    <w:rsid w:val="00014ADB"/>
+    <w:rsid w:val="00014EA0"/>
+    <w:rsid w:val="00015916"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="00017353"/>
+    <w:rsid w:val="000178CE"/>
+    <w:rsid w:val="00020166"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="00022341"/>
+    <w:rsid w:val="00022E7A"/>
+    <w:rsid w:val="000235EC"/>
+    <w:rsid w:val="00023D67"/>
+    <w:rsid w:val="00024532"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="00025B48"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="00027A48"/>
+    <w:rsid w:val="00030CEC"/>
+    <w:rsid w:val="00031CE6"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00032F9A"/>
-    <w:rsid w:val="00037530"/>
+    <w:rsid w:val="000331F7"/>
+    <w:rsid w:val="000338FA"/>
+    <w:rsid w:val="00034BAD"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00041A93"/>
+    <w:rsid w:val="000413F4"/>
+    <w:rsid w:val="00041837"/>
+    <w:rsid w:val="00041C7F"/>
+    <w:rsid w:val="000433CD"/>
+    <w:rsid w:val="00043AAE"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="000444AA"/>
+    <w:rsid w:val="00044761"/>
+    <w:rsid w:val="000448E6"/>
+    <w:rsid w:val="00044E6B"/>
+    <w:rsid w:val="00045479"/>
     <w:rsid w:val="00046417"/>
+    <w:rsid w:val="00046ABA"/>
+    <w:rsid w:val="00046F2C"/>
+    <w:rsid w:val="00047112"/>
+    <w:rsid w:val="00047560"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="00047AAE"/>
+    <w:rsid w:val="00047E32"/>
+    <w:rsid w:val="00050932"/>
+    <w:rsid w:val="000520AD"/>
+    <w:rsid w:val="00052B7B"/>
+    <w:rsid w:val="0005351C"/>
+    <w:rsid w:val="00053810"/>
+    <w:rsid w:val="00054801"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="00057202"/>
+    <w:rsid w:val="0005723A"/>
+    <w:rsid w:val="00060620"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00062980"/>
+    <w:rsid w:val="00062F53"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063761"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0006728C"/>
+    <w:rsid w:val="00063473"/>
+    <w:rsid w:val="00063796"/>
+    <w:rsid w:val="000648E0"/>
+    <w:rsid w:val="0006604E"/>
+    <w:rsid w:val="0006636B"/>
     <w:rsid w:val="00067524"/>
+    <w:rsid w:val="00067B43"/>
     <w:rsid w:val="00070DFE"/>
+    <w:rsid w:val="00071167"/>
+    <w:rsid w:val="00071BE0"/>
+    <w:rsid w:val="000721F0"/>
+    <w:rsid w:val="00072472"/>
+    <w:rsid w:val="000724D4"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00072945"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="000815B0"/>
-    <w:rsid w:val="000817BE"/>
+    <w:rsid w:val="00076987"/>
+    <w:rsid w:val="00076FB7"/>
+    <w:rsid w:val="0007716D"/>
+    <w:rsid w:val="0007776D"/>
+    <w:rsid w:val="00080A78"/>
+    <w:rsid w:val="0008155E"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="00082CE8"/>
+    <w:rsid w:val="00083CE8"/>
+    <w:rsid w:val="000842DF"/>
+    <w:rsid w:val="00085287"/>
+    <w:rsid w:val="0008595E"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
+    <w:rsid w:val="00086029"/>
+    <w:rsid w:val="00086651"/>
+    <w:rsid w:val="000866A2"/>
+    <w:rsid w:val="00086A62"/>
+    <w:rsid w:val="00086B1D"/>
+    <w:rsid w:val="00086C72"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="000911EF"/>
+    <w:rsid w:val="00087F05"/>
+    <w:rsid w:val="00090B38"/>
+    <w:rsid w:val="00090DC2"/>
+    <w:rsid w:val="00090DEE"/>
+    <w:rsid w:val="000913D2"/>
+    <w:rsid w:val="00091D33"/>
+    <w:rsid w:val="000921D5"/>
+    <w:rsid w:val="00093150"/>
+    <w:rsid w:val="00093A9E"/>
+    <w:rsid w:val="00093CEA"/>
+    <w:rsid w:val="00093F2E"/>
+    <w:rsid w:val="000940AC"/>
+    <w:rsid w:val="00094282"/>
+    <w:rsid w:val="00094905"/>
     <w:rsid w:val="0009544E"/>
+    <w:rsid w:val="00095B73"/>
     <w:rsid w:val="00096CFD"/>
+    <w:rsid w:val="00097444"/>
     <w:rsid w:val="000978DE"/>
+    <w:rsid w:val="000978DF"/>
+    <w:rsid w:val="000A0628"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A2B65"/>
+    <w:rsid w:val="000A3703"/>
+    <w:rsid w:val="000A3BC5"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A479A"/>
+    <w:rsid w:val="000A4C83"/>
+    <w:rsid w:val="000A4CA2"/>
+    <w:rsid w:val="000A50BB"/>
     <w:rsid w:val="000A6489"/>
+    <w:rsid w:val="000A65F2"/>
     <w:rsid w:val="000A66BE"/>
+    <w:rsid w:val="000A6D78"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A7FE0"/>
-    <w:rsid w:val="000B23C6"/>
+    <w:rsid w:val="000A75A3"/>
+    <w:rsid w:val="000A7610"/>
+    <w:rsid w:val="000B00DF"/>
+    <w:rsid w:val="000B2CF9"/>
+    <w:rsid w:val="000B3955"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B48E8"/>
+    <w:rsid w:val="000B48A3"/>
+    <w:rsid w:val="000B4A73"/>
+    <w:rsid w:val="000B4AAF"/>
+    <w:rsid w:val="000B4DA2"/>
+    <w:rsid w:val="000B56C5"/>
+    <w:rsid w:val="000B6559"/>
+    <w:rsid w:val="000B68CD"/>
+    <w:rsid w:val="000B6E36"/>
+    <w:rsid w:val="000B712E"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C0ACF"/>
+    <w:rsid w:val="000C3DE5"/>
+    <w:rsid w:val="000C506D"/>
+    <w:rsid w:val="000C5292"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C641D"/>
+    <w:rsid w:val="000C637D"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000C729B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000E146C"/>
+    <w:rsid w:val="000D00FF"/>
+    <w:rsid w:val="000D1D2A"/>
+    <w:rsid w:val="000D1E88"/>
+    <w:rsid w:val="000D1F29"/>
+    <w:rsid w:val="000D3C52"/>
+    <w:rsid w:val="000D5088"/>
+    <w:rsid w:val="000D5E79"/>
+    <w:rsid w:val="000D7649"/>
+    <w:rsid w:val="000E0A65"/>
+    <w:rsid w:val="000E169F"/>
+    <w:rsid w:val="000E18DF"/>
+    <w:rsid w:val="000E3737"/>
+    <w:rsid w:val="000E4821"/>
+    <w:rsid w:val="000E49D9"/>
+    <w:rsid w:val="000E4FA0"/>
+    <w:rsid w:val="000E5E1F"/>
     <w:rsid w:val="000E67B7"/>
-    <w:rsid w:val="000E6813"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7C5F"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F203D"/>
-    <w:rsid w:val="000F3BCA"/>
+    <w:rsid w:val="000F03AE"/>
+    <w:rsid w:val="000F04C0"/>
+    <w:rsid w:val="000F080F"/>
+    <w:rsid w:val="000F23E9"/>
+    <w:rsid w:val="000F27A0"/>
+    <w:rsid w:val="000F32E8"/>
+    <w:rsid w:val="000F3316"/>
+    <w:rsid w:val="000F4BDE"/>
     <w:rsid w:val="000F4DD6"/>
+    <w:rsid w:val="000F6764"/>
+    <w:rsid w:val="000F6F3E"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="000F77A0"/>
+    <w:rsid w:val="00101579"/>
+    <w:rsid w:val="001018C8"/>
+    <w:rsid w:val="0010231F"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="0010317B"/>
+    <w:rsid w:val="001037AC"/>
     <w:rsid w:val="00107129"/>
+    <w:rsid w:val="00107A0E"/>
+    <w:rsid w:val="00107BAD"/>
+    <w:rsid w:val="00110940"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111A5E"/>
+    <w:rsid w:val="00111E61"/>
+    <w:rsid w:val="00112386"/>
+    <w:rsid w:val="00112A11"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="00115062"/>
+    <w:rsid w:val="00114955"/>
     <w:rsid w:val="00115516"/>
-    <w:rsid w:val="0011617E"/>
+    <w:rsid w:val="0011604A"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="00117924"/>
-    <w:rsid w:val="00117AC1"/>
+    <w:rsid w:val="00120679"/>
+    <w:rsid w:val="00120939"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00120D75"/>
+    <w:rsid w:val="00120C2E"/>
+    <w:rsid w:val="00120C93"/>
+    <w:rsid w:val="0012108B"/>
     <w:rsid w:val="00122565"/>
+    <w:rsid w:val="0012261E"/>
     <w:rsid w:val="0012360F"/>
+    <w:rsid w:val="00123A2E"/>
+    <w:rsid w:val="0012458E"/>
+    <w:rsid w:val="001252A6"/>
+    <w:rsid w:val="00125857"/>
     <w:rsid w:val="00125F18"/>
+    <w:rsid w:val="00126747"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="001318E0"/>
+    <w:rsid w:val="00127EFB"/>
+    <w:rsid w:val="00130CB0"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00132626"/>
+    <w:rsid w:val="00131AEB"/>
+    <w:rsid w:val="001320DD"/>
+    <w:rsid w:val="00132830"/>
+    <w:rsid w:val="00132C77"/>
     <w:rsid w:val="0013464D"/>
+    <w:rsid w:val="001347E1"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00141971"/>
+    <w:rsid w:val="00141CC9"/>
     <w:rsid w:val="00144361"/>
+    <w:rsid w:val="001445B9"/>
+    <w:rsid w:val="001449AB"/>
+    <w:rsid w:val="00144D9E"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00146E9F"/>
+    <w:rsid w:val="001461C7"/>
+    <w:rsid w:val="001465A1"/>
+    <w:rsid w:val="001469C8"/>
+    <w:rsid w:val="00147330"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00154A2D"/>
+    <w:rsid w:val="001532E8"/>
+    <w:rsid w:val="00153615"/>
+    <w:rsid w:val="00154B63"/>
+    <w:rsid w:val="001553BD"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="00155B3F"/>
+    <w:rsid w:val="00156B87"/>
+    <w:rsid w:val="00156DA1"/>
+    <w:rsid w:val="00156F56"/>
+    <w:rsid w:val="001572B3"/>
+    <w:rsid w:val="00157540"/>
+    <w:rsid w:val="00157598"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="00162B6B"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="0016383F"/>
     <w:rsid w:val="00163D57"/>
+    <w:rsid w:val="00165C69"/>
+    <w:rsid w:val="00166086"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00170741"/>
-    <w:rsid w:val="0017201E"/>
+    <w:rsid w:val="001670EF"/>
+    <w:rsid w:val="001671C7"/>
+    <w:rsid w:val="00167624"/>
+    <w:rsid w:val="00170EEE"/>
+    <w:rsid w:val="00170F99"/>
+    <w:rsid w:val="00171712"/>
+    <w:rsid w:val="00173787"/>
     <w:rsid w:val="00174E46"/>
+    <w:rsid w:val="001755C1"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
+    <w:rsid w:val="00176EB4"/>
+    <w:rsid w:val="00177B2A"/>
+    <w:rsid w:val="0018175D"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="0018270D"/>
+    <w:rsid w:val="0018336E"/>
+    <w:rsid w:val="00183445"/>
+    <w:rsid w:val="00184FCB"/>
+    <w:rsid w:val="00185143"/>
+    <w:rsid w:val="001854A7"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="00186BE1"/>
+    <w:rsid w:val="00186CBE"/>
+    <w:rsid w:val="0018703D"/>
+    <w:rsid w:val="001903C7"/>
+    <w:rsid w:val="001905F1"/>
+    <w:rsid w:val="0019061A"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00190B54"/>
+    <w:rsid w:val="0019285E"/>
+    <w:rsid w:val="0019381C"/>
     <w:rsid w:val="00194C95"/>
+    <w:rsid w:val="00194CBA"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="00195F5B"/>
+    <w:rsid w:val="0019616E"/>
+    <w:rsid w:val="00197F76"/>
+    <w:rsid w:val="001A0250"/>
+    <w:rsid w:val="001A050A"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A2899"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A51DF"/>
+    <w:rsid w:val="001A557E"/>
+    <w:rsid w:val="001A61CE"/>
+    <w:rsid w:val="001A6356"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B18F2"/>
+    <w:rsid w:val="001A7FCE"/>
+    <w:rsid w:val="001B044F"/>
+    <w:rsid w:val="001B1B61"/>
+    <w:rsid w:val="001B259C"/>
+    <w:rsid w:val="001B2AC1"/>
+    <w:rsid w:val="001B40B8"/>
+    <w:rsid w:val="001B4369"/>
+    <w:rsid w:val="001B508B"/>
+    <w:rsid w:val="001B5691"/>
+    <w:rsid w:val="001B5DF1"/>
+    <w:rsid w:val="001B6B2B"/>
+    <w:rsid w:val="001B709B"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C4828"/>
+    <w:rsid w:val="001C52B0"/>
+    <w:rsid w:val="001C53B4"/>
+    <w:rsid w:val="001C5740"/>
     <w:rsid w:val="001D0157"/>
-    <w:rsid w:val="001D0439"/>
     <w:rsid w:val="001D0638"/>
+    <w:rsid w:val="001D0F05"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D220E"/>
+    <w:rsid w:val="001D2DA7"/>
+    <w:rsid w:val="001D2DE7"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D6310"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E353E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F29DF"/>
+    <w:rsid w:val="001E164C"/>
+    <w:rsid w:val="001E22C7"/>
+    <w:rsid w:val="001E3341"/>
+    <w:rsid w:val="001E4019"/>
+    <w:rsid w:val="001E43C7"/>
+    <w:rsid w:val="001E4AC1"/>
+    <w:rsid w:val="001E53E5"/>
+    <w:rsid w:val="001E637F"/>
+    <w:rsid w:val="001F0CEF"/>
+    <w:rsid w:val="001F1CB5"/>
+    <w:rsid w:val="001F4652"/>
+    <w:rsid w:val="001F51B4"/>
+    <w:rsid w:val="001F5924"/>
     <w:rsid w:val="001F5CE5"/>
+    <w:rsid w:val="001F6243"/>
     <w:rsid w:val="001F782A"/>
+    <w:rsid w:val="001F7E4C"/>
+    <w:rsid w:val="00200021"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="002020EF"/>
+    <w:rsid w:val="002022B8"/>
+    <w:rsid w:val="00202C4F"/>
     <w:rsid w:val="00203904"/>
+    <w:rsid w:val="00203BBE"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="002067D7"/>
+    <w:rsid w:val="00211167"/>
     <w:rsid w:val="00211E15"/>
+    <w:rsid w:val="00211F93"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="0022260F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002304BE"/>
+    <w:rsid w:val="00214E48"/>
+    <w:rsid w:val="00215228"/>
+    <w:rsid w:val="002168B0"/>
+    <w:rsid w:val="002176EB"/>
+    <w:rsid w:val="00217A75"/>
+    <w:rsid w:val="00217F8A"/>
+    <w:rsid w:val="00220500"/>
+    <w:rsid w:val="00220804"/>
+    <w:rsid w:val="00220AAF"/>
+    <w:rsid w:val="00220DB1"/>
+    <w:rsid w:val="00221816"/>
+    <w:rsid w:val="00222329"/>
+    <w:rsid w:val="00223237"/>
+    <w:rsid w:val="00223DE8"/>
+    <w:rsid w:val="002245E7"/>
+    <w:rsid w:val="00224A8C"/>
+    <w:rsid w:val="00225843"/>
+    <w:rsid w:val="00226872"/>
+    <w:rsid w:val="0022732A"/>
+    <w:rsid w:val="00230294"/>
+    <w:rsid w:val="00230831"/>
+    <w:rsid w:val="00230AF6"/>
+    <w:rsid w:val="0023101D"/>
+    <w:rsid w:val="00231A5D"/>
+    <w:rsid w:val="0023276B"/>
     <w:rsid w:val="00233E31"/>
+    <w:rsid w:val="00235501"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="0023589E"/>
+    <w:rsid w:val="0023634B"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00236F8A"/>
+    <w:rsid w:val="0023759C"/>
+    <w:rsid w:val="00237C7D"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00240A83"/>
+    <w:rsid w:val="002410AE"/>
+    <w:rsid w:val="002415D3"/>
+    <w:rsid w:val="00241D2A"/>
+    <w:rsid w:val="00241DE3"/>
+    <w:rsid w:val="00241E7D"/>
+    <w:rsid w:val="0024283C"/>
+    <w:rsid w:val="0024373C"/>
     <w:rsid w:val="00244011"/>
+    <w:rsid w:val="00244867"/>
+    <w:rsid w:val="00244AF4"/>
+    <w:rsid w:val="0024616A"/>
+    <w:rsid w:val="00246B2A"/>
+    <w:rsid w:val="00247CF9"/>
+    <w:rsid w:val="00251A38"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00254792"/>
-    <w:rsid w:val="002573C9"/>
+    <w:rsid w:val="00252E34"/>
+    <w:rsid w:val="002539DF"/>
+    <w:rsid w:val="002548AC"/>
+    <w:rsid w:val="002549F7"/>
+    <w:rsid w:val="00254D64"/>
+    <w:rsid w:val="0025571D"/>
+    <w:rsid w:val="00256CBA"/>
+    <w:rsid w:val="00256DC9"/>
+    <w:rsid w:val="0025731A"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00260440"/>
+    <w:rsid w:val="00260EA7"/>
+    <w:rsid w:val="002623F5"/>
+    <w:rsid w:val="00262484"/>
+    <w:rsid w:val="002624D9"/>
+    <w:rsid w:val="0026306E"/>
     <w:rsid w:val="00263274"/>
+    <w:rsid w:val="00263730"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00264B5A"/>
+    <w:rsid w:val="00264D19"/>
+    <w:rsid w:val="00265559"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00270187"/>
+    <w:rsid w:val="00271343"/>
+    <w:rsid w:val="002717DE"/>
+    <w:rsid w:val="0027228F"/>
+    <w:rsid w:val="0027251C"/>
+    <w:rsid w:val="0027258F"/>
+    <w:rsid w:val="00272908"/>
+    <w:rsid w:val="00272A90"/>
+    <w:rsid w:val="002736E1"/>
+    <w:rsid w:val="00276425"/>
+    <w:rsid w:val="00276888"/>
+    <w:rsid w:val="00277CF5"/>
+    <w:rsid w:val="00280B18"/>
+    <w:rsid w:val="002810EF"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00282580"/>
+    <w:rsid w:val="0028260B"/>
+    <w:rsid w:val="002839A9"/>
+    <w:rsid w:val="0028401B"/>
+    <w:rsid w:val="00285746"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="00285EC8"/>
+    <w:rsid w:val="00286708"/>
+    <w:rsid w:val="00286F24"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="0029084F"/>
-    <w:rsid w:val="00290DE6"/>
+    <w:rsid w:val="002878E9"/>
+    <w:rsid w:val="00290E35"/>
+    <w:rsid w:val="00291830"/>
     <w:rsid w:val="0029293D"/>
+    <w:rsid w:val="00292E04"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="00293769"/>
+    <w:rsid w:val="002939C5"/>
+    <w:rsid w:val="00293C45"/>
+    <w:rsid w:val="00293DC8"/>
+    <w:rsid w:val="00294AFD"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
+    <w:rsid w:val="00295AD4"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00295EEA"/>
+    <w:rsid w:val="00295F85"/>
+    <w:rsid w:val="00296D18"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
+    <w:rsid w:val="002A22F5"/>
+    <w:rsid w:val="002A26E1"/>
+    <w:rsid w:val="002A29C6"/>
+    <w:rsid w:val="002A2B2A"/>
+    <w:rsid w:val="002A3171"/>
+    <w:rsid w:val="002A3274"/>
+    <w:rsid w:val="002A6A17"/>
+    <w:rsid w:val="002A7B17"/>
+    <w:rsid w:val="002A7C80"/>
+    <w:rsid w:val="002B01B0"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B1E97"/>
+    <w:rsid w:val="002B1A8E"/>
+    <w:rsid w:val="002B20B8"/>
+    <w:rsid w:val="002B28DD"/>
+    <w:rsid w:val="002B3771"/>
+    <w:rsid w:val="002B3774"/>
+    <w:rsid w:val="002B38DF"/>
+    <w:rsid w:val="002B3B0B"/>
+    <w:rsid w:val="002B3BDC"/>
+    <w:rsid w:val="002B3DAF"/>
+    <w:rsid w:val="002B4D7A"/>
+    <w:rsid w:val="002B4F1A"/>
+    <w:rsid w:val="002B51C1"/>
+    <w:rsid w:val="002B5879"/>
+    <w:rsid w:val="002B62A5"/>
+    <w:rsid w:val="002B6853"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C08F2"/>
+    <w:rsid w:val="002C0A16"/>
+    <w:rsid w:val="002C115B"/>
     <w:rsid w:val="002C14EF"/>
+    <w:rsid w:val="002C1A0F"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C367D"/>
+    <w:rsid w:val="002C3BDB"/>
+    <w:rsid w:val="002C461F"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C6ECC"/>
+    <w:rsid w:val="002C5CFA"/>
+    <w:rsid w:val="002C627D"/>
+    <w:rsid w:val="002C7F63"/>
     <w:rsid w:val="002D09C9"/>
+    <w:rsid w:val="002D0FD5"/>
+    <w:rsid w:val="002D158E"/>
+    <w:rsid w:val="002D2AB6"/>
+    <w:rsid w:val="002D2B61"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D4ADE"/>
+    <w:rsid w:val="002D454C"/>
+    <w:rsid w:val="002D5098"/>
+    <w:rsid w:val="002D58DD"/>
+    <w:rsid w:val="002D5EC0"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D7A50"/>
+    <w:rsid w:val="002D6E0D"/>
+    <w:rsid w:val="002D712D"/>
+    <w:rsid w:val="002D7271"/>
+    <w:rsid w:val="002D730A"/>
     <w:rsid w:val="002E219E"/>
+    <w:rsid w:val="002E2635"/>
+    <w:rsid w:val="002E2931"/>
+    <w:rsid w:val="002E3CB2"/>
+    <w:rsid w:val="002E4AF7"/>
+    <w:rsid w:val="002E4F0E"/>
+    <w:rsid w:val="002E54EF"/>
     <w:rsid w:val="002E57AD"/>
+    <w:rsid w:val="002E5875"/>
+    <w:rsid w:val="002E5890"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
+    <w:rsid w:val="002E64DD"/>
+    <w:rsid w:val="002E6C6E"/>
+    <w:rsid w:val="002E7937"/>
+    <w:rsid w:val="002F0649"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F0B6A"/>
-    <w:rsid w:val="002F31E9"/>
+    <w:rsid w:val="002F0958"/>
+    <w:rsid w:val="002F0C56"/>
+    <w:rsid w:val="002F0DD3"/>
+    <w:rsid w:val="002F1D83"/>
+    <w:rsid w:val="002F2DF4"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
+    <w:rsid w:val="002F4C7D"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="0030794E"/>
-    <w:rsid w:val="00307E4E"/>
+    <w:rsid w:val="002F5C27"/>
+    <w:rsid w:val="002F69BE"/>
+    <w:rsid w:val="002F7B00"/>
+    <w:rsid w:val="00300E0F"/>
+    <w:rsid w:val="003011B5"/>
+    <w:rsid w:val="00302766"/>
+    <w:rsid w:val="00303173"/>
+    <w:rsid w:val="003033C9"/>
+    <w:rsid w:val="00304556"/>
+    <w:rsid w:val="00305291"/>
+    <w:rsid w:val="00305D5E"/>
+    <w:rsid w:val="00306465"/>
+    <w:rsid w:val="00307668"/>
+    <w:rsid w:val="00307AC5"/>
+    <w:rsid w:val="003100E1"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="003101E8"/>
+    <w:rsid w:val="0031153C"/>
+    <w:rsid w:val="00312716"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00314A3D"/>
+    <w:rsid w:val="003155B7"/>
+    <w:rsid w:val="00315611"/>
+    <w:rsid w:val="0031732D"/>
+    <w:rsid w:val="0031733F"/>
     <w:rsid w:val="00317CC4"/>
+    <w:rsid w:val="00317D0C"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00321D46"/>
+    <w:rsid w:val="00322106"/>
+    <w:rsid w:val="003231F8"/>
+    <w:rsid w:val="00323F66"/>
+    <w:rsid w:val="0032452A"/>
+    <w:rsid w:val="00325401"/>
+    <w:rsid w:val="0032540C"/>
+    <w:rsid w:val="00325835"/>
+    <w:rsid w:val="00325B8F"/>
+    <w:rsid w:val="00327E32"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="003303CD"/>
+    <w:rsid w:val="003315DA"/>
     <w:rsid w:val="00332455"/>
+    <w:rsid w:val="0033278F"/>
+    <w:rsid w:val="00332C95"/>
     <w:rsid w:val="00332DE2"/>
+    <w:rsid w:val="0033318C"/>
+    <w:rsid w:val="00334452"/>
+    <w:rsid w:val="00334615"/>
+    <w:rsid w:val="00334FBC"/>
+    <w:rsid w:val="00335212"/>
+    <w:rsid w:val="003359E0"/>
+    <w:rsid w:val="00336766"/>
+    <w:rsid w:val="00336CA5"/>
+    <w:rsid w:val="003374FB"/>
+    <w:rsid w:val="00340174"/>
+    <w:rsid w:val="0034153F"/>
+    <w:rsid w:val="00342986"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="00345390"/>
+    <w:rsid w:val="0034514A"/>
+    <w:rsid w:val="0034528E"/>
+    <w:rsid w:val="0034594E"/>
+    <w:rsid w:val="00345D81"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00347F32"/>
+    <w:rsid w:val="00350351"/>
+    <w:rsid w:val="0035176A"/>
     <w:rsid w:val="00351E66"/>
+    <w:rsid w:val="00352F54"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="003535EC"/>
+    <w:rsid w:val="00353857"/>
+    <w:rsid w:val="003540FD"/>
+    <w:rsid w:val="003545DD"/>
+    <w:rsid w:val="003547F8"/>
+    <w:rsid w:val="00354898"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="0035588F"/>
+    <w:rsid w:val="003555DF"/>
+    <w:rsid w:val="00355FD7"/>
+    <w:rsid w:val="00356242"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
+    <w:rsid w:val="003607B5"/>
+    <w:rsid w:val="00360925"/>
     <w:rsid w:val="003612EA"/>
+    <w:rsid w:val="00361663"/>
+    <w:rsid w:val="003616F2"/>
     <w:rsid w:val="00361ABA"/>
+    <w:rsid w:val="00361C9A"/>
     <w:rsid w:val="00362009"/>
+    <w:rsid w:val="00362245"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="00363AD5"/>
+    <w:rsid w:val="00366AD4"/>
+    <w:rsid w:val="00366D90"/>
+    <w:rsid w:val="0036722B"/>
+    <w:rsid w:val="0036728C"/>
+    <w:rsid w:val="003673AF"/>
+    <w:rsid w:val="00367C34"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370CB3"/>
+    <w:rsid w:val="00370CC8"/>
+    <w:rsid w:val="00370DAC"/>
+    <w:rsid w:val="00371778"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00372B40"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00376196"/>
+    <w:rsid w:val="003733DF"/>
+    <w:rsid w:val="00373CE1"/>
+    <w:rsid w:val="003745E5"/>
+    <w:rsid w:val="00375C0C"/>
+    <w:rsid w:val="00375E1C"/>
+    <w:rsid w:val="003760FB"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="00376D21"/>
+    <w:rsid w:val="00381083"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="0038229D"/>
+    <w:rsid w:val="00382A55"/>
     <w:rsid w:val="0038525D"/>
+    <w:rsid w:val="003853AA"/>
+    <w:rsid w:val="003853D4"/>
+    <w:rsid w:val="00385BB9"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="00387599"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00397311"/>
+    <w:rsid w:val="00390FDF"/>
+    <w:rsid w:val="003913E4"/>
+    <w:rsid w:val="00391916"/>
+    <w:rsid w:val="0039206D"/>
+    <w:rsid w:val="003929D1"/>
+    <w:rsid w:val="00392D3B"/>
+    <w:rsid w:val="00392F5F"/>
+    <w:rsid w:val="00393F76"/>
+    <w:rsid w:val="00394704"/>
+    <w:rsid w:val="00394E24"/>
+    <w:rsid w:val="003958D4"/>
+    <w:rsid w:val="00396901"/>
+    <w:rsid w:val="00396C7F"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A665E"/>
+    <w:rsid w:val="003A18BC"/>
+    <w:rsid w:val="003A18EF"/>
+    <w:rsid w:val="003A2AA9"/>
+    <w:rsid w:val="003A49F2"/>
+    <w:rsid w:val="003A4C2D"/>
+    <w:rsid w:val="003A51E0"/>
+    <w:rsid w:val="003A5B18"/>
+    <w:rsid w:val="003A7EA0"/>
+    <w:rsid w:val="003B0233"/>
     <w:rsid w:val="003B024C"/>
+    <w:rsid w:val="003B02D5"/>
+    <w:rsid w:val="003B03D4"/>
+    <w:rsid w:val="003B06F5"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1066"/>
+    <w:rsid w:val="003B26A1"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B2F0D"/>
+    <w:rsid w:val="003B3738"/>
+    <w:rsid w:val="003B38C7"/>
+    <w:rsid w:val="003B4D32"/>
+    <w:rsid w:val="003B6604"/>
+    <w:rsid w:val="003B6CEE"/>
+    <w:rsid w:val="003B6E23"/>
     <w:rsid w:val="003B735E"/>
-    <w:rsid w:val="003B7AEC"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C1310"/>
+    <w:rsid w:val="003C2374"/>
+    <w:rsid w:val="003C3E1D"/>
+    <w:rsid w:val="003C4B33"/>
+    <w:rsid w:val="003C5C1F"/>
+    <w:rsid w:val="003C5E35"/>
+    <w:rsid w:val="003C605F"/>
+    <w:rsid w:val="003C7A2E"/>
     <w:rsid w:val="003D02E8"/>
+    <w:rsid w:val="003D080D"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D1D6A"/>
+    <w:rsid w:val="003D4432"/>
+    <w:rsid w:val="003D5230"/>
+    <w:rsid w:val="003D5532"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003D732E"/>
+    <w:rsid w:val="003D7FBE"/>
+    <w:rsid w:val="003E0473"/>
+    <w:rsid w:val="003E082B"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E2095"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E2F43"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E4424"/>
+    <w:rsid w:val="003E4864"/>
+    <w:rsid w:val="003E685D"/>
+    <w:rsid w:val="003E6A39"/>
+    <w:rsid w:val="003E6C81"/>
+    <w:rsid w:val="003E7BC1"/>
+    <w:rsid w:val="003F14D2"/>
+    <w:rsid w:val="003F1EB4"/>
+    <w:rsid w:val="003F2196"/>
     <w:rsid w:val="003F2744"/>
+    <w:rsid w:val="003F32DE"/>
+    <w:rsid w:val="003F3875"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F66A2"/>
+    <w:rsid w:val="003F437D"/>
+    <w:rsid w:val="003F502A"/>
+    <w:rsid w:val="003F5608"/>
+    <w:rsid w:val="003F5B21"/>
+    <w:rsid w:val="003F620A"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="0041278E"/>
-    <w:rsid w:val="00412E2B"/>
+    <w:rsid w:val="003F6F5D"/>
+    <w:rsid w:val="003F701A"/>
+    <w:rsid w:val="00400C88"/>
+    <w:rsid w:val="00400E3A"/>
+    <w:rsid w:val="00401659"/>
+    <w:rsid w:val="004019DC"/>
+    <w:rsid w:val="00402361"/>
+    <w:rsid w:val="004047E9"/>
+    <w:rsid w:val="00405ECE"/>
+    <w:rsid w:val="00406AAD"/>
+    <w:rsid w:val="00406B9B"/>
+    <w:rsid w:val="00410372"/>
+    <w:rsid w:val="00410A46"/>
+    <w:rsid w:val="004110D8"/>
+    <w:rsid w:val="00412058"/>
+    <w:rsid w:val="004131CE"/>
+    <w:rsid w:val="0041328A"/>
+    <w:rsid w:val="004144C4"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="0042082F"/>
+    <w:rsid w:val="00417E6A"/>
+    <w:rsid w:val="00421B73"/>
+    <w:rsid w:val="00422812"/>
+    <w:rsid w:val="00424251"/>
+    <w:rsid w:val="004248B9"/>
+    <w:rsid w:val="00425494"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00430131"/>
+    <w:rsid w:val="00427960"/>
+    <w:rsid w:val="00427E5B"/>
+    <w:rsid w:val="004316E3"/>
+    <w:rsid w:val="00432203"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00436FC0"/>
-    <w:rsid w:val="00445471"/>
+    <w:rsid w:val="00432D19"/>
+    <w:rsid w:val="00433017"/>
+    <w:rsid w:val="00434634"/>
+    <w:rsid w:val="00434635"/>
+    <w:rsid w:val="00434D3C"/>
+    <w:rsid w:val="00435698"/>
+    <w:rsid w:val="0043624F"/>
+    <w:rsid w:val="00436D3A"/>
+    <w:rsid w:val="00436FD5"/>
+    <w:rsid w:val="00437329"/>
+    <w:rsid w:val="004379CE"/>
+    <w:rsid w:val="004420E0"/>
+    <w:rsid w:val="00442B70"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
+    <w:rsid w:val="00445F65"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="004469BD"/>
+    <w:rsid w:val="00447457"/>
+    <w:rsid w:val="0044752E"/>
+    <w:rsid w:val="004475B4"/>
+    <w:rsid w:val="00447836"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
+    <w:rsid w:val="00450E31"/>
+    <w:rsid w:val="00451C0E"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="00452242"/>
+    <w:rsid w:val="004527BB"/>
+    <w:rsid w:val="00452979"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="004545E0"/>
+    <w:rsid w:val="004539DC"/>
+    <w:rsid w:val="00454053"/>
+    <w:rsid w:val="00454220"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00460B80"/>
-    <w:rsid w:val="00462730"/>
+    <w:rsid w:val="00455357"/>
+    <w:rsid w:val="00455D2B"/>
+    <w:rsid w:val="0045603B"/>
+    <w:rsid w:val="0045702F"/>
+    <w:rsid w:val="0045724C"/>
+    <w:rsid w:val="00457714"/>
+    <w:rsid w:val="0046096C"/>
+    <w:rsid w:val="00460EE6"/>
+    <w:rsid w:val="00460FDB"/>
+    <w:rsid w:val="00461840"/>
+    <w:rsid w:val="00463975"/>
+    <w:rsid w:val="004648E2"/>
+    <w:rsid w:val="004654E1"/>
+    <w:rsid w:val="00465519"/>
+    <w:rsid w:val="00465730"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="00466CD5"/>
+    <w:rsid w:val="004715D0"/>
+    <w:rsid w:val="00471B61"/>
+    <w:rsid w:val="00472742"/>
     <w:rsid w:val="004727BD"/>
-    <w:rsid w:val="00473410"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00474A35"/>
+    <w:rsid w:val="00475620"/>
+    <w:rsid w:val="00476557"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="0048036C"/>
+    <w:rsid w:val="00480856"/>
+    <w:rsid w:val="004837EE"/>
+    <w:rsid w:val="00483BC8"/>
+    <w:rsid w:val="00483D44"/>
+    <w:rsid w:val="00483F52"/>
+    <w:rsid w:val="00484585"/>
+    <w:rsid w:val="004845DB"/>
+    <w:rsid w:val="00484E00"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="0048607D"/>
+    <w:rsid w:val="00487206"/>
+    <w:rsid w:val="00487BD2"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="0049061D"/>
+    <w:rsid w:val="00487C7E"/>
+    <w:rsid w:val="004903EA"/>
     <w:rsid w:val="00490ACA"/>
+    <w:rsid w:val="004913BC"/>
+    <w:rsid w:val="00491433"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004932D3"/>
+    <w:rsid w:val="0049233C"/>
+    <w:rsid w:val="004935E7"/>
+    <w:rsid w:val="0049425B"/>
+    <w:rsid w:val="00495C1B"/>
+    <w:rsid w:val="00497648"/>
+    <w:rsid w:val="00497A24"/>
+    <w:rsid w:val="00497BE2"/>
+    <w:rsid w:val="004A1406"/>
+    <w:rsid w:val="004A1F9C"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A6D96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B3829"/>
+    <w:rsid w:val="004A527A"/>
+    <w:rsid w:val="004A531B"/>
+    <w:rsid w:val="004A5CDF"/>
+    <w:rsid w:val="004A6396"/>
+    <w:rsid w:val="004A69D6"/>
+    <w:rsid w:val="004B0019"/>
+    <w:rsid w:val="004B1487"/>
+    <w:rsid w:val="004B15A2"/>
+    <w:rsid w:val="004B5773"/>
+    <w:rsid w:val="004B577F"/>
     <w:rsid w:val="004B5C2E"/>
+    <w:rsid w:val="004B5D8E"/>
+    <w:rsid w:val="004B5D8F"/>
     <w:rsid w:val="004B6A37"/>
+    <w:rsid w:val="004B6AE3"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004B79F6"/>
+    <w:rsid w:val="004C02CE"/>
+    <w:rsid w:val="004C1130"/>
+    <w:rsid w:val="004C1554"/>
+    <w:rsid w:val="004C17E3"/>
+    <w:rsid w:val="004C2C2A"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C519D"/>
+    <w:rsid w:val="004C533F"/>
+    <w:rsid w:val="004C61A3"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D0997"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D579D"/>
+    <w:rsid w:val="004C72CB"/>
+    <w:rsid w:val="004C7EE8"/>
+    <w:rsid w:val="004D01B8"/>
+    <w:rsid w:val="004D11EF"/>
+    <w:rsid w:val="004D17CE"/>
+    <w:rsid w:val="004D34A1"/>
+    <w:rsid w:val="004D4B72"/>
+    <w:rsid w:val="004D56B3"/>
+    <w:rsid w:val="004D6254"/>
     <w:rsid w:val="004D6D83"/>
+    <w:rsid w:val="004D6FC4"/>
     <w:rsid w:val="004D7475"/>
+    <w:rsid w:val="004D756E"/>
+    <w:rsid w:val="004D771C"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E130F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E41EA"/>
+    <w:rsid w:val="004E27DF"/>
+    <w:rsid w:val="004E2F5D"/>
+    <w:rsid w:val="004E3AD7"/>
+    <w:rsid w:val="004E4191"/>
+    <w:rsid w:val="004E47E4"/>
+    <w:rsid w:val="004E5606"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E63B8"/>
-    <w:rsid w:val="004E6E2C"/>
+    <w:rsid w:val="004E661B"/>
+    <w:rsid w:val="004E6680"/>
+    <w:rsid w:val="004E6DFE"/>
+    <w:rsid w:val="004E7D43"/>
+    <w:rsid w:val="004E7FB4"/>
+    <w:rsid w:val="004E7FC5"/>
     <w:rsid w:val="004F013F"/>
+    <w:rsid w:val="004F11EE"/>
+    <w:rsid w:val="004F19D7"/>
+    <w:rsid w:val="004F24AB"/>
+    <w:rsid w:val="004F254C"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F2D5B"/>
-    <w:rsid w:val="004F3455"/>
+    <w:rsid w:val="004F37C9"/>
+    <w:rsid w:val="004F4140"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F4B66"/>
+    <w:rsid w:val="004F63F0"/>
+    <w:rsid w:val="004F67C1"/>
+    <w:rsid w:val="004F78AF"/>
     <w:rsid w:val="00500B7A"/>
-    <w:rsid w:val="00500E94"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00501C35"/>
+    <w:rsid w:val="00504385"/>
     <w:rsid w:val="00504ADE"/>
+    <w:rsid w:val="00504C04"/>
+    <w:rsid w:val="005053D5"/>
+    <w:rsid w:val="005065F0"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
+    <w:rsid w:val="00507A96"/>
+    <w:rsid w:val="005106EA"/>
+    <w:rsid w:val="00510B6C"/>
+    <w:rsid w:val="00510D32"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="005120F9"/>
-    <w:rsid w:val="00512E98"/>
+    <w:rsid w:val="00511F1D"/>
+    <w:rsid w:val="005121DE"/>
+    <w:rsid w:val="005124DA"/>
+    <w:rsid w:val="00513058"/>
     <w:rsid w:val="0051351F"/>
+    <w:rsid w:val="005136B1"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00514378"/>
+    <w:rsid w:val="005147C2"/>
+    <w:rsid w:val="00514EAF"/>
+    <w:rsid w:val="0051506C"/>
+    <w:rsid w:val="005155EC"/>
+    <w:rsid w:val="00515BFA"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0052608B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00531092"/>
+    <w:rsid w:val="00517A89"/>
+    <w:rsid w:val="00517CC0"/>
+    <w:rsid w:val="005203D4"/>
+    <w:rsid w:val="00520952"/>
+    <w:rsid w:val="00520B9B"/>
+    <w:rsid w:val="005211BD"/>
+    <w:rsid w:val="005218C8"/>
+    <w:rsid w:val="00521EA7"/>
+    <w:rsid w:val="005220CA"/>
+    <w:rsid w:val="005225A2"/>
+    <w:rsid w:val="00524657"/>
+    <w:rsid w:val="0052537F"/>
+    <w:rsid w:val="005257CB"/>
+    <w:rsid w:val="00526CC3"/>
+    <w:rsid w:val="00527782"/>
+    <w:rsid w:val="00530141"/>
+    <w:rsid w:val="00530B1D"/>
+    <w:rsid w:val="00530C42"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00532BE5"/>
+    <w:rsid w:val="00532E82"/>
+    <w:rsid w:val="00532EB2"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="00533E70"/>
+    <w:rsid w:val="005346D8"/>
+    <w:rsid w:val="00534825"/>
     <w:rsid w:val="00535212"/>
+    <w:rsid w:val="005355DB"/>
     <w:rsid w:val="005358B1"/>
+    <w:rsid w:val="00535BB9"/>
+    <w:rsid w:val="0053627F"/>
     <w:rsid w:val="00536700"/>
+    <w:rsid w:val="00536845"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
+    <w:rsid w:val="00537BCE"/>
+    <w:rsid w:val="00540435"/>
     <w:rsid w:val="00540DF7"/>
+    <w:rsid w:val="0054152E"/>
     <w:rsid w:val="0054196B"/>
-    <w:rsid w:val="00542198"/>
     <w:rsid w:val="005429E7"/>
+    <w:rsid w:val="00542CF5"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00551C95"/>
+    <w:rsid w:val="00544CA8"/>
+    <w:rsid w:val="005468A9"/>
+    <w:rsid w:val="00546CAB"/>
+    <w:rsid w:val="00547A2C"/>
+    <w:rsid w:val="00547AFF"/>
+    <w:rsid w:val="005506F7"/>
+    <w:rsid w:val="00550EA3"/>
+    <w:rsid w:val="005523D9"/>
+    <w:rsid w:val="00552CB0"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="005532C3"/>
+    <w:rsid w:val="00553548"/>
+    <w:rsid w:val="00555037"/>
+    <w:rsid w:val="00555DB5"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00556A88"/>
-    <w:rsid w:val="00556E92"/>
+    <w:rsid w:val="00556556"/>
+    <w:rsid w:val="00557A4A"/>
+    <w:rsid w:val="00557C21"/>
+    <w:rsid w:val="00560622"/>
+    <w:rsid w:val="00560D0A"/>
+    <w:rsid w:val="00561D55"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="0056237F"/>
-    <w:rsid w:val="00562AB3"/>
+    <w:rsid w:val="0056203C"/>
+    <w:rsid w:val="0056332E"/>
+    <w:rsid w:val="00563BC6"/>
     <w:rsid w:val="0056410E"/>
+    <w:rsid w:val="005643C4"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="0056549F"/>
+    <w:rsid w:val="00570690"/>
+    <w:rsid w:val="00570FF8"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00572FBC"/>
+    <w:rsid w:val="00572749"/>
+    <w:rsid w:val="00573816"/>
+    <w:rsid w:val="00573DEE"/>
     <w:rsid w:val="00574282"/>
+    <w:rsid w:val="005743C8"/>
+    <w:rsid w:val="00574B80"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00582559"/>
+    <w:rsid w:val="00576637"/>
+    <w:rsid w:val="00581594"/>
+    <w:rsid w:val="0058210C"/>
+    <w:rsid w:val="00582853"/>
+    <w:rsid w:val="0058383F"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="00585CF3"/>
+    <w:rsid w:val="005868D1"/>
+    <w:rsid w:val="00586DE0"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="005906A8"/>
+    <w:rsid w:val="00587968"/>
+    <w:rsid w:val="00591AE1"/>
+    <w:rsid w:val="00591CA4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00593F28"/>
-    <w:rsid w:val="00595029"/>
+    <w:rsid w:val="00593196"/>
+    <w:rsid w:val="00593661"/>
+    <w:rsid w:val="005941FB"/>
+    <w:rsid w:val="00594A88"/>
+    <w:rsid w:val="00594D72"/>
+    <w:rsid w:val="00595BBA"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A1B30"/>
+    <w:rsid w:val="005A02C3"/>
+    <w:rsid w:val="005A14CB"/>
+    <w:rsid w:val="005A17D3"/>
+    <w:rsid w:val="005A2B7B"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3FB0"/>
+    <w:rsid w:val="005A4615"/>
+    <w:rsid w:val="005A57CB"/>
+    <w:rsid w:val="005A5B64"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2BA5"/>
-    <w:rsid w:val="005B4045"/>
+    <w:rsid w:val="005B0196"/>
+    <w:rsid w:val="005B15F1"/>
+    <w:rsid w:val="005B2391"/>
+    <w:rsid w:val="005B369F"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B7CFE"/>
+    <w:rsid w:val="005B6054"/>
+    <w:rsid w:val="005B6188"/>
+    <w:rsid w:val="005B6E5E"/>
+    <w:rsid w:val="005C060F"/>
+    <w:rsid w:val="005C089E"/>
+    <w:rsid w:val="005C0BC9"/>
+    <w:rsid w:val="005C0F01"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
+    <w:rsid w:val="005C154D"/>
+    <w:rsid w:val="005C2A17"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C49DE"/>
+    <w:rsid w:val="005C357C"/>
+    <w:rsid w:val="005C3E70"/>
+    <w:rsid w:val="005C53E2"/>
     <w:rsid w:val="005C5DD2"/>
+    <w:rsid w:val="005C715D"/>
+    <w:rsid w:val="005C7B06"/>
+    <w:rsid w:val="005D0464"/>
+    <w:rsid w:val="005D13FC"/>
+    <w:rsid w:val="005D297B"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D339A"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D5E6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E0C1F"/>
+    <w:rsid w:val="005D7FBF"/>
+    <w:rsid w:val="005E0212"/>
+    <w:rsid w:val="005E07CA"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E11DC"/>
+    <w:rsid w:val="005E113C"/>
+    <w:rsid w:val="005E1425"/>
+    <w:rsid w:val="005E1EDB"/>
+    <w:rsid w:val="005E2583"/>
+    <w:rsid w:val="005E270E"/>
     <w:rsid w:val="005E3665"/>
+    <w:rsid w:val="005E3A59"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E4030"/>
+    <w:rsid w:val="005E3D25"/>
+    <w:rsid w:val="005E4308"/>
+    <w:rsid w:val="005E5213"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6CD3"/>
+    <w:rsid w:val="005E63BC"/>
+    <w:rsid w:val="005E6F60"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005F0074"/>
+    <w:rsid w:val="005E7A0C"/>
+    <w:rsid w:val="005F0856"/>
     <w:rsid w:val="005F089D"/>
+    <w:rsid w:val="005F09E5"/>
+    <w:rsid w:val="005F09F2"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
+    <w:rsid w:val="005F1B7B"/>
+    <w:rsid w:val="005F1C71"/>
+    <w:rsid w:val="005F1D35"/>
     <w:rsid w:val="005F2844"/>
+    <w:rsid w:val="005F3C3C"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F5596"/>
+    <w:rsid w:val="005F57BF"/>
+    <w:rsid w:val="005F57F0"/>
+    <w:rsid w:val="005F62BE"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="005F7510"/>
+    <w:rsid w:val="00600250"/>
+    <w:rsid w:val="0060084E"/>
     <w:rsid w:val="00601BA2"/>
+    <w:rsid w:val="00602421"/>
+    <w:rsid w:val="00602509"/>
+    <w:rsid w:val="0060253C"/>
+    <w:rsid w:val="00602A44"/>
     <w:rsid w:val="00602FF7"/>
+    <w:rsid w:val="00603FB2"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="00604477"/>
-    <w:rsid w:val="00605856"/>
+    <w:rsid w:val="00605963"/>
+    <w:rsid w:val="00606177"/>
     <w:rsid w:val="0060650E"/>
+    <w:rsid w:val="0060692B"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="0061168C"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00616D94"/>
+    <w:rsid w:val="00614286"/>
+    <w:rsid w:val="0061454A"/>
+    <w:rsid w:val="00615510"/>
+    <w:rsid w:val="006159A2"/>
+    <w:rsid w:val="0061697C"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="0061782A"/>
-    <w:rsid w:val="006179D3"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00617D85"/>
+    <w:rsid w:val="00620C78"/>
+    <w:rsid w:val="0062152D"/>
+    <w:rsid w:val="00622479"/>
+    <w:rsid w:val="00624416"/>
+    <w:rsid w:val="00624B06"/>
+    <w:rsid w:val="00626704"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00626ED9"/>
+    <w:rsid w:val="00630978"/>
+    <w:rsid w:val="00630CB2"/>
+    <w:rsid w:val="006318FA"/>
+    <w:rsid w:val="00632B93"/>
+    <w:rsid w:val="00632D08"/>
+    <w:rsid w:val="00634227"/>
+    <w:rsid w:val="006346F3"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00634D11"/>
+    <w:rsid w:val="006353E6"/>
+    <w:rsid w:val="00635F49"/>
+    <w:rsid w:val="006367D5"/>
+    <w:rsid w:val="00637CF5"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="006427B2"/>
+    <w:rsid w:val="00642EE3"/>
+    <w:rsid w:val="006431AB"/>
     <w:rsid w:val="0064389E"/>
+    <w:rsid w:val="00645793"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="006520DB"/>
+    <w:rsid w:val="00650D05"/>
+    <w:rsid w:val="00650D0A"/>
+    <w:rsid w:val="006521B7"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00653577"/>
+    <w:rsid w:val="006551AC"/>
+    <w:rsid w:val="006555D8"/>
+    <w:rsid w:val="00660A01"/>
+    <w:rsid w:val="006626C8"/>
+    <w:rsid w:val="006632C8"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="006734E4"/>
+    <w:rsid w:val="00671BF7"/>
+    <w:rsid w:val="00672E43"/>
+    <w:rsid w:val="00673433"/>
     <w:rsid w:val="006737AA"/>
+    <w:rsid w:val="00673A8C"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="00676056"/>
+    <w:rsid w:val="00675287"/>
+    <w:rsid w:val="00675AE7"/>
+    <w:rsid w:val="00676205"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00677425"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00684CFC"/>
+    <w:rsid w:val="00676ABC"/>
+    <w:rsid w:val="0067743A"/>
+    <w:rsid w:val="006808F4"/>
+    <w:rsid w:val="00680C55"/>
+    <w:rsid w:val="00680E2A"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00685AD2"/>
-    <w:rsid w:val="00691A13"/>
+    <w:rsid w:val="00685C92"/>
+    <w:rsid w:val="006869E2"/>
+    <w:rsid w:val="00687D64"/>
+    <w:rsid w:val="00687DBA"/>
+    <w:rsid w:val="0069053E"/>
+    <w:rsid w:val="006911E0"/>
+    <w:rsid w:val="00691935"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="00694800"/>
+    <w:rsid w:val="00692B9B"/>
+    <w:rsid w:val="0069316A"/>
+    <w:rsid w:val="00693E2D"/>
+    <w:rsid w:val="006942EA"/>
+    <w:rsid w:val="006943F2"/>
+    <w:rsid w:val="00694441"/>
+    <w:rsid w:val="0069481A"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00697365"/>
+    <w:rsid w:val="00695A3E"/>
+    <w:rsid w:val="0069628D"/>
+    <w:rsid w:val="00697949"/>
+    <w:rsid w:val="00697B57"/>
+    <w:rsid w:val="006A0412"/>
+    <w:rsid w:val="006A0457"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A0E67"/>
+    <w:rsid w:val="006A0B28"/>
+    <w:rsid w:val="006A0B6A"/>
+    <w:rsid w:val="006A11E6"/>
+    <w:rsid w:val="006A1253"/>
+    <w:rsid w:val="006A2DB0"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A681F"/>
+    <w:rsid w:val="006A3714"/>
+    <w:rsid w:val="006A4BB7"/>
+    <w:rsid w:val="006A4EE5"/>
+    <w:rsid w:val="006A4F1A"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B177A"/>
-    <w:rsid w:val="006B1F94"/>
+    <w:rsid w:val="006B03AB"/>
+    <w:rsid w:val="006B0F2D"/>
+    <w:rsid w:val="006B149D"/>
+    <w:rsid w:val="006B1BC6"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B2FE0"/>
+    <w:rsid w:val="006B32FB"/>
+    <w:rsid w:val="006B3966"/>
+    <w:rsid w:val="006B3E92"/>
+    <w:rsid w:val="006B3FD8"/>
+    <w:rsid w:val="006B4C03"/>
+    <w:rsid w:val="006B4C14"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C583F"/>
+    <w:rsid w:val="006B7341"/>
+    <w:rsid w:val="006C043B"/>
+    <w:rsid w:val="006C0D2B"/>
+    <w:rsid w:val="006C4C01"/>
+    <w:rsid w:val="006C5E2C"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006C6E4E"/>
+    <w:rsid w:val="006C7090"/>
+    <w:rsid w:val="006C7A8D"/>
+    <w:rsid w:val="006C7BB1"/>
+    <w:rsid w:val="006D1C16"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D27EE"/>
+    <w:rsid w:val="006D33B0"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D67DC"/>
+    <w:rsid w:val="006D4E18"/>
+    <w:rsid w:val="006D53BB"/>
     <w:rsid w:val="006D6F79"/>
+    <w:rsid w:val="006D7B22"/>
+    <w:rsid w:val="006E0765"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
+    <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="006E234F"/>
-    <w:rsid w:val="006E2F46"/>
+    <w:rsid w:val="006E2C7D"/>
+    <w:rsid w:val="006E31C6"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
+    <w:rsid w:val="006E387F"/>
     <w:rsid w:val="006E4743"/>
+    <w:rsid w:val="006E5547"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006F04CC"/>
-    <w:rsid w:val="006F0AB6"/>
+    <w:rsid w:val="006E5D6B"/>
+    <w:rsid w:val="006E73C3"/>
+    <w:rsid w:val="006F01EE"/>
+    <w:rsid w:val="006F0512"/>
+    <w:rsid w:val="006F0544"/>
     <w:rsid w:val="006F1889"/>
+    <w:rsid w:val="006F1E35"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F2AE4"/>
+    <w:rsid w:val="006F36CF"/>
+    <w:rsid w:val="006F3BEE"/>
+    <w:rsid w:val="006F3E0A"/>
+    <w:rsid w:val="006F43C3"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F60C5"/>
+    <w:rsid w:val="006F47B3"/>
+    <w:rsid w:val="006F55F5"/>
+    <w:rsid w:val="006F5953"/>
+    <w:rsid w:val="006F646B"/>
+    <w:rsid w:val="00700308"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00703316"/>
+    <w:rsid w:val="00703911"/>
+    <w:rsid w:val="007044B1"/>
+    <w:rsid w:val="007062C0"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="007065C0"/>
+    <w:rsid w:val="00706E11"/>
+    <w:rsid w:val="007106ED"/>
+    <w:rsid w:val="00710999"/>
+    <w:rsid w:val="00711D49"/>
+    <w:rsid w:val="00712B83"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00714DEA"/>
+    <w:rsid w:val="00713055"/>
+    <w:rsid w:val="00713BF4"/>
+    <w:rsid w:val="00714D02"/>
+    <w:rsid w:val="00714E14"/>
+    <w:rsid w:val="00714F2B"/>
+    <w:rsid w:val="00715434"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007168B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00721B92"/>
+    <w:rsid w:val="00715EE8"/>
+    <w:rsid w:val="0071633A"/>
+    <w:rsid w:val="007165E7"/>
+    <w:rsid w:val="00716980"/>
+    <w:rsid w:val="0071754C"/>
+    <w:rsid w:val="00717673"/>
+    <w:rsid w:val="007176F1"/>
+    <w:rsid w:val="007219C6"/>
+    <w:rsid w:val="00721E74"/>
+    <w:rsid w:val="00722379"/>
+    <w:rsid w:val="00722496"/>
+    <w:rsid w:val="00724067"/>
+    <w:rsid w:val="00724660"/>
+    <w:rsid w:val="00724C75"/>
+    <w:rsid w:val="007266AC"/>
+    <w:rsid w:val="00726A76"/>
+    <w:rsid w:val="00726DBE"/>
+    <w:rsid w:val="00726DC1"/>
+    <w:rsid w:val="00731420"/>
+    <w:rsid w:val="00732AC2"/>
+    <w:rsid w:val="00735C09"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00737E11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00741786"/>
+    <w:rsid w:val="00736D4D"/>
+    <w:rsid w:val="0074029D"/>
+    <w:rsid w:val="0074095B"/>
+    <w:rsid w:val="00740A90"/>
+    <w:rsid w:val="007413DD"/>
+    <w:rsid w:val="0074266C"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00744F79"/>
+    <w:rsid w:val="00745488"/>
+    <w:rsid w:val="007471F9"/>
+    <w:rsid w:val="00747267"/>
+    <w:rsid w:val="007510A6"/>
     <w:rsid w:val="00751306"/>
+    <w:rsid w:val="00751A97"/>
+    <w:rsid w:val="00751EC8"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00752C5A"/>
+    <w:rsid w:val="0075346C"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="007542A4"/>
+    <w:rsid w:val="0075449D"/>
+    <w:rsid w:val="007545B9"/>
+    <w:rsid w:val="00754E52"/>
+    <w:rsid w:val="00754F72"/>
+    <w:rsid w:val="00756767"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="0076027E"/>
+    <w:rsid w:val="007615DC"/>
+    <w:rsid w:val="00762226"/>
+    <w:rsid w:val="00762257"/>
+    <w:rsid w:val="00762A68"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
+    <w:rsid w:val="00764061"/>
+    <w:rsid w:val="007646ED"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="00770372"/>
+    <w:rsid w:val="00764D3D"/>
+    <w:rsid w:val="00764FA4"/>
+    <w:rsid w:val="00765584"/>
+    <w:rsid w:val="00766D34"/>
+    <w:rsid w:val="007672AC"/>
+    <w:rsid w:val="00767C5D"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00770813"/>
     <w:rsid w:val="00772B81"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="00774430"/>
+    <w:rsid w:val="00773DE3"/>
+    <w:rsid w:val="007747CC"/>
+    <w:rsid w:val="007748C4"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="00775570"/>
+    <w:rsid w:val="00776F36"/>
+    <w:rsid w:val="00777626"/>
+    <w:rsid w:val="0077779F"/>
     <w:rsid w:val="00777AB3"/>
+    <w:rsid w:val="00780418"/>
+    <w:rsid w:val="007806BE"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="00781EF6"/>
+    <w:rsid w:val="0078200D"/>
+    <w:rsid w:val="00782229"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="0078356C"/>
+    <w:rsid w:val="0078444F"/>
+    <w:rsid w:val="00784DE1"/>
+    <w:rsid w:val="00786859"/>
+    <w:rsid w:val="0078693B"/>
+    <w:rsid w:val="00786D35"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="00790ABE"/>
+    <w:rsid w:val="0079017F"/>
+    <w:rsid w:val="00790B83"/>
+    <w:rsid w:val="00790F10"/>
+    <w:rsid w:val="00791256"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00792464"/>
+    <w:rsid w:val="00793960"/>
+    <w:rsid w:val="00793A8E"/>
+    <w:rsid w:val="007941A9"/>
+    <w:rsid w:val="0079463F"/>
+    <w:rsid w:val="0079498E"/>
+    <w:rsid w:val="00794C8E"/>
+    <w:rsid w:val="00796230"/>
     <w:rsid w:val="007A040D"/>
+    <w:rsid w:val="007A084F"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A1FD0"/>
     <w:rsid w:val="007A2097"/>
+    <w:rsid w:val="007A20AE"/>
+    <w:rsid w:val="007A2591"/>
+    <w:rsid w:val="007A2C65"/>
+    <w:rsid w:val="007A3BA7"/>
+    <w:rsid w:val="007A4055"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007A4391"/>
+    <w:rsid w:val="007A6A25"/>
+    <w:rsid w:val="007A73F2"/>
+    <w:rsid w:val="007A7DB0"/>
+    <w:rsid w:val="007B0072"/>
     <w:rsid w:val="007B00E7"/>
+    <w:rsid w:val="007B05A2"/>
+    <w:rsid w:val="007B0733"/>
+    <w:rsid w:val="007B21A3"/>
+    <w:rsid w:val="007B2BBA"/>
+    <w:rsid w:val="007B2FB7"/>
+    <w:rsid w:val="007B358D"/>
+    <w:rsid w:val="007B358F"/>
+    <w:rsid w:val="007B373E"/>
+    <w:rsid w:val="007B38C0"/>
+    <w:rsid w:val="007B4136"/>
+    <w:rsid w:val="007B6F17"/>
+    <w:rsid w:val="007B6F27"/>
+    <w:rsid w:val="007B7227"/>
+    <w:rsid w:val="007B7E23"/>
+    <w:rsid w:val="007C0231"/>
+    <w:rsid w:val="007C0265"/>
+    <w:rsid w:val="007C05BF"/>
+    <w:rsid w:val="007C0966"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C171E"/>
+    <w:rsid w:val="007C1DDF"/>
+    <w:rsid w:val="007C3169"/>
+    <w:rsid w:val="007C367B"/>
+    <w:rsid w:val="007C3F1B"/>
+    <w:rsid w:val="007C4C4F"/>
+    <w:rsid w:val="007C5091"/>
+    <w:rsid w:val="007C5480"/>
+    <w:rsid w:val="007C55D9"/>
+    <w:rsid w:val="007C58E7"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D086C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E1136"/>
+    <w:rsid w:val="007D3315"/>
+    <w:rsid w:val="007D3549"/>
+    <w:rsid w:val="007D388B"/>
+    <w:rsid w:val="007D392B"/>
+    <w:rsid w:val="007D39A3"/>
+    <w:rsid w:val="007D45F0"/>
+    <w:rsid w:val="007D5F00"/>
+    <w:rsid w:val="007D66AE"/>
+    <w:rsid w:val="007D674F"/>
+    <w:rsid w:val="007E1E41"/>
+    <w:rsid w:val="007E366C"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E45D5"/>
+    <w:rsid w:val="007E5E5B"/>
+    <w:rsid w:val="007E67B5"/>
+    <w:rsid w:val="007E6A65"/>
+    <w:rsid w:val="007E6AE5"/>
+    <w:rsid w:val="007E6FA2"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F29D9"/>
+    <w:rsid w:val="007F2FFB"/>
+    <w:rsid w:val="007F4498"/>
+    <w:rsid w:val="007F46B7"/>
+    <w:rsid w:val="007F4BE8"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="007F57C0"/>
+    <w:rsid w:val="007F638E"/>
+    <w:rsid w:val="007F673E"/>
+    <w:rsid w:val="007F6FF3"/>
+    <w:rsid w:val="007F72B2"/>
+    <w:rsid w:val="007F7A38"/>
+    <w:rsid w:val="00800825"/>
+    <w:rsid w:val="00800BB1"/>
+    <w:rsid w:val="00802136"/>
+    <w:rsid w:val="00804368"/>
     <w:rsid w:val="008054AE"/>
+    <w:rsid w:val="008055F3"/>
+    <w:rsid w:val="00805A33"/>
+    <w:rsid w:val="00805D64"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="0081066E"/>
+    <w:rsid w:val="00806C2E"/>
+    <w:rsid w:val="00806D9B"/>
+    <w:rsid w:val="0080726F"/>
+    <w:rsid w:val="00807310"/>
+    <w:rsid w:val="008073C1"/>
+    <w:rsid w:val="00807E0B"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00812A2A"/>
+    <w:rsid w:val="008124BB"/>
+    <w:rsid w:val="008124D5"/>
+    <w:rsid w:val="00812580"/>
+    <w:rsid w:val="00812CC1"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="0081678D"/>
+    <w:rsid w:val="00815ED3"/>
+    <w:rsid w:val="00816BD2"/>
     <w:rsid w:val="0081778B"/>
+    <w:rsid w:val="00817E17"/>
+    <w:rsid w:val="008206BE"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="008236EC"/>
+    <w:rsid w:val="00821D90"/>
+    <w:rsid w:val="00821E8C"/>
+    <w:rsid w:val="0082285D"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="008252B6"/>
+    <w:rsid w:val="0082531E"/>
+    <w:rsid w:val="0082593F"/>
+    <w:rsid w:val="00826588"/>
+    <w:rsid w:val="008270B9"/>
+    <w:rsid w:val="008301E8"/>
     <w:rsid w:val="00830602"/>
-    <w:rsid w:val="00830C58"/>
     <w:rsid w:val="008321F8"/>
+    <w:rsid w:val="00832C04"/>
+    <w:rsid w:val="00832F71"/>
+    <w:rsid w:val="00833435"/>
+    <w:rsid w:val="00834071"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00834850"/>
+    <w:rsid w:val="00834A0E"/>
+    <w:rsid w:val="008352B0"/>
+    <w:rsid w:val="00835B4E"/>
+    <w:rsid w:val="00837084"/>
+    <w:rsid w:val="00837160"/>
+    <w:rsid w:val="0083716B"/>
+    <w:rsid w:val="008414BF"/>
+    <w:rsid w:val="00842360"/>
+    <w:rsid w:val="0084255B"/>
+    <w:rsid w:val="00842B32"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00844DF3"/>
+    <w:rsid w:val="008451E5"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850BBD"/>
+    <w:rsid w:val="00847C5F"/>
+    <w:rsid w:val="0085167E"/>
+    <w:rsid w:val="00851AE0"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="00853860"/>
+    <w:rsid w:val="00853A3B"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="00853E1C"/>
+    <w:rsid w:val="00854923"/>
+    <w:rsid w:val="0085520A"/>
+    <w:rsid w:val="0085527B"/>
+    <w:rsid w:val="00855331"/>
     <w:rsid w:val="008568B8"/>
+    <w:rsid w:val="00856FFB"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00860AA2"/>
+    <w:rsid w:val="00857A68"/>
+    <w:rsid w:val="00861F37"/>
     <w:rsid w:val="00862380"/>
-    <w:rsid w:val="008624AA"/>
+    <w:rsid w:val="00862443"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="008640CF"/>
+    <w:rsid w:val="00866226"/>
+    <w:rsid w:val="008679B1"/>
+    <w:rsid w:val="00870972"/>
+    <w:rsid w:val="00870AC2"/>
+    <w:rsid w:val="00872322"/>
+    <w:rsid w:val="00872D8B"/>
+    <w:rsid w:val="008730E6"/>
+    <w:rsid w:val="00873153"/>
+    <w:rsid w:val="008732CA"/>
+    <w:rsid w:val="00873386"/>
+    <w:rsid w:val="008740E7"/>
+    <w:rsid w:val="00875424"/>
+    <w:rsid w:val="008754E8"/>
+    <w:rsid w:val="00875568"/>
+    <w:rsid w:val="00876054"/>
     <w:rsid w:val="0087615E"/>
+    <w:rsid w:val="00876410"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="00880BEE"/>
+    <w:rsid w:val="00881178"/>
+    <w:rsid w:val="00881E4E"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884D46"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00886EF5"/>
+    <w:rsid w:val="00885AA3"/>
+    <w:rsid w:val="00886C97"/>
+    <w:rsid w:val="00886E5F"/>
+    <w:rsid w:val="008907E8"/>
+    <w:rsid w:val="00890948"/>
     <w:rsid w:val="00890F70"/>
+    <w:rsid w:val="00891C26"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="0089457C"/>
+    <w:rsid w:val="00895F66"/>
+    <w:rsid w:val="00896483"/>
     <w:rsid w:val="00897BD6"/>
+    <w:rsid w:val="00897FEF"/>
+    <w:rsid w:val="008A0A34"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A27F6"/>
+    <w:rsid w:val="008A3C7F"/>
+    <w:rsid w:val="008A47DC"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A4A43"/>
+    <w:rsid w:val="008A6EC9"/>
+    <w:rsid w:val="008B08D6"/>
+    <w:rsid w:val="008B18EA"/>
+    <w:rsid w:val="008B1962"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B3CDE"/>
+    <w:rsid w:val="008B3683"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="008B5C09"/>
+    <w:rsid w:val="008B6542"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B6C31"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C5EA5"/>
+    <w:rsid w:val="008B7AB9"/>
+    <w:rsid w:val="008B7E5E"/>
+    <w:rsid w:val="008C0761"/>
+    <w:rsid w:val="008C1202"/>
+    <w:rsid w:val="008C147B"/>
+    <w:rsid w:val="008C1C9C"/>
+    <w:rsid w:val="008C35D3"/>
+    <w:rsid w:val="008C37BC"/>
+    <w:rsid w:val="008C49AB"/>
+    <w:rsid w:val="008C4DC0"/>
+    <w:rsid w:val="008C543C"/>
+    <w:rsid w:val="008C6A99"/>
+    <w:rsid w:val="008C6CC7"/>
     <w:rsid w:val="008C6FA5"/>
+    <w:rsid w:val="008C7160"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D2E81"/>
+    <w:rsid w:val="008C7532"/>
+    <w:rsid w:val="008C7BB2"/>
+    <w:rsid w:val="008D2FA4"/>
     <w:rsid w:val="008D5418"/>
+    <w:rsid w:val="008D5F1D"/>
+    <w:rsid w:val="008E0659"/>
+    <w:rsid w:val="008E0AD5"/>
+    <w:rsid w:val="008E1035"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E18D9"/>
+    <w:rsid w:val="008E28CB"/>
+    <w:rsid w:val="008E2906"/>
+    <w:rsid w:val="008E2AE9"/>
+    <w:rsid w:val="008E2AEB"/>
+    <w:rsid w:val="008E2D19"/>
+    <w:rsid w:val="008E309B"/>
+    <w:rsid w:val="008E33C0"/>
+    <w:rsid w:val="008E3534"/>
     <w:rsid w:val="008E3691"/>
+    <w:rsid w:val="008E4286"/>
     <w:rsid w:val="008E434C"/>
+    <w:rsid w:val="008E5298"/>
+    <w:rsid w:val="008E5673"/>
     <w:rsid w:val="008E643A"/>
+    <w:rsid w:val="008E6649"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
+    <w:rsid w:val="008F1671"/>
+    <w:rsid w:val="008F175B"/>
+    <w:rsid w:val="008F1FC1"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F36D1"/>
+    <w:rsid w:val="008F3D24"/>
+    <w:rsid w:val="008F3E63"/>
+    <w:rsid w:val="008F4058"/>
+    <w:rsid w:val="008F406B"/>
+    <w:rsid w:val="008F437C"/>
+    <w:rsid w:val="008F4A7F"/>
+    <w:rsid w:val="008F58EE"/>
+    <w:rsid w:val="008F5BAE"/>
     <w:rsid w:val="008F61C6"/>
+    <w:rsid w:val="008F6281"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F675D"/>
+    <w:rsid w:val="008F6A34"/>
+    <w:rsid w:val="008F7892"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
+    <w:rsid w:val="00901A2E"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="00903C3C"/>
-    <w:rsid w:val="009045F6"/>
+    <w:rsid w:val="0090338E"/>
+    <w:rsid w:val="00904A37"/>
+    <w:rsid w:val="00904D23"/>
+    <w:rsid w:val="00904D2A"/>
+    <w:rsid w:val="009052E9"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
+    <w:rsid w:val="00907399"/>
+    <w:rsid w:val="00907E02"/>
+    <w:rsid w:val="009100C2"/>
+    <w:rsid w:val="00910F18"/>
+    <w:rsid w:val="009112F4"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="00914237"/>
-    <w:rsid w:val="009149D9"/>
+    <w:rsid w:val="009117CA"/>
+    <w:rsid w:val="00912C86"/>
+    <w:rsid w:val="00913617"/>
+    <w:rsid w:val="00913FC3"/>
     <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="0091529F"/>
+    <w:rsid w:val="009158AD"/>
+    <w:rsid w:val="00915BA4"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="00916ACE"/>
+    <w:rsid w:val="00917125"/>
+    <w:rsid w:val="00917993"/>
     <w:rsid w:val="00920097"/>
+    <w:rsid w:val="0092038F"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="009206AA"/>
+    <w:rsid w:val="00920871"/>
+    <w:rsid w:val="00921A0E"/>
+    <w:rsid w:val="009224D2"/>
+    <w:rsid w:val="00922C7D"/>
+    <w:rsid w:val="00922E64"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="009277E4"/>
+    <w:rsid w:val="0092356D"/>
+    <w:rsid w:val="0092464B"/>
+    <w:rsid w:val="0092492F"/>
+    <w:rsid w:val="00924F5A"/>
+    <w:rsid w:val="00927D96"/>
     <w:rsid w:val="0093096C"/>
+    <w:rsid w:val="00930C6F"/>
+    <w:rsid w:val="0093199E"/>
+    <w:rsid w:val="00932033"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00933CF5"/>
+    <w:rsid w:val="009338EC"/>
+    <w:rsid w:val="00935C1E"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="0093711A"/>
+    <w:rsid w:val="0093727D"/>
+    <w:rsid w:val="00940F21"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00943148"/>
+    <w:rsid w:val="00942668"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00945F6B"/>
+    <w:rsid w:val="00943484"/>
+    <w:rsid w:val="00943648"/>
+    <w:rsid w:val="0094525C"/>
+    <w:rsid w:val="00945866"/>
+    <w:rsid w:val="00945D02"/>
+    <w:rsid w:val="00946A1F"/>
+    <w:rsid w:val="00947288"/>
+    <w:rsid w:val="00947527"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00947D09"/>
+    <w:rsid w:val="009500D7"/>
+    <w:rsid w:val="0095094A"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951EDF"/>
     <w:rsid w:val="00952E1E"/>
+    <w:rsid w:val="009530AB"/>
     <w:rsid w:val="00953D04"/>
+    <w:rsid w:val="009543B8"/>
+    <w:rsid w:val="0095486F"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00956C10"/>
+    <w:rsid w:val="00956755"/>
+    <w:rsid w:val="009577E7"/>
+    <w:rsid w:val="0096070C"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00971AF4"/>
-    <w:rsid w:val="00973A7F"/>
+    <w:rsid w:val="009612F6"/>
+    <w:rsid w:val="0096237C"/>
+    <w:rsid w:val="009627E7"/>
+    <w:rsid w:val="00962A64"/>
+    <w:rsid w:val="00964428"/>
+    <w:rsid w:val="00964E89"/>
+    <w:rsid w:val="009654B1"/>
+    <w:rsid w:val="009654D0"/>
+    <w:rsid w:val="00965889"/>
+    <w:rsid w:val="00965CB9"/>
+    <w:rsid w:val="00966121"/>
+    <w:rsid w:val="009666F9"/>
+    <w:rsid w:val="0096718D"/>
+    <w:rsid w:val="0097143B"/>
+    <w:rsid w:val="009716C6"/>
+    <w:rsid w:val="009719BD"/>
+    <w:rsid w:val="00971CEC"/>
+    <w:rsid w:val="009737BA"/>
+    <w:rsid w:val="00974B9F"/>
+    <w:rsid w:val="009757A0"/>
     <w:rsid w:val="00975EA3"/>
+    <w:rsid w:val="00977D3D"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="00980D46"/>
-    <w:rsid w:val="00981755"/>
+    <w:rsid w:val="0098061D"/>
+    <w:rsid w:val="00980841"/>
+    <w:rsid w:val="00980B72"/>
+    <w:rsid w:val="00981345"/>
+    <w:rsid w:val="00981721"/>
     <w:rsid w:val="00981CF6"/>
+    <w:rsid w:val="00982C41"/>
+    <w:rsid w:val="00982DEE"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00985989"/>
+    <w:rsid w:val="009834C5"/>
+    <w:rsid w:val="00984DB9"/>
+    <w:rsid w:val="00984E5E"/>
+    <w:rsid w:val="009852D1"/>
+    <w:rsid w:val="0098540D"/>
     <w:rsid w:val="00985FDE"/>
-    <w:rsid w:val="00986596"/>
+    <w:rsid w:val="009866A9"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00990F2E"/>
+    <w:rsid w:val="009871FB"/>
+    <w:rsid w:val="00991936"/>
+    <w:rsid w:val="00992001"/>
+    <w:rsid w:val="009921E2"/>
+    <w:rsid w:val="0099229F"/>
+    <w:rsid w:val="00994962"/>
+    <w:rsid w:val="00994B0A"/>
+    <w:rsid w:val="00994D65"/>
+    <w:rsid w:val="00995338"/>
+    <w:rsid w:val="009966BD"/>
+    <w:rsid w:val="0099696B"/>
+    <w:rsid w:val="00996A6E"/>
+    <w:rsid w:val="009A0169"/>
+    <w:rsid w:val="009A19F5"/>
+    <w:rsid w:val="009A27CC"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A553D"/>
+    <w:rsid w:val="009A5972"/>
+    <w:rsid w:val="009A59AD"/>
+    <w:rsid w:val="009A5E72"/>
+    <w:rsid w:val="009A6F2A"/>
+    <w:rsid w:val="009A70B1"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B0E8C"/>
+    <w:rsid w:val="009B0EDD"/>
+    <w:rsid w:val="009B1493"/>
+    <w:rsid w:val="009B155B"/>
+    <w:rsid w:val="009B2457"/>
+    <w:rsid w:val="009B27C3"/>
+    <w:rsid w:val="009B5384"/>
+    <w:rsid w:val="009B69C9"/>
+    <w:rsid w:val="009B6C60"/>
+    <w:rsid w:val="009C08DF"/>
+    <w:rsid w:val="009C0C1E"/>
     <w:rsid w:val="009C0F31"/>
+    <w:rsid w:val="009C2846"/>
     <w:rsid w:val="009C2B67"/>
+    <w:rsid w:val="009C2CA9"/>
+    <w:rsid w:val="009C352D"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C47B8"/>
+    <w:rsid w:val="009C4DBC"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
+    <w:rsid w:val="009C553D"/>
+    <w:rsid w:val="009C5705"/>
+    <w:rsid w:val="009C5990"/>
+    <w:rsid w:val="009C5B8A"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C654B"/>
+    <w:rsid w:val="009C71C9"/>
+    <w:rsid w:val="009C7268"/>
+    <w:rsid w:val="009D01ED"/>
+    <w:rsid w:val="009D0DFA"/>
+    <w:rsid w:val="009D105A"/>
+    <w:rsid w:val="009D119E"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D3166"/>
-    <w:rsid w:val="009D5222"/>
+    <w:rsid w:val="009D1C8B"/>
+    <w:rsid w:val="009D221C"/>
+    <w:rsid w:val="009D2E07"/>
+    <w:rsid w:val="009D3DC0"/>
+    <w:rsid w:val="009D4B61"/>
+    <w:rsid w:val="009D58C9"/>
+    <w:rsid w:val="009D5EAC"/>
     <w:rsid w:val="009D6A5E"/>
-    <w:rsid w:val="009D7B16"/>
+    <w:rsid w:val="009D6DEA"/>
+    <w:rsid w:val="009D7608"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E1418"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F0507"/>
+    <w:rsid w:val="009E4A1B"/>
+    <w:rsid w:val="009E504E"/>
+    <w:rsid w:val="009E5286"/>
+    <w:rsid w:val="009E52DB"/>
+    <w:rsid w:val="009E566D"/>
+    <w:rsid w:val="009E6DF0"/>
+    <w:rsid w:val="009F0987"/>
+    <w:rsid w:val="009F11CB"/>
+    <w:rsid w:val="009F1455"/>
+    <w:rsid w:val="009F1BF0"/>
+    <w:rsid w:val="009F1FFE"/>
+    <w:rsid w:val="009F2188"/>
     <w:rsid w:val="009F2AC6"/>
+    <w:rsid w:val="009F2DBF"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5EA1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A076A3"/>
+    <w:rsid w:val="009F4CA2"/>
+    <w:rsid w:val="009F5003"/>
+    <w:rsid w:val="009F6F9A"/>
+    <w:rsid w:val="00A00ACD"/>
+    <w:rsid w:val="00A01625"/>
+    <w:rsid w:val="00A019D5"/>
+    <w:rsid w:val="00A0239A"/>
+    <w:rsid w:val="00A050FC"/>
+    <w:rsid w:val="00A10225"/>
+    <w:rsid w:val="00A107AA"/>
+    <w:rsid w:val="00A10F4E"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A11E46"/>
+    <w:rsid w:val="00A12550"/>
+    <w:rsid w:val="00A1255B"/>
+    <w:rsid w:val="00A134FE"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A13DD4"/>
+    <w:rsid w:val="00A1430B"/>
+    <w:rsid w:val="00A1522B"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A164B6"/>
+    <w:rsid w:val="00A161B2"/>
+    <w:rsid w:val="00A1725D"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A178F0"/>
+    <w:rsid w:val="00A2080F"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
+    <w:rsid w:val="00A22904"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A26E71"/>
+    <w:rsid w:val="00A23F0A"/>
+    <w:rsid w:val="00A257CA"/>
+    <w:rsid w:val="00A270E0"/>
+    <w:rsid w:val="00A27520"/>
     <w:rsid w:val="00A27C03"/>
+    <w:rsid w:val="00A30144"/>
     <w:rsid w:val="00A30AE8"/>
-    <w:rsid w:val="00A31304"/>
     <w:rsid w:val="00A32406"/>
-    <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A33A3B"/>
+    <w:rsid w:val="00A32D3C"/>
+    <w:rsid w:val="00A33B65"/>
+    <w:rsid w:val="00A33E04"/>
+    <w:rsid w:val="00A34048"/>
+    <w:rsid w:val="00A340A8"/>
+    <w:rsid w:val="00A34A40"/>
+    <w:rsid w:val="00A34C77"/>
+    <w:rsid w:val="00A34DBF"/>
+    <w:rsid w:val="00A35328"/>
+    <w:rsid w:val="00A35606"/>
+    <w:rsid w:val="00A371A7"/>
+    <w:rsid w:val="00A373FF"/>
+    <w:rsid w:val="00A378EB"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
+    <w:rsid w:val="00A41618"/>
     <w:rsid w:val="00A41C07"/>
+    <w:rsid w:val="00A42A12"/>
+    <w:rsid w:val="00A42CB5"/>
+    <w:rsid w:val="00A43631"/>
+    <w:rsid w:val="00A4372A"/>
+    <w:rsid w:val="00A43742"/>
+    <w:rsid w:val="00A45951"/>
+    <w:rsid w:val="00A45B5C"/>
+    <w:rsid w:val="00A4643C"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A504F7"/>
+    <w:rsid w:val="00A50A7C"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A51D51"/>
-    <w:rsid w:val="00A52CFD"/>
+    <w:rsid w:val="00A52ABA"/>
+    <w:rsid w:val="00A536C0"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A55497"/>
+    <w:rsid w:val="00A556C3"/>
+    <w:rsid w:val="00A55962"/>
+    <w:rsid w:val="00A559ED"/>
+    <w:rsid w:val="00A60937"/>
+    <w:rsid w:val="00A60EB1"/>
+    <w:rsid w:val="00A61A9F"/>
+    <w:rsid w:val="00A62405"/>
+    <w:rsid w:val="00A62DCC"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A645F1"/>
+    <w:rsid w:val="00A65B1B"/>
+    <w:rsid w:val="00A6700A"/>
+    <w:rsid w:val="00A70D9B"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A71C58"/>
+    <w:rsid w:val="00A72FA6"/>
+    <w:rsid w:val="00A732A0"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
+    <w:rsid w:val="00A76454"/>
+    <w:rsid w:val="00A76789"/>
+    <w:rsid w:val="00A76F6E"/>
+    <w:rsid w:val="00A76F77"/>
+    <w:rsid w:val="00A770ED"/>
     <w:rsid w:val="00A77512"/>
+    <w:rsid w:val="00A8084C"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
+    <w:rsid w:val="00A834AD"/>
+    <w:rsid w:val="00A85077"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
+    <w:rsid w:val="00A85716"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A8598E"/>
+    <w:rsid w:val="00A85F15"/>
+    <w:rsid w:val="00A85F5B"/>
     <w:rsid w:val="00A8707F"/>
+    <w:rsid w:val="00A87636"/>
+    <w:rsid w:val="00A8786E"/>
+    <w:rsid w:val="00A87B2B"/>
+    <w:rsid w:val="00A908E9"/>
+    <w:rsid w:val="00A90F45"/>
+    <w:rsid w:val="00A91B49"/>
+    <w:rsid w:val="00A92257"/>
+    <w:rsid w:val="00A93105"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
+    <w:rsid w:val="00A93DE3"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A95B8F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA0630"/>
+    <w:rsid w:val="00A95359"/>
+    <w:rsid w:val="00A962EF"/>
+    <w:rsid w:val="00A96CBA"/>
+    <w:rsid w:val="00A975E9"/>
+    <w:rsid w:val="00A97611"/>
     <w:rsid w:val="00AA1AF4"/>
+    <w:rsid w:val="00AA2562"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA320F"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB19A3"/>
+    <w:rsid w:val="00AA65F5"/>
+    <w:rsid w:val="00AA6D37"/>
+    <w:rsid w:val="00AA7DD7"/>
+    <w:rsid w:val="00AB09AB"/>
+    <w:rsid w:val="00AB0B6D"/>
+    <w:rsid w:val="00AB1143"/>
+    <w:rsid w:val="00AB168F"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB38E4"/>
+    <w:rsid w:val="00AB3CB3"/>
+    <w:rsid w:val="00AB41AF"/>
+    <w:rsid w:val="00AB4A92"/>
+    <w:rsid w:val="00AB61CC"/>
     <w:rsid w:val="00AB67EF"/>
+    <w:rsid w:val="00AB6B1A"/>
+    <w:rsid w:val="00AB7261"/>
+    <w:rsid w:val="00AB7E10"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC1E2F"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC2ADF"/>
+    <w:rsid w:val="00AC3A06"/>
     <w:rsid w:val="00AC3E3B"/>
+    <w:rsid w:val="00AC420D"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC4A92"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AC6DFB"/>
+    <w:rsid w:val="00AD0472"/>
+    <w:rsid w:val="00AD298A"/>
+    <w:rsid w:val="00AD2CB9"/>
+    <w:rsid w:val="00AD46CC"/>
+    <w:rsid w:val="00AD5C91"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD6D41"/>
+    <w:rsid w:val="00AD729F"/>
+    <w:rsid w:val="00AD7908"/>
+    <w:rsid w:val="00AE0288"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE1AFC"/>
+    <w:rsid w:val="00AE1B7E"/>
+    <w:rsid w:val="00AE2073"/>
     <w:rsid w:val="00AE41F9"/>
-    <w:rsid w:val="00AE54E2"/>
+    <w:rsid w:val="00AE4A9F"/>
+    <w:rsid w:val="00AE4E27"/>
+    <w:rsid w:val="00AE5379"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE59A4"/>
-    <w:rsid w:val="00AF06ED"/>
+    <w:rsid w:val="00AE5D00"/>
+    <w:rsid w:val="00AE5D03"/>
+    <w:rsid w:val="00AF05CF"/>
     <w:rsid w:val="00AF1194"/>
+    <w:rsid w:val="00AF14B7"/>
+    <w:rsid w:val="00AF2190"/>
     <w:rsid w:val="00AF283E"/>
+    <w:rsid w:val="00AF294B"/>
     <w:rsid w:val="00AF2C80"/>
+    <w:rsid w:val="00AF3F3E"/>
     <w:rsid w:val="00AF4655"/>
+    <w:rsid w:val="00AF46E7"/>
     <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF516B"/>
+    <w:rsid w:val="00AF5ECE"/>
     <w:rsid w:val="00AF7BE2"/>
+    <w:rsid w:val="00AF7C8E"/>
+    <w:rsid w:val="00B00DE7"/>
+    <w:rsid w:val="00B00E8F"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B01AEE"/>
+    <w:rsid w:val="00B02814"/>
+    <w:rsid w:val="00B036A4"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B111F2"/>
-    <w:rsid w:val="00B14729"/>
+    <w:rsid w:val="00B07E3F"/>
+    <w:rsid w:val="00B103AF"/>
+    <w:rsid w:val="00B104BD"/>
+    <w:rsid w:val="00B10B93"/>
+    <w:rsid w:val="00B11B28"/>
+    <w:rsid w:val="00B11D2C"/>
+    <w:rsid w:val="00B1237C"/>
+    <w:rsid w:val="00B13BB2"/>
+    <w:rsid w:val="00B13C02"/>
+    <w:rsid w:val="00B146A1"/>
+    <w:rsid w:val="00B161E3"/>
+    <w:rsid w:val="00B16C08"/>
+    <w:rsid w:val="00B1727B"/>
+    <w:rsid w:val="00B2114A"/>
+    <w:rsid w:val="00B2125E"/>
     <w:rsid w:val="00B21971"/>
+    <w:rsid w:val="00B21AA4"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B22283"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B3079A"/>
+    <w:rsid w:val="00B22C43"/>
+    <w:rsid w:val="00B234FB"/>
+    <w:rsid w:val="00B24A59"/>
+    <w:rsid w:val="00B2564C"/>
+    <w:rsid w:val="00B257BA"/>
+    <w:rsid w:val="00B25923"/>
+    <w:rsid w:val="00B27148"/>
+    <w:rsid w:val="00B27588"/>
+    <w:rsid w:val="00B275A1"/>
+    <w:rsid w:val="00B31337"/>
+    <w:rsid w:val="00B31DD3"/>
+    <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B33B0B"/>
+    <w:rsid w:val="00B34CAC"/>
+    <w:rsid w:val="00B357FC"/>
+    <w:rsid w:val="00B35AE7"/>
+    <w:rsid w:val="00B35E46"/>
+    <w:rsid w:val="00B35F9B"/>
     <w:rsid w:val="00B36F45"/>
+    <w:rsid w:val="00B40041"/>
+    <w:rsid w:val="00B40111"/>
+    <w:rsid w:val="00B40996"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B415A9"/>
+    <w:rsid w:val="00B4173D"/>
+    <w:rsid w:val="00B41E76"/>
     <w:rsid w:val="00B425C2"/>
+    <w:rsid w:val="00B42675"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B4298A"/>
+    <w:rsid w:val="00B43191"/>
+    <w:rsid w:val="00B4327E"/>
+    <w:rsid w:val="00B4330A"/>
+    <w:rsid w:val="00B43875"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B45E07"/>
+    <w:rsid w:val="00B46B88"/>
+    <w:rsid w:val="00B475AA"/>
+    <w:rsid w:val="00B47784"/>
+    <w:rsid w:val="00B47F56"/>
+    <w:rsid w:val="00B507F9"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B5203D"/>
+    <w:rsid w:val="00B540B4"/>
+    <w:rsid w:val="00B546B9"/>
+    <w:rsid w:val="00B5481A"/>
+    <w:rsid w:val="00B55247"/>
+    <w:rsid w:val="00B56651"/>
+    <w:rsid w:val="00B57462"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B62F83"/>
+    <w:rsid w:val="00B62FDB"/>
+    <w:rsid w:val="00B63434"/>
+    <w:rsid w:val="00B63607"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B64945"/>
+    <w:rsid w:val="00B65740"/>
+    <w:rsid w:val="00B65B36"/>
     <w:rsid w:val="00B66357"/>
-    <w:rsid w:val="00B668C4"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B66B33"/>
+    <w:rsid w:val="00B702D7"/>
+    <w:rsid w:val="00B706BF"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B72363"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B752DA"/>
-    <w:rsid w:val="00B759E2"/>
+    <w:rsid w:val="00B745A8"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B77A5C"/>
+    <w:rsid w:val="00B80FE1"/>
+    <w:rsid w:val="00B811EE"/>
+    <w:rsid w:val="00B81284"/>
+    <w:rsid w:val="00B8161A"/>
     <w:rsid w:val="00B82B71"/>
-    <w:rsid w:val="00B8345B"/>
+    <w:rsid w:val="00B84502"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B84D8C"/>
+    <w:rsid w:val="00B86828"/>
+    <w:rsid w:val="00B86CF1"/>
+    <w:rsid w:val="00B87354"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B87F25"/>
+    <w:rsid w:val="00B904AE"/>
+    <w:rsid w:val="00B90D01"/>
+    <w:rsid w:val="00B915F8"/>
+    <w:rsid w:val="00B91F55"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B9365F"/>
+    <w:rsid w:val="00B92E01"/>
+    <w:rsid w:val="00B92FD8"/>
     <w:rsid w:val="00B937F4"/>
+    <w:rsid w:val="00B938DA"/>
+    <w:rsid w:val="00B93B8D"/>
+    <w:rsid w:val="00B93F55"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B97471"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA55E0"/>
+    <w:rsid w:val="00B94FE5"/>
+    <w:rsid w:val="00B965F6"/>
+    <w:rsid w:val="00BA0069"/>
+    <w:rsid w:val="00BA1750"/>
+    <w:rsid w:val="00BA2495"/>
+    <w:rsid w:val="00BA28EA"/>
+    <w:rsid w:val="00BA3158"/>
+    <w:rsid w:val="00BA3B11"/>
+    <w:rsid w:val="00BA5418"/>
+    <w:rsid w:val="00BA5DDF"/>
     <w:rsid w:val="00BA6701"/>
+    <w:rsid w:val="00BA69D1"/>
     <w:rsid w:val="00BA6DA2"/>
+    <w:rsid w:val="00BA6F9F"/>
+    <w:rsid w:val="00BA74A5"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BB0947"/>
+    <w:rsid w:val="00BB1583"/>
     <w:rsid w:val="00BB17DA"/>
+    <w:rsid w:val="00BB1996"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB4116"/>
+    <w:rsid w:val="00BB4639"/>
+    <w:rsid w:val="00BB502D"/>
+    <w:rsid w:val="00BB556A"/>
+    <w:rsid w:val="00BB5E41"/>
+    <w:rsid w:val="00BB613F"/>
+    <w:rsid w:val="00BB6203"/>
+    <w:rsid w:val="00BB6980"/>
+    <w:rsid w:val="00BB779D"/>
+    <w:rsid w:val="00BB7878"/>
+    <w:rsid w:val="00BC0182"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC0FE1"/>
+    <w:rsid w:val="00BC13E0"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC2C77"/>
+    <w:rsid w:val="00BC422A"/>
+    <w:rsid w:val="00BC426A"/>
+    <w:rsid w:val="00BC474D"/>
     <w:rsid w:val="00BC4B2B"/>
+    <w:rsid w:val="00BC4D1E"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BD0291"/>
+    <w:rsid w:val="00BC6195"/>
+    <w:rsid w:val="00BC6E50"/>
+    <w:rsid w:val="00BC72BB"/>
+    <w:rsid w:val="00BC79BA"/>
+    <w:rsid w:val="00BD00AA"/>
     <w:rsid w:val="00BD0368"/>
+    <w:rsid w:val="00BD0382"/>
+    <w:rsid w:val="00BD064C"/>
+    <w:rsid w:val="00BD13C2"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD2279"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD31B5"/>
+    <w:rsid w:val="00BD1844"/>
+    <w:rsid w:val="00BD1978"/>
+    <w:rsid w:val="00BD2015"/>
+    <w:rsid w:val="00BD2A02"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD4BD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD68A2"/>
+    <w:rsid w:val="00BD37E5"/>
+    <w:rsid w:val="00BD4061"/>
+    <w:rsid w:val="00BD433C"/>
+    <w:rsid w:val="00BD4851"/>
+    <w:rsid w:val="00BD68ED"/>
     <w:rsid w:val="00BD6947"/>
+    <w:rsid w:val="00BD7031"/>
+    <w:rsid w:val="00BD7727"/>
+    <w:rsid w:val="00BD777C"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE2ACF"/>
-    <w:rsid w:val="00BE3CF1"/>
+    <w:rsid w:val="00BE10B0"/>
+    <w:rsid w:val="00BE116D"/>
+    <w:rsid w:val="00BE1FE2"/>
+    <w:rsid w:val="00BE2EE6"/>
+    <w:rsid w:val="00BE357F"/>
+    <w:rsid w:val="00BE3A04"/>
+    <w:rsid w:val="00BE3B49"/>
+    <w:rsid w:val="00BE485F"/>
+    <w:rsid w:val="00BE4AFC"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE7379"/>
-    <w:rsid w:val="00BE7387"/>
+    <w:rsid w:val="00BE67CC"/>
+    <w:rsid w:val="00BE7D51"/>
+    <w:rsid w:val="00BE7E7E"/>
+    <w:rsid w:val="00BF0032"/>
+    <w:rsid w:val="00BF03FB"/>
+    <w:rsid w:val="00BF3F01"/>
     <w:rsid w:val="00BF40F4"/>
+    <w:rsid w:val="00BF4313"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF4C45"/>
     <w:rsid w:val="00BF5F66"/>
+    <w:rsid w:val="00BF6313"/>
+    <w:rsid w:val="00BF631D"/>
+    <w:rsid w:val="00BF6F17"/>
+    <w:rsid w:val="00BF79EB"/>
     <w:rsid w:val="00C015F7"/>
+    <w:rsid w:val="00C016D4"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C03936"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
+    <w:rsid w:val="00C05E9E"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C101B7"/>
+    <w:rsid w:val="00C10B3E"/>
+    <w:rsid w:val="00C11312"/>
+    <w:rsid w:val="00C12D51"/>
+    <w:rsid w:val="00C135DC"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C16ACD"/>
+    <w:rsid w:val="00C13C5A"/>
+    <w:rsid w:val="00C14243"/>
+    <w:rsid w:val="00C14471"/>
+    <w:rsid w:val="00C14A5C"/>
+    <w:rsid w:val="00C14F65"/>
+    <w:rsid w:val="00C15492"/>
     <w:rsid w:val="00C17119"/>
+    <w:rsid w:val="00C17F3C"/>
+    <w:rsid w:val="00C201C1"/>
+    <w:rsid w:val="00C2056F"/>
+    <w:rsid w:val="00C20F73"/>
+    <w:rsid w:val="00C21B04"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C31AB2"/>
+    <w:rsid w:val="00C25631"/>
+    <w:rsid w:val="00C25780"/>
+    <w:rsid w:val="00C3114C"/>
+    <w:rsid w:val="00C31395"/>
+    <w:rsid w:val="00C317B9"/>
+    <w:rsid w:val="00C32189"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32678"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C36688"/>
+    <w:rsid w:val="00C32CE5"/>
+    <w:rsid w:val="00C3381D"/>
+    <w:rsid w:val="00C33EEA"/>
+    <w:rsid w:val="00C35001"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C370F3"/>
-    <w:rsid w:val="00C47365"/>
+    <w:rsid w:val="00C37AE6"/>
+    <w:rsid w:val="00C40881"/>
+    <w:rsid w:val="00C40A91"/>
+    <w:rsid w:val="00C41BCA"/>
+    <w:rsid w:val="00C42662"/>
+    <w:rsid w:val="00C42C0C"/>
+    <w:rsid w:val="00C436B8"/>
+    <w:rsid w:val="00C45B74"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C5000A"/>
+    <w:rsid w:val="00C5093E"/>
+    <w:rsid w:val="00C50E6A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C51F01"/>
+    <w:rsid w:val="00C5417C"/>
     <w:rsid w:val="00C544DB"/>
+    <w:rsid w:val="00C54B54"/>
+    <w:rsid w:val="00C54E9B"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C55ABC"/>
+    <w:rsid w:val="00C563D3"/>
+    <w:rsid w:val="00C56A23"/>
+    <w:rsid w:val="00C56D65"/>
+    <w:rsid w:val="00C56D72"/>
     <w:rsid w:val="00C57856"/>
+    <w:rsid w:val="00C57930"/>
+    <w:rsid w:val="00C579F9"/>
     <w:rsid w:val="00C57E30"/>
+    <w:rsid w:val="00C60172"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C611A3"/>
+    <w:rsid w:val="00C6288E"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C652C7"/>
+    <w:rsid w:val="00C63745"/>
+    <w:rsid w:val="00C64209"/>
+    <w:rsid w:val="00C6468F"/>
+    <w:rsid w:val="00C65580"/>
+    <w:rsid w:val="00C66B49"/>
+    <w:rsid w:val="00C66E17"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C70EDE"/>
-    <w:rsid w:val="00C71598"/>
+    <w:rsid w:val="00C70CD2"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C73A7C"/>
     <w:rsid w:val="00C746D2"/>
+    <w:rsid w:val="00C751B8"/>
+    <w:rsid w:val="00C752E5"/>
+    <w:rsid w:val="00C7569C"/>
+    <w:rsid w:val="00C756A4"/>
     <w:rsid w:val="00C75B2E"/>
+    <w:rsid w:val="00C75CE7"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C80731"/>
+    <w:rsid w:val="00C80D1C"/>
+    <w:rsid w:val="00C8303A"/>
+    <w:rsid w:val="00C838A9"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C91563"/>
+    <w:rsid w:val="00C8474E"/>
+    <w:rsid w:val="00C84A91"/>
+    <w:rsid w:val="00C86CD7"/>
+    <w:rsid w:val="00C86D2C"/>
+    <w:rsid w:val="00C870DB"/>
+    <w:rsid w:val="00C900C1"/>
+    <w:rsid w:val="00C90183"/>
+    <w:rsid w:val="00C90EC7"/>
+    <w:rsid w:val="00C90F8B"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C93B8F"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C973D4"/>
+    <w:rsid w:val="00C960C3"/>
+    <w:rsid w:val="00C960D8"/>
+    <w:rsid w:val="00C96202"/>
+    <w:rsid w:val="00C97E77"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA0179"/>
+    <w:rsid w:val="00CA0FFA"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA21F4"/>
+    <w:rsid w:val="00CA26B5"/>
+    <w:rsid w:val="00CA3894"/>
+    <w:rsid w:val="00CA42CC"/>
+    <w:rsid w:val="00CA48FB"/>
+    <w:rsid w:val="00CA5864"/>
     <w:rsid w:val="00CA644F"/>
+    <w:rsid w:val="00CA64AD"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB1F02"/>
+    <w:rsid w:val="00CA7492"/>
+    <w:rsid w:val="00CA7B27"/>
+    <w:rsid w:val="00CB0994"/>
+    <w:rsid w:val="00CB2C91"/>
+    <w:rsid w:val="00CB2E92"/>
+    <w:rsid w:val="00CB3E1F"/>
+    <w:rsid w:val="00CB40E4"/>
+    <w:rsid w:val="00CB4301"/>
+    <w:rsid w:val="00CB5658"/>
+    <w:rsid w:val="00CB5EDE"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CB7A46"/>
+    <w:rsid w:val="00CC0A88"/>
+    <w:rsid w:val="00CC0CAA"/>
+    <w:rsid w:val="00CC11F2"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC3EFC"/>
+    <w:rsid w:val="00CC4175"/>
+    <w:rsid w:val="00CC4AD0"/>
+    <w:rsid w:val="00CC5D05"/>
+    <w:rsid w:val="00CC6610"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD20E3"/>
+    <w:rsid w:val="00CD2C41"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD35CB"/>
+    <w:rsid w:val="00CD3AF4"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD463C"/>
+    <w:rsid w:val="00CD4957"/>
+    <w:rsid w:val="00CD550D"/>
+    <w:rsid w:val="00CD7B9A"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE187B"/>
+    <w:rsid w:val="00CE0723"/>
+    <w:rsid w:val="00CE09E6"/>
+    <w:rsid w:val="00CE0AC4"/>
+    <w:rsid w:val="00CE1B48"/>
+    <w:rsid w:val="00CE1C9E"/>
+    <w:rsid w:val="00CE1DE9"/>
+    <w:rsid w:val="00CE2332"/>
+    <w:rsid w:val="00CE2DE5"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
+    <w:rsid w:val="00CE53C0"/>
+    <w:rsid w:val="00CE5511"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE6F9C"/>
+    <w:rsid w:val="00CE62B0"/>
+    <w:rsid w:val="00CE65BE"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF13A7"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
+    <w:rsid w:val="00CF326B"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D0105E"/>
+    <w:rsid w:val="00CF3B81"/>
+    <w:rsid w:val="00CF6C5C"/>
+    <w:rsid w:val="00CF7447"/>
+    <w:rsid w:val="00D013F4"/>
+    <w:rsid w:val="00D01E5F"/>
+    <w:rsid w:val="00D024E2"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D0758D"/>
-    <w:rsid w:val="00D110F1"/>
+    <w:rsid w:val="00D058AD"/>
+    <w:rsid w:val="00D1027E"/>
+    <w:rsid w:val="00D10DE9"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14417"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D21E3A"/>
+    <w:rsid w:val="00D15BD6"/>
+    <w:rsid w:val="00D15C97"/>
+    <w:rsid w:val="00D15CF5"/>
+    <w:rsid w:val="00D15FBB"/>
+    <w:rsid w:val="00D1612B"/>
+    <w:rsid w:val="00D1613C"/>
+    <w:rsid w:val="00D20F98"/>
+    <w:rsid w:val="00D215DF"/>
+    <w:rsid w:val="00D22CBF"/>
+    <w:rsid w:val="00D23D2B"/>
+    <w:rsid w:val="00D23E50"/>
+    <w:rsid w:val="00D2409E"/>
+    <w:rsid w:val="00D24200"/>
+    <w:rsid w:val="00D24ACB"/>
+    <w:rsid w:val="00D2662B"/>
+    <w:rsid w:val="00D26E8B"/>
+    <w:rsid w:val="00D278E4"/>
+    <w:rsid w:val="00D279FF"/>
+    <w:rsid w:val="00D311EA"/>
+    <w:rsid w:val="00D32C9B"/>
+    <w:rsid w:val="00D33043"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D37405"/>
-    <w:rsid w:val="00D422E8"/>
+    <w:rsid w:val="00D34563"/>
+    <w:rsid w:val="00D34A80"/>
+    <w:rsid w:val="00D34B13"/>
+    <w:rsid w:val="00D354CD"/>
+    <w:rsid w:val="00D35C38"/>
+    <w:rsid w:val="00D35E74"/>
+    <w:rsid w:val="00D40401"/>
+    <w:rsid w:val="00D4050E"/>
+    <w:rsid w:val="00D40D8C"/>
+    <w:rsid w:val="00D417A4"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D4310D"/>
+    <w:rsid w:val="00D434A5"/>
+    <w:rsid w:val="00D448CA"/>
+    <w:rsid w:val="00D4591C"/>
+    <w:rsid w:val="00D45B9F"/>
     <w:rsid w:val="00D45DEE"/>
+    <w:rsid w:val="00D4626B"/>
     <w:rsid w:val="00D465BF"/>
+    <w:rsid w:val="00D46963"/>
     <w:rsid w:val="00D477A5"/>
+    <w:rsid w:val="00D47ACD"/>
+    <w:rsid w:val="00D47DE3"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D516FE"/>
-    <w:rsid w:val="00D517B3"/>
+    <w:rsid w:val="00D50BA7"/>
+    <w:rsid w:val="00D50C27"/>
+    <w:rsid w:val="00D50F35"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
+    <w:rsid w:val="00D51ECF"/>
+    <w:rsid w:val="00D52B9B"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D64222"/>
-    <w:rsid w:val="00D64EF5"/>
+    <w:rsid w:val="00D53309"/>
+    <w:rsid w:val="00D54077"/>
+    <w:rsid w:val="00D55943"/>
+    <w:rsid w:val="00D562F0"/>
+    <w:rsid w:val="00D5665F"/>
+    <w:rsid w:val="00D567C2"/>
+    <w:rsid w:val="00D573BD"/>
+    <w:rsid w:val="00D60BE5"/>
+    <w:rsid w:val="00D616BD"/>
+    <w:rsid w:val="00D62803"/>
+    <w:rsid w:val="00D63352"/>
+    <w:rsid w:val="00D6361C"/>
+    <w:rsid w:val="00D64089"/>
+    <w:rsid w:val="00D642B5"/>
+    <w:rsid w:val="00D64FF8"/>
+    <w:rsid w:val="00D654F4"/>
+    <w:rsid w:val="00D67901"/>
+    <w:rsid w:val="00D70E16"/>
+    <w:rsid w:val="00D70F74"/>
+    <w:rsid w:val="00D7279A"/>
+    <w:rsid w:val="00D737A7"/>
+    <w:rsid w:val="00D73A94"/>
+    <w:rsid w:val="00D744A0"/>
     <w:rsid w:val="00D75981"/>
+    <w:rsid w:val="00D76048"/>
+    <w:rsid w:val="00D76483"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D81E52"/>
+    <w:rsid w:val="00D77207"/>
+    <w:rsid w:val="00D77658"/>
+    <w:rsid w:val="00D80461"/>
+    <w:rsid w:val="00D81102"/>
+    <w:rsid w:val="00D82DF1"/>
+    <w:rsid w:val="00D844D8"/>
+    <w:rsid w:val="00D84F08"/>
+    <w:rsid w:val="00D85573"/>
+    <w:rsid w:val="00D86AD7"/>
+    <w:rsid w:val="00D904D9"/>
+    <w:rsid w:val="00D914DB"/>
+    <w:rsid w:val="00D91759"/>
+    <w:rsid w:val="00D918C5"/>
     <w:rsid w:val="00D9256D"/>
+    <w:rsid w:val="00D92942"/>
     <w:rsid w:val="00D92C98"/>
+    <w:rsid w:val="00D92D51"/>
+    <w:rsid w:val="00D933C2"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D97692"/>
-    <w:rsid w:val="00DA293F"/>
+    <w:rsid w:val="00D95E30"/>
+    <w:rsid w:val="00D96062"/>
+    <w:rsid w:val="00D969F6"/>
+    <w:rsid w:val="00D96C1F"/>
+    <w:rsid w:val="00D96FC8"/>
+    <w:rsid w:val="00D973E7"/>
+    <w:rsid w:val="00D97681"/>
+    <w:rsid w:val="00DA0EBC"/>
+    <w:rsid w:val="00DA1695"/>
+    <w:rsid w:val="00DA1E49"/>
+    <w:rsid w:val="00DA395B"/>
+    <w:rsid w:val="00DA401A"/>
     <w:rsid w:val="00DA524D"/>
+    <w:rsid w:val="00DA5512"/>
+    <w:rsid w:val="00DA5AE4"/>
+    <w:rsid w:val="00DA5FB6"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DA6DDE"/>
+    <w:rsid w:val="00DA70E5"/>
+    <w:rsid w:val="00DA7A8F"/>
+    <w:rsid w:val="00DB03AB"/>
+    <w:rsid w:val="00DB179F"/>
+    <w:rsid w:val="00DB1C09"/>
+    <w:rsid w:val="00DB1C52"/>
+    <w:rsid w:val="00DB237B"/>
+    <w:rsid w:val="00DB2BA7"/>
+    <w:rsid w:val="00DB3754"/>
+    <w:rsid w:val="00DB381D"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB3EF2"/>
+    <w:rsid w:val="00DB45D8"/>
+    <w:rsid w:val="00DB4D11"/>
+    <w:rsid w:val="00DB4ED4"/>
     <w:rsid w:val="00DB5937"/>
+    <w:rsid w:val="00DB5D2F"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC060C"/>
+    <w:rsid w:val="00DB68B9"/>
+    <w:rsid w:val="00DB6C49"/>
+    <w:rsid w:val="00DB78D3"/>
+    <w:rsid w:val="00DC417B"/>
+    <w:rsid w:val="00DC46BB"/>
+    <w:rsid w:val="00DC4890"/>
+    <w:rsid w:val="00DC52F0"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC5A32"/>
+    <w:rsid w:val="00DC6094"/>
+    <w:rsid w:val="00DD0849"/>
+    <w:rsid w:val="00DD0DFD"/>
+    <w:rsid w:val="00DD1254"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD59BB"/>
+    <w:rsid w:val="00DD2C12"/>
+    <w:rsid w:val="00DD316C"/>
+    <w:rsid w:val="00DD323B"/>
+    <w:rsid w:val="00DD3643"/>
+    <w:rsid w:val="00DD3BEF"/>
+    <w:rsid w:val="00DD4B05"/>
+    <w:rsid w:val="00DD5202"/>
+    <w:rsid w:val="00DD5A69"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DD7335"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE3297"/>
+    <w:rsid w:val="00DE013F"/>
+    <w:rsid w:val="00DE07AE"/>
+    <w:rsid w:val="00DE0989"/>
+    <w:rsid w:val="00DE3A43"/>
     <w:rsid w:val="00DE4A8A"/>
+    <w:rsid w:val="00DE56D7"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
+    <w:rsid w:val="00DE6331"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DE7F4F"/>
+    <w:rsid w:val="00DE7CA3"/>
+    <w:rsid w:val="00DF0D24"/>
+    <w:rsid w:val="00DF145D"/>
+    <w:rsid w:val="00DF3D11"/>
+    <w:rsid w:val="00DF5193"/>
+    <w:rsid w:val="00DF5C78"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF75DD"/>
+    <w:rsid w:val="00DF796E"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E01394"/>
+    <w:rsid w:val="00E01A32"/>
+    <w:rsid w:val="00E01C88"/>
+    <w:rsid w:val="00E022AA"/>
+    <w:rsid w:val="00E02967"/>
+    <w:rsid w:val="00E03731"/>
+    <w:rsid w:val="00E03B65"/>
+    <w:rsid w:val="00E03CC2"/>
+    <w:rsid w:val="00E04989"/>
     <w:rsid w:val="00E05B09"/>
+    <w:rsid w:val="00E05BE4"/>
+    <w:rsid w:val="00E064E5"/>
+    <w:rsid w:val="00E079F1"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E13746"/>
+    <w:rsid w:val="00E104B1"/>
+    <w:rsid w:val="00E10AAD"/>
+    <w:rsid w:val="00E10C46"/>
+    <w:rsid w:val="00E111D3"/>
+    <w:rsid w:val="00E118C2"/>
+    <w:rsid w:val="00E119F3"/>
+    <w:rsid w:val="00E1219D"/>
+    <w:rsid w:val="00E13A02"/>
+    <w:rsid w:val="00E1430F"/>
+    <w:rsid w:val="00E144AF"/>
     <w:rsid w:val="00E169B3"/>
+    <w:rsid w:val="00E17996"/>
+    <w:rsid w:val="00E17A25"/>
+    <w:rsid w:val="00E17CF4"/>
+    <w:rsid w:val="00E2075F"/>
+    <w:rsid w:val="00E21005"/>
+    <w:rsid w:val="00E21FCF"/>
+    <w:rsid w:val="00E229DF"/>
+    <w:rsid w:val="00E22A46"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E232E4"/>
+    <w:rsid w:val="00E2412F"/>
     <w:rsid w:val="00E24CE3"/>
+    <w:rsid w:val="00E254CA"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E26871"/>
+    <w:rsid w:val="00E26DF5"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E27940"/>
+    <w:rsid w:val="00E30343"/>
+    <w:rsid w:val="00E30C7A"/>
+    <w:rsid w:val="00E311F1"/>
+    <w:rsid w:val="00E31E90"/>
+    <w:rsid w:val="00E325DA"/>
+    <w:rsid w:val="00E32ECA"/>
+    <w:rsid w:val="00E3321D"/>
+    <w:rsid w:val="00E3386A"/>
+    <w:rsid w:val="00E34E33"/>
+    <w:rsid w:val="00E36CE9"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E379A1"/>
-    <w:rsid w:val="00E40249"/>
+    <w:rsid w:val="00E40A35"/>
+    <w:rsid w:val="00E41DBF"/>
+    <w:rsid w:val="00E421DD"/>
+    <w:rsid w:val="00E42DB6"/>
+    <w:rsid w:val="00E42DE0"/>
+    <w:rsid w:val="00E4372B"/>
     <w:rsid w:val="00E444C3"/>
-    <w:rsid w:val="00E44558"/>
+    <w:rsid w:val="00E44593"/>
+    <w:rsid w:val="00E4552C"/>
+    <w:rsid w:val="00E45E97"/>
     <w:rsid w:val="00E46004"/>
+    <w:rsid w:val="00E4623F"/>
+    <w:rsid w:val="00E4624D"/>
+    <w:rsid w:val="00E4629F"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E509A2"/>
+    <w:rsid w:val="00E47795"/>
+    <w:rsid w:val="00E51021"/>
+    <w:rsid w:val="00E516A3"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54F5E"/>
-    <w:rsid w:val="00E56B7A"/>
+    <w:rsid w:val="00E531C6"/>
+    <w:rsid w:val="00E54B3C"/>
+    <w:rsid w:val="00E54B87"/>
+    <w:rsid w:val="00E54F17"/>
+    <w:rsid w:val="00E55855"/>
+    <w:rsid w:val="00E560A4"/>
+    <w:rsid w:val="00E5668A"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E617BF"/>
+    <w:rsid w:val="00E60B2F"/>
+    <w:rsid w:val="00E615D9"/>
+    <w:rsid w:val="00E61892"/>
+    <w:rsid w:val="00E61AC6"/>
+    <w:rsid w:val="00E6270C"/>
+    <w:rsid w:val="00E628A8"/>
+    <w:rsid w:val="00E63026"/>
+    <w:rsid w:val="00E63821"/>
+    <w:rsid w:val="00E65E97"/>
+    <w:rsid w:val="00E661F7"/>
+    <w:rsid w:val="00E66295"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E70874"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E7388E"/>
+    <w:rsid w:val="00E75C2E"/>
+    <w:rsid w:val="00E766C5"/>
+    <w:rsid w:val="00E76A8E"/>
+    <w:rsid w:val="00E76DE5"/>
+    <w:rsid w:val="00E76F98"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
+    <w:rsid w:val="00E80067"/>
+    <w:rsid w:val="00E80286"/>
+    <w:rsid w:val="00E80597"/>
+    <w:rsid w:val="00E8070F"/>
     <w:rsid w:val="00E80DA0"/>
+    <w:rsid w:val="00E81828"/>
+    <w:rsid w:val="00E81AFA"/>
+    <w:rsid w:val="00E81CE4"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E8293A"/>
+    <w:rsid w:val="00E869C9"/>
+    <w:rsid w:val="00E906D9"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E90E43"/>
+    <w:rsid w:val="00E915B5"/>
+    <w:rsid w:val="00E925CA"/>
+    <w:rsid w:val="00E92800"/>
+    <w:rsid w:val="00E929C8"/>
+    <w:rsid w:val="00E934A6"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95804"/>
-    <w:rsid w:val="00EA0A57"/>
+    <w:rsid w:val="00E95816"/>
+    <w:rsid w:val="00E95BE1"/>
+    <w:rsid w:val="00E96061"/>
+    <w:rsid w:val="00E960EC"/>
+    <w:rsid w:val="00E962B5"/>
+    <w:rsid w:val="00E96E2B"/>
+    <w:rsid w:val="00EA0082"/>
+    <w:rsid w:val="00EA016C"/>
+    <w:rsid w:val="00EA01AD"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA41E6"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA4895"/>
+    <w:rsid w:val="00EA4993"/>
+    <w:rsid w:val="00EA4A43"/>
+    <w:rsid w:val="00EA75A1"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB091C"/>
+    <w:rsid w:val="00EB0143"/>
+    <w:rsid w:val="00EB1ABC"/>
     <w:rsid w:val="00EB2528"/>
+    <w:rsid w:val="00EB5DC8"/>
+    <w:rsid w:val="00EB6C44"/>
+    <w:rsid w:val="00EB787B"/>
+    <w:rsid w:val="00EB7D8E"/>
+    <w:rsid w:val="00EC0321"/>
+    <w:rsid w:val="00EC0421"/>
+    <w:rsid w:val="00EC0D7F"/>
+    <w:rsid w:val="00EC20DB"/>
+    <w:rsid w:val="00EC21F9"/>
     <w:rsid w:val="00EC3063"/>
+    <w:rsid w:val="00EC3292"/>
+    <w:rsid w:val="00EC3386"/>
+    <w:rsid w:val="00EC36D0"/>
+    <w:rsid w:val="00EC371C"/>
+    <w:rsid w:val="00EC3E6C"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED2BDE"/>
-    <w:rsid w:val="00ED2EBA"/>
+    <w:rsid w:val="00EC48AF"/>
+    <w:rsid w:val="00EC4B10"/>
+    <w:rsid w:val="00ED1155"/>
+    <w:rsid w:val="00ED2993"/>
     <w:rsid w:val="00ED45B8"/>
+    <w:rsid w:val="00ED4E9E"/>
+    <w:rsid w:val="00ED508D"/>
     <w:rsid w:val="00ED5748"/>
+    <w:rsid w:val="00ED5E5C"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED7533"/>
+    <w:rsid w:val="00ED7724"/>
+    <w:rsid w:val="00ED79E4"/>
+    <w:rsid w:val="00ED7B48"/>
+    <w:rsid w:val="00EE0DF4"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE519B"/>
+    <w:rsid w:val="00EE168C"/>
+    <w:rsid w:val="00EE1955"/>
+    <w:rsid w:val="00EE3B0C"/>
+    <w:rsid w:val="00EE3BBB"/>
+    <w:rsid w:val="00EE4DBB"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF2BB1"/>
+    <w:rsid w:val="00EE62CD"/>
+    <w:rsid w:val="00EE6B93"/>
+    <w:rsid w:val="00EF099D"/>
+    <w:rsid w:val="00EF0BD1"/>
+    <w:rsid w:val="00EF1505"/>
+    <w:rsid w:val="00EF1682"/>
+    <w:rsid w:val="00EF31F0"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF54A5"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F015E1"/>
+    <w:rsid w:val="00F01C0F"/>
+    <w:rsid w:val="00F01CE8"/>
+    <w:rsid w:val="00F03140"/>
+    <w:rsid w:val="00F0381B"/>
+    <w:rsid w:val="00F038CC"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F03F6D"/>
+    <w:rsid w:val="00F04F54"/>
+    <w:rsid w:val="00F0527E"/>
     <w:rsid w:val="00F05B4E"/>
+    <w:rsid w:val="00F0716A"/>
+    <w:rsid w:val="00F0768D"/>
     <w:rsid w:val="00F10357"/>
+    <w:rsid w:val="00F1080C"/>
+    <w:rsid w:val="00F10E16"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F1285F"/>
+    <w:rsid w:val="00F11E52"/>
     <w:rsid w:val="00F12A03"/>
+    <w:rsid w:val="00F131B6"/>
+    <w:rsid w:val="00F134F4"/>
+    <w:rsid w:val="00F13996"/>
+    <w:rsid w:val="00F13AB0"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F14D88"/>
+    <w:rsid w:val="00F16652"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F209CA"/>
+    <w:rsid w:val="00F21109"/>
+    <w:rsid w:val="00F21468"/>
+    <w:rsid w:val="00F214A9"/>
+    <w:rsid w:val="00F214BD"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F23DE3"/>
+    <w:rsid w:val="00F21742"/>
+    <w:rsid w:val="00F21D68"/>
+    <w:rsid w:val="00F2471B"/>
+    <w:rsid w:val="00F248A9"/>
+    <w:rsid w:val="00F248B6"/>
     <w:rsid w:val="00F2564E"/>
+    <w:rsid w:val="00F25E23"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F2676D"/>
+    <w:rsid w:val="00F268B4"/>
+    <w:rsid w:val="00F276D1"/>
+    <w:rsid w:val="00F27AC6"/>
+    <w:rsid w:val="00F27EA6"/>
     <w:rsid w:val="00F301F8"/>
-    <w:rsid w:val="00F304DB"/>
     <w:rsid w:val="00F31501"/>
+    <w:rsid w:val="00F31C39"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F34166"/>
+    <w:rsid w:val="00F34C6F"/>
+    <w:rsid w:val="00F352CD"/>
+    <w:rsid w:val="00F3535C"/>
+    <w:rsid w:val="00F354BB"/>
+    <w:rsid w:val="00F35591"/>
+    <w:rsid w:val="00F35CFE"/>
+    <w:rsid w:val="00F36605"/>
+    <w:rsid w:val="00F37FBD"/>
+    <w:rsid w:val="00F406AB"/>
+    <w:rsid w:val="00F41516"/>
+    <w:rsid w:val="00F428AD"/>
+    <w:rsid w:val="00F439CA"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F44DCD"/>
+    <w:rsid w:val="00F45672"/>
+    <w:rsid w:val="00F461B3"/>
+    <w:rsid w:val="00F4681C"/>
+    <w:rsid w:val="00F474D4"/>
+    <w:rsid w:val="00F477F0"/>
+    <w:rsid w:val="00F47A80"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F532CB"/>
+    <w:rsid w:val="00F5379C"/>
+    <w:rsid w:val="00F54374"/>
+    <w:rsid w:val="00F548C6"/>
+    <w:rsid w:val="00F55B92"/>
     <w:rsid w:val="00F55DC4"/>
+    <w:rsid w:val="00F5751C"/>
+    <w:rsid w:val="00F5754E"/>
+    <w:rsid w:val="00F57BDD"/>
+    <w:rsid w:val="00F57E31"/>
+    <w:rsid w:val="00F57ED9"/>
+    <w:rsid w:val="00F60EA5"/>
+    <w:rsid w:val="00F60F18"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F6232F"/>
+    <w:rsid w:val="00F627B1"/>
+    <w:rsid w:val="00F62CA7"/>
+    <w:rsid w:val="00F62D02"/>
+    <w:rsid w:val="00F637C9"/>
+    <w:rsid w:val="00F63A47"/>
+    <w:rsid w:val="00F63CBC"/>
+    <w:rsid w:val="00F640DB"/>
     <w:rsid w:val="00F65D5F"/>
+    <w:rsid w:val="00F661EF"/>
+    <w:rsid w:val="00F66668"/>
     <w:rsid w:val="00F66903"/>
+    <w:rsid w:val="00F66B79"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F67EAC"/>
-    <w:rsid w:val="00F71549"/>
+    <w:rsid w:val="00F67C4D"/>
+    <w:rsid w:val="00F705D5"/>
+    <w:rsid w:val="00F71816"/>
     <w:rsid w:val="00F7204B"/>
+    <w:rsid w:val="00F72170"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F7302C"/>
-    <w:rsid w:val="00F7608F"/>
+    <w:rsid w:val="00F738DB"/>
+    <w:rsid w:val="00F740C9"/>
+    <w:rsid w:val="00F749E2"/>
+    <w:rsid w:val="00F768B9"/>
+    <w:rsid w:val="00F77200"/>
     <w:rsid w:val="00F8009C"/>
+    <w:rsid w:val="00F800CE"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F81353"/>
+    <w:rsid w:val="00F810E9"/>
+    <w:rsid w:val="00F8118E"/>
+    <w:rsid w:val="00F81F7B"/>
+    <w:rsid w:val="00F8296B"/>
+    <w:rsid w:val="00F82A17"/>
+    <w:rsid w:val="00F82FDC"/>
     <w:rsid w:val="00F83776"/>
+    <w:rsid w:val="00F840DB"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F85D0C"/>
     <w:rsid w:val="00F862EE"/>
+    <w:rsid w:val="00F86398"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91720"/>
+    <w:rsid w:val="00F87DB9"/>
+    <w:rsid w:val="00F903B8"/>
+    <w:rsid w:val="00F90DC1"/>
+    <w:rsid w:val="00F90DC2"/>
     <w:rsid w:val="00F925FA"/>
+    <w:rsid w:val="00F9278A"/>
+    <w:rsid w:val="00F92F06"/>
+    <w:rsid w:val="00F92F24"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F954CB"/>
-    <w:rsid w:val="00F959B3"/>
+    <w:rsid w:val="00F95032"/>
+    <w:rsid w:val="00F95C40"/>
+    <w:rsid w:val="00F9628D"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00FA1206"/>
+    <w:rsid w:val="00FA1585"/>
+    <w:rsid w:val="00FA1DDC"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA359D"/>
+    <w:rsid w:val="00FA2099"/>
+    <w:rsid w:val="00FA298D"/>
+    <w:rsid w:val="00FA3437"/>
+    <w:rsid w:val="00FA5397"/>
+    <w:rsid w:val="00FA55CE"/>
+    <w:rsid w:val="00FA5CD6"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
+    <w:rsid w:val="00FA71CD"/>
+    <w:rsid w:val="00FA7A22"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB098A"/>
+    <w:rsid w:val="00FB2063"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB2E19"/>
+    <w:rsid w:val="00FB3B64"/>
+    <w:rsid w:val="00FB466F"/>
+    <w:rsid w:val="00FB6710"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
+    <w:rsid w:val="00FC0F7A"/>
+    <w:rsid w:val="00FC1BC0"/>
+    <w:rsid w:val="00FC2812"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC4F58"/>
+    <w:rsid w:val="00FC35F3"/>
+    <w:rsid w:val="00FC3786"/>
+    <w:rsid w:val="00FC5123"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD0737"/>
+    <w:rsid w:val="00FC7016"/>
+    <w:rsid w:val="00FD034E"/>
+    <w:rsid w:val="00FD05AB"/>
+    <w:rsid w:val="00FD16C9"/>
+    <w:rsid w:val="00FD303C"/>
+    <w:rsid w:val="00FD3915"/>
+    <w:rsid w:val="00FD430F"/>
+    <w:rsid w:val="00FD44A5"/>
+    <w:rsid w:val="00FD47B9"/>
+    <w:rsid w:val="00FD4D5F"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD6138"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FD76BD"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="00FE25E7"/>
+    <w:rsid w:val="00FE3933"/>
+    <w:rsid w:val="00FE3C36"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE452D"/>
-    <w:rsid w:val="00FE58A6"/>
+    <w:rsid w:val="00FE50F4"/>
+    <w:rsid w:val="00FE5F4C"/>
+    <w:rsid w:val="00FE627C"/>
+    <w:rsid w:val="00FE6927"/>
+    <w:rsid w:val="00FE6F60"/>
+    <w:rsid w:val="00FE6FB2"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF42E9"/>
+    <w:rsid w:val="00FF4EB0"/>
+    <w:rsid w:val="00FF63FD"/>
+    <w:rsid w:val="00FF6737"/>
+    <w:rsid w:val="00FF6A7F"/>
+    <w:rsid w:val="00FF6AD4"/>
+    <w:rsid w:val="00FF72B4"/>
+    <w:rsid w:val="00FF73D1"/>
+    <w:rsid w:val="00FF7428"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="702ED88B"/>
-  <w15:docId w15:val="{AD2E1C76-E319-4291-90F4-810EEBF8F553}"/>
+  <w14:docId w14:val="5D8C0E62"/>
+  <w15:docId w15:val="{34B53F1E-9AC1-406C-B623-76F107C09334}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -12585,50 +15791,51 @@
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -13521,146 +16728,977 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF3D11"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="85421454">
+    <w:div w:id="1210148000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="491801408">
-[...51 lines deleted...]
-    <w:div w:id="2142111946">
+    <w:div w:id="2070692765">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/u-UH/Lagstiftningsprocessen/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-iea/lagstiftning/skrivelser/RiR%20granskning%20tillf%20kommunstd/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D0129A5E9404DDF9A10A147F54167FA"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C21DDFA3-8167-47A3-B5B6-F8321A005BCD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00933B4E" w:rsidRDefault="00F70CBC" w:rsidP="00F70CBC">
+          <w:pPr>
+            <w:pStyle w:val="4D0129A5E9404DDF9A10A147F54167FA2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FCBCD13210224A0DAD3CEB727863507A"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A361F760-D6C4-45B0-A47C-A4538AF8A3F2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00933B4E" w:rsidRDefault="00F70CBC" w:rsidP="00F70CBC">
+          <w:pPr>
+            <w:pStyle w:val="FCBCD13210224A0DAD3CEB727863507A2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange namnunderskrift1</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F69FB2FFEFDB4894B91178ACD09AA5C1"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E4CC8AF-168B-473E-B4FE-0CA4FC8DBBB9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00933B4E" w:rsidRDefault="00F70CBC" w:rsidP="00F70CBC">
+          <w:pPr>
+            <w:pStyle w:val="F69FB2FFEFDB4894B91178ACD09AA5C12"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicka här för att ange </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>namnunderskrift2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5A36CD62258E4F74BB9AA07688653CC8"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9A10C7EC-8480-49DE-B338-FD433AA068A5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00933B4E" w:rsidRDefault="00F70CBC" w:rsidP="00F70CBC">
+          <w:pPr>
+            <w:pStyle w:val="5A36CD62258E4F74BB9AA07688653CC82"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F1771">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32549FD87E264073BAE5FD479BFB65EB"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FCC56091-F94D-4985-9491-52B772A99035}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00933B4E" w:rsidRDefault="00F70CBC" w:rsidP="00F70CBC">
+          <w:pPr>
+            <w:pStyle w:val="32549FD87E264073BAE5FD479BFB65EB2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F5652">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange föredragande statsråd</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic CondEighteen">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00933B4E"/>
+    <w:rsid w:val="002F69BE"/>
+    <w:rsid w:val="00514EAF"/>
+    <w:rsid w:val="00933B4E"/>
+    <w:rsid w:val="00D6361C"/>
+    <w:rsid w:val="00E8293A"/>
+    <w:rsid w:val="00F548C6"/>
+    <w:rsid w:val="00F70CBC"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70CBC"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D0129A5E9404DDF9A10A147F54167FA2">
+    <w:name w:val="4D0129A5E9404DDF9A10A147F54167FA2"/>
+    <w:rsid w:val="00F70CBC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCBCD13210224A0DAD3CEB727863507A2">
+    <w:name w:val="FCBCD13210224A0DAD3CEB727863507A2"/>
+    <w:rsid w:val="00F70CBC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2693"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="290" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F69FB2FFEFDB4894B91178ACD09AA5C12">
+    <w:name w:val="F69FB2FFEFDB4894B91178ACD09AA5C12"/>
+    <w:rsid w:val="00F70CBC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2693"/>
+        <w:tab w:val="left" w:pos="7474"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-2268"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A36CD62258E4F74BB9AA07688653CC82">
+    <w:name w:val="5A36CD62258E4F74BB9AA07688653CC82"/>
+    <w:rsid w:val="00F70CBC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32549FD87E264073BAE5FD479BFB65EB2">
+    <w:name w:val="32549FD87E264073BAE5FD479BFB65EB2"/>
+    <w:rsid w:val="00F70CBC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13933,89 +17971,71 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...5 lines deleted...]
-</customXsn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:51</dokumentnummer>
+  <titel>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -14218,233 +18238,250 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13566</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13566</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13566</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF4EC5B8-0A2C-4B45-8D4A-A67684FA09A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69001433-B903-4586-A812-F3A980442C72}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA4D853-E006-4D54-9431-FD71F8871A8C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03947FEC-BBBD-4840-B706-26C680D9BC32}"/>
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D8CC5AA-4B67-46EB-A10D-8F66CB12A097}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7874F951-ABF0-4B2D-A586-536F28D8C7F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3FB003-6AC4-4E5D-A192-B150EEA3DDF6}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7278E033-B7C2-4358-A998-EAB85CD39A6A}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D1DE4AD-ABB4-45F2-ABF8-E44BFDFA30A1}"/>
+</file>
+
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E20CD7A1-3341-405B-A1F4-6306046F6E05}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C61432C-CD4C-404E-A3B4-7AB679B832CD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9a6662d1-b2c7-40fd-9716-3354cb341882"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d2feb238-5002-4fe7-97b5-04c1183dd060"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>83</Pages>
-[...1 lines deleted...]
-  <Characters>18067</Characters>
+  <Pages>81</Pages>
+  <Words>1891</Words>
+  <Characters>10023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens skrivelse om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21433</CharactersWithSpaces>
+  <CharactersWithSpaces>11891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</dc:title>
-  <dc:creator>Helena Lejon</dc:creator>
+  <dc:title>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</dc:title>
+  <dc:creator>Aleksandra Lubarda Pavlovic</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>2593d7a4-6bdf-48a5-a86d-3f8dcb536eb3</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>8;#Utbildningsdepartementet|893cff3d-8fdb-492c-b9c1-c70a28487ed4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_policyId">
+    <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ItemRetentionFormula">
+    <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>7ff26d52-d3b4-48d2-bda2-c4e17ec49884</vt:lpwstr>
   </property>
 </Properties>
 </file>