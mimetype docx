--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -12,210 +12,251 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer58.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer59.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header58.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header59.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer61.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer62.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer63.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header61.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header62.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7223D011" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="40DAD577" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06FEAA79" wp14:editId="72DE94F5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CA69592" wp14:editId="1DC4EEEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="73339237" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00811BB8" w:rsidRDefault="002053AC" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="4D2B079D" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRPr="00811BB8" w:rsidRDefault="00DD5249" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A44A77C" wp14:editId="06D9F1F4">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7347EEA5" wp14:editId="299B2B5A">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="2" name="Bild 3"/>
+                                      <wp:docPr id="600771477" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
@@ -234,487 +275,483 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="06FEAA79" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7CA69592" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="73339237" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00811BB8" w:rsidRDefault="002053AC" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="4D2B079D" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRPr="00811BB8" w:rsidRDefault="00DD5249" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A44A77C" wp14:editId="06D9F1F4">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7347EEA5" wp14:editId="299B2B5A">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="2" name="Bild 3"/>
+                                <wp:docPr id="600771477" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="62F1FF61" w14:textId="32EFA55C" w:rsidR="002053AC" w:rsidRDefault="00263D4B" w:rsidP="00333C9D">
+        <w:p w14:paraId="263C11CB" w14:textId="716962F3" w:rsidR="00DD5249" w:rsidRDefault="00835141" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:43</w:t>
+            <w:t>2025/26:54</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="78DF18F5" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="005F407A" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="6983713C" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRPr="005F407A" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002053AC" w14:paraId="193B25CC" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00DD5249" w14:paraId="5E32F063" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43D5D872" w14:textId="77777777" w:rsidR="00E66CD0" w:rsidRDefault="00D47175" w:rsidP="00D47175">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">En ny lag om tillhandahållande på marknaden </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="729BF87D" w14:textId="5B4010EA" w:rsidR="00DD5249" w:rsidRDefault="00D47175" w:rsidP="00D47175">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t>av EU-gödselprodukter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5EA9532C" w14:textId="4060A8C8" w:rsidR="002053AC" w:rsidRDefault="00D734EE" w:rsidP="00333C9D">
+              <w:p w14:paraId="6498D09D" w14:textId="3A42FFB0" w:rsidR="00DD5249" w:rsidRDefault="00D47175" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="20E8ACD5" w14:textId="70CEE3FC" w:rsidR="002053AC" w:rsidRPr="00141F91" w:rsidRDefault="00263D4B" w:rsidP="00333C9D">
+              <w:p w14:paraId="558804F4" w14:textId="3D91B6AE" w:rsidR="00DD5249" w:rsidRPr="00141F91" w:rsidRDefault="00835141" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:43</w:t>
+                  <w:t>2025/26:54</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D25C25A" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="633CE772" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C9DB5DB" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="3287E651" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4956977B" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="229B8C77" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19FE2C84" w14:textId="0421185F" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="44687F4E" w14:textId="1C0476FA" w:rsidR="00DD5249" w:rsidRDefault="00317F8C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Stockholm </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="46FE8DD5" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+        <w:t>Stockholm den 13 november 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E8B783" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E9401F7" w14:textId="04A2CB26" w:rsidR="002053AC" w:rsidRDefault="00654D01" w:rsidP="00333C9D">
+    <w:p w14:paraId="35D5172C" w14:textId="107E06F6" w:rsidR="00DD5249" w:rsidRDefault="000578BD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ebba Busch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1C358C" w14:textId="6DD2FC92" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="4AE6D31E" w14:textId="0F57C8E9" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Elisabeth Svantesson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="783F2D5F" w14:textId="5CC15C32" w:rsidR="002053AC" w:rsidRPr="008624B2" w:rsidRDefault="002053AC" w:rsidP="00BB2C9D">
+      </w:r>
+      <w:r w:rsidR="00D72682">
+        <w:t>Peter Kullgren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143E0177" w14:textId="2AE89424" w:rsidR="00DD5249" w:rsidRPr="008624B2" w:rsidRDefault="00DD5249" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D734EE">
+          <w:r w:rsidR="00D47175">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABC9CE9" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="29CAE45C" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="0097210B">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F721148" w14:textId="3DC1103C" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+    <w:p w14:paraId="027B8641" w14:textId="5E53FD65" w:rsidR="003577D8" w:rsidRDefault="003577D8" w:rsidP="0097210B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk207020042"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="560E02BF" w14:textId="2E57206B" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+      <w:r>
+        <w:t xml:space="preserve">I propositionen föreslås en ny lag som anpassar svensk lagstiftning till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E616B">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>U:s g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E616B">
+        <w:t>ödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förordning. Bestämmelserna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E616B">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en gäller för sådana produkter som tillhandahålls på den inre markna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">den med en CE-märkning, under beteckningen EU-gödselprodukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DA0AB5" w14:textId="77777777" w:rsidR="003577D8" w:rsidRDefault="003577D8" w:rsidP="003577D8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vidare föreslås att definitionen av begreppet oriktig uppgift ändras. Detta för att tydliggöra att den som lämnar en </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="728C4E0C" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00F478B7" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+        <w:t>Till den nya lagen förs bestämmelserna om marknadskontroll av EU-gödselprodukter i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t xml:space="preserve"> (2022:1107) om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Därutöver föreslås att marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten ska kunna besluta om ytterligare förelägganden och att även sådana före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägganden ska få förenas med vite. Vissa överträdel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ser av bestämmelserna i EU:s gödselproduktförordning ska leda till sanktionsavgift. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A764C0" w14:textId="5E3C5660" w:rsidR="00DD5249" w:rsidRDefault="003577D8" w:rsidP="003577D8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Lagändringarna föreslås träda i kraft den 1 april 2026.</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3F61C9EF" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="008F2013" w:rsidRDefault="002053AC" w:rsidP="005E3C60">
+        <w:t xml:space="preserve">Den nya lagen föreslås träda i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>den 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD116F5" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRPr="008F2013" w:rsidRDefault="00DD5249" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D23C6B8" w14:textId="2F033689" w:rsidR="004B643B" w:rsidRDefault="002053AC">
+    <w:p w14:paraId="72832D3F" w14:textId="6D68A38E" w:rsidR="00117367" w:rsidRDefault="00DD5249">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -722,33021 +759,45065 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213057539" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851458" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057539 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851458 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C2415F">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="208B6566" w14:textId="4A3122CF" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="2D6BD04F" w14:textId="7AE9B35C" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057540" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851459" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagförslag</w:t>
+          <w:t>Förslag till lag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057540 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851459 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EBDCAC1" w14:textId="63D40EA3" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="1C233B72" w14:textId="360C5CD7" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851460" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851460 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0EAC489A" w14:textId="1B8F9103" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851461" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>EU:s gödselproduktförordning</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851461 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0269FAAA" w14:textId="082C20B1" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057541" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851462" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i skattebrottslagen (1971:69)</w:t>
+          <w:t>EU:s gödselproduktförordning har ersatt EU-förordningen om EG-gödselmedel</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057541 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851462 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="721819A3" w14:textId="63DE7DE6" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="36C20082" w14:textId="0FF0E15B" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851463" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>EU:s marknadskontrollförordning och kompletterande nationell lagstiftning</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851463 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B9A5046" w14:textId="42E6D091" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851464" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>En ny lag med kompletterande bestämmelser till EU:s gödselproduktförordning</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851464 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A065E20" w14:textId="6D817819" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851465" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Anmälan av organ för bedömning av överensstämmelse</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851465 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6155E384" w14:textId="729926E5" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851466" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Marknadskontroll</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851466 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37061C64" w14:textId="7CA86FBB" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057542" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851467" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+          <w:t>Bestämmelser om marknadskontroll ska föras över till den nya lagen</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057542 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851467 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="219C8604" w14:textId="7516EF23" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="007BEF37" w14:textId="052D47E1" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851468" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Marknadskontrollmyndigheten ska få besluta om ytterligare förelägganden</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851468 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D94BE04" w14:textId="2EC75999" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851469" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Det ska införas en upplysningsbestämmelse om avgifter för marknadskontroll</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851469 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E4A594D" w14:textId="79AA0F44" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057543" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851470" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Sanktioner</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851470 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CCE0E6A" w14:textId="55288E27" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="4550A6A4" w14:textId="46AFECE6" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851471" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kravet på sanktioner i EU-rätten</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851471 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4215C4A2" w14:textId="654A3024" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851472" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sanktioner som gäller kemikalier i miljöbalken</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851472 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="582559A2" w14:textId="099A3D16" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851473" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Straffbestämmelser i brottsbalken</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851473 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BEC9370" w14:textId="287B8391" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851474" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Överträdelser av EU:s gödselproduktförordning bör leda till sanktionsavgift eller vite</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851474 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2DE105A2" w14:textId="4493F03D" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851475" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.5</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Vilka överträdelser bör leda till sanktionsavgift?</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851475 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2CA1D871" w14:textId="3C68BDA6" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851476" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.6</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sanktionsavgiftens storlek</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851476 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57F9308E" w14:textId="0DB4E5A9" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851477" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.7</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Nedsättning av sanktionsavgiften</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851477 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DC898B2" w14:textId="235FA7BD" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851478" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.8</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förfarandefrågor och preskription</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851478 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6396A7B9" w14:textId="245A1318" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851479" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.9</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förbud mot dubbelbestraffning</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851479 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25AD53DA" w14:textId="41CE91C5" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057544" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851480" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Bakgrund</w:t>
+          <w:t>Överklagande</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057544 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851480 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>37</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="580BAC82" w14:textId="7972498E" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="05769E67" w14:textId="4A6D289D" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851481" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851481 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32A77E7B" w14:textId="4DDD4E16" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851482" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851482 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EABFCD7" w14:textId="29DB29CC" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057545" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851483" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>12.1</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>SEFI-direktivet</w:t>
+          <w:t>Förslagen</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057545 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851483 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>38</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52E5D350" w14:textId="3EFA10DB" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="070F9AE0" w14:textId="424FB5F7" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057546" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851484" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>12.2</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Europeiska kommissionens underrättelse</w:t>
+          <w:t>Vilka som påverkas av förslagen</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057546 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851484 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>39</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55E886F8" w14:textId="432A5EFE" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7CB543E3" w14:textId="7086DB04" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057547" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851485" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.3</w:t>
+          <w:t>12.2.1</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Mervärdesskattebedrägerier vid handel inom EU</w:t>
+          <w:t>Konsekvenser för aktörerna på marknaden för EU-gödselprodukter</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057547 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851485 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>39</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="548EA8F1" w14:textId="3160556C" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="50FA445D" w14:textId="7F941D2D" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851486" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>12.2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för marknadskontrollmyndigheten</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851486 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C1D8904" w14:textId="33A3B68D" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851487" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>12.2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för domstolarna</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851487 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="041E2125" w14:textId="02B30BAA" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851488" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>12.2.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för kommuner och regioner</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851488 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>40</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12EA2EE2" w14:textId="5676EC1E" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851489" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>12.2.5</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för konsumenterna</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851489 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>40</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D154E8C" w14:textId="61F7B213" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851490" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>12.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851490 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>40</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75731E68" w14:textId="1944BA29" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057548" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851491" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Oriktiga uppgifter som lämnas muntligen</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057548 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851491 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>40</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FF3FF03" w14:textId="1269CBAC" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
-[...1044 lines deleted...]
-    <w:p w14:paraId="2D884BEC" w14:textId="7D212CE0" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="5C627BE8" w14:textId="07D4A567" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057562" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851492" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet</w:t>
+          <w:t>Europaparlamentets och rådets förordning (EU) 2019/1009 av den 5 juni 2019 om fastställande av bestämmelser om tillhandahållande på marknaden av EU-gödselprodukter och om ändring av förordningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt om upphävande av förordning (EG) nr 2003/2003</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057562 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851492 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>50</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60D55E25" w14:textId="76040DF6" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="4938647F" w14:textId="332ECBC3" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057563" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851493" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag</w:t>
+          <w:t>Sammanfattning av promemorian En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057563 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851493 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>44</w:t>
+          <w:t>164</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7489A13B" w14:textId="38BEDFDC" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="13744796" w14:textId="2C9DC2D3" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057564" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851494" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över remissinstanserna</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057564 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851494 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>47</w:t>
+          <w:t>165</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EFB54EF" w14:textId="22E49C8A" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="6EEB0B19" w14:textId="775ECA77" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057565" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851495" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Lagrådsremissens lagförslag</w:t>
+          <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057565 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851495 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>48</w:t>
+          <w:t>170</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AF64271" w14:textId="7BA84797" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+    <w:p w14:paraId="4A15B478" w14:textId="71337634" w:rsidR="00117367" w:rsidRDefault="00B4547A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057566" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851496" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Lagrådets yttrande</w:t>
+          <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057566 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851496 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>54</w:t>
+          <w:t>171</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="045FDF4B" w14:textId="0CB675AE" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="3DB93922" w14:textId="614D78E5" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213057567" w:history="1">
-        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+      <w:hyperlink w:anchor="_Toc213851497" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 6 november 2025</w:t>
+          <w:t>Lagrådets yttrande</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213057567 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851497 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>55</w:t>
+          <w:t>176</w:t>
         </w:r>
-        <w:r w:rsidR="004B643B">
+        <w:r w:rsidR="00117367">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E843DBB" w14:textId="6D05E5A2" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="005E3C60">
+    <w:p w14:paraId="05D1A984" w14:textId="67C9EEA2" w:rsidR="00117367" w:rsidRDefault="00B4547A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213851498" w:history="1">
+        <w:r w:rsidR="00117367" w:rsidRPr="009829E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 13 november 2025</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213851498 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>178</w:t>
+        </w:r>
+        <w:r w:rsidR="00117367">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="733685D3" w14:textId="5760F076" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5240E1CF" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="005A72C8" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    <w:p w14:paraId="0DB8D542" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRPr="005A72C8" w:rsidRDefault="00DD5249" w:rsidP="00D47175">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc337112318"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc213057539"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc213851458"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1E23A8DA" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+    </w:p>
+    <w:p w14:paraId="06DA0425" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F67E46A" w14:textId="2AE4D165" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
-[...6 lines deleted...]
-      <w:r w:rsidR="004B643B">
+    <w:p w14:paraId="74DDB7A2" w14:textId="39B0BE66" w:rsidR="00DD5249" w:rsidRPr="00144361" w:rsidRDefault="000656DA" w:rsidP="000656DA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000656DA">
+        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
+      </w:r>
+      <w:r w:rsidR="00C109FC">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000656DA">
+        <w:t>ag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4F84A2" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
-[...12 lines deleted...]
-    <w:p w14:paraId="107C2E08" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00152749" w:rsidRDefault="002053AC" w:rsidP="00152749">
+    <w:p w14:paraId="78DACAE4" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRPr="00152749" w:rsidRDefault="00DD5249" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE13B33" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="4750F88B" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="508F6B0D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+    <w:p w14:paraId="1E0EAF84" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="007A4899">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc211252632"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00394AC9">
+      <w:bookmarkStart w:id="3" w:name="_Toc213851459"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagförslag</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="290ABC0C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+        <w:t xml:space="preserve">Förslag till lag om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4B82">
+        <w:t>tillhandahållande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="34701CF7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C140A8B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs följande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E55608" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagens innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74223B15" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00394AC9">
-[...13 lines deleted...]
-    <w:p w14:paraId="04D190E3" w14:textId="303DE5E4" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I denna lag finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063DCE">
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som kompletterar Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mentets och rådets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063DCE">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (EU) 2019/1009 av den 5 juni 2019 om fastställande av bestämmelser om tillhandahållande på mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den av EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och om ändring av förordningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt om upphävande av förordning (EG) nr 2003/2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60418E16" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00394AC9">
-[...18 lines deleted...]
-    <w:p w14:paraId="76B00205" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+    </w:p>
+    <w:p w14:paraId="4DF4CCC4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>Anmälda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>organ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43604ED3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="000B389B" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve">Bestämmelser om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anmälan av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t>organ för bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve">stämmelse finns i lagen (2011:791) om ackreditering och teknisk kontroll och i föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som har meddelats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve"> i anslutning till den lagen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BCC366" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A11C96" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t>Marknadskontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D27BFC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bestämmelser om marknadskontroll finns i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tets och rådets förordning (EU) 2019/1020 av den 20 juni 2019 om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontroll och överensstämmelse för produkter och om ändring av direktiv 2004/42/EG och förordningarna (EG) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>nr 765/2008 och (EU) nr 305/2011</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEB560D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-    <w:p w14:paraId="4A80B531" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:r>
+        <w:t>Den myndighet som regeringen bestämmer är marknadskon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5112F5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="46B3F5B7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1050F994" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...175 lines deleted...]
-    <w:p w14:paraId="4EBBDB3E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>Vid marknadskontroll enligt förordning (EU) 2019/1020 har marknadskontrollmyndigheten befogenhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D835B91" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="17D6B1A4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:r>
+        <w:t>1. enligt artikel 14.4 a–14.4 c kräva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t xml:space="preserve"> att ekonomiska aktörer ska till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>handahålla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> handlingar, specifikationer, data eller uppgifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035C7104" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. enligt artikel 14.4 d utföra oanmälda inspektioner på plats och fysiska kontroller av produkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6867CB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. enligt artikel 14.4 e få tillträde till lokaler, mark eller trans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>port</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C629936" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. enligt artikel 14.4 f inleda undersökningar på eget initiativ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9C6484" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. enligt artikel 14.4 g kräva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23C2F">
+        <w:t>att ekonomiska aktörer ska vidta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämpliga åtgärder för att få en bristande över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse att upphöra eller att eliminera en risk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C8E2C3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. enligt artikel 14.4 h själv vidta åtgärder, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB01F45" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. enligt artikel 14.4 j införskaffa, inspektera och demontera varu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>prover, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAC5808" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. enligt artikel 14.4 k kräva att innehåll på ett onlinegränssnitt ska avlägsnas, att en varning ska visas eller att åtkomsten ska begrän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBA0D0F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Befogenheten enligt första stycket 8 gäller inte i fråga om data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>baser som omfattas av tryckfrihetsförordningens eller yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsgrundlagens skydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6593F6B4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">När ändrade förhållanden ger anledning till det, ska marknads-kontrollmyndigheten besluta att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t xml:space="preserve">en sådan skyldighet som avses i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>första stycket 8 inte längre ska gälla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786C33C6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0B31B5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2269AB6F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En marknadskontrollmyndighet får införskaffa ett varuprov under dold identitet enligt artikel 14.4 j i förordning (EU) 2019/1020 endast om det är nödvändigt för att syftet med kontrollen ska uppnås. Efter införskaffandet ska myndigheten underrätta den ekonomiska aktören om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>att införskaffandet har skett under dold identitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, så snart det går utan att syftet med åtgärden går förlorat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7ED37B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00394AC9">
-[...124 lines deleted...]
-    <w:p w14:paraId="1FDE4B42" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+    </w:p>
+    <w:p w14:paraId="7E83F0A5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förelägganden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B3D76A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>Marknadskontrollmyndigheten får</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, utöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som följer av 4 §, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>besluta de förelägganden som behövs för att förordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">2019/1009 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>förordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>2019/1020 ska följas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5BBF85" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E671B4" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF9D8C7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+    <w:p w14:paraId="46CF2C21" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DCCD86" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Ett beslut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om föreläggande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">enligt 4 eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> § får förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C557DB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64FE0DCD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+    <w:p w14:paraId="2EC86605" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omedelbar verkställighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FE923A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten får när den fattar beslut enligt 4 eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> § bestämma att beslutet ska gälla omedelbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393C8EB1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01646491" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+    <w:p w14:paraId="633AEB0C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:t>Hjälp av Polismyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665827E3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00394AC9">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polismyndigheten ska på begäran av marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten lämna den hjälp som behövs för att marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digheten ska kunna vidta åtgärder enligt 4 §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFF2B52" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0B44">
+        <w:t>Hjälp enligt första stycket får begäras endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2DCC4A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. det på grund av särskilda omständigheter kan befaras att åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den inte kan utföras utan att en polismans särskilda befogenheter enligt 10 § polislagen (1984:387) behöver tillgripas, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E033B7A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. det annars finns synnerliga skäl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0D9642" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4A1AC6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2224">
+        <w:t>Tystnadsplikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1EBA2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den som har tagit befattning med ett ärende som gäller mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll enligt denna lag får inte obehörigen röja eller utnyttja vad han eller hon har fått veta om någons affärs- eller driftförhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E96730" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I det allmännas verksamhet tillämpas i stället bestämmelserna i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22288544" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078D39AE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00083A40" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00083A40">
+        <w:t>Avgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEA6F9F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Av lagen (2014:140) med bemyndigande att meddela vissa föreskrifter om marknadskontroll av varor och annan närliggande tillsyn framgår att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om avgifter för kontroll enligt förordning (EU) 2019/1020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC9156E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104801AB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008E24FA" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>5 §</w:t>
-[...202 lines deleted...]
-    <w:p w14:paraId="041C7CAC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+        <w:t>Sanktionsavgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3574B565" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001D5790" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en tillverkare som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595FA6FA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="53E78AC1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med artikel 6.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4595A301" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte utarbeta den tekniska dokumentationen eller utföra förfarandet för bedömning av överensstämmelse enligt det som krävs i artiklarna 6.2 och 15,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189B4391" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. inte utforma EU-försäkran eller sätta en CE-märkning på sin produkt på det sätt som anges i artiklarna 16.1–16.3, 18.1 och 18.3, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177BE23A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. inte spara den tekniska dokumentationen eller EU-försäkran om överensstämmelse eller inte tillhandahålla en kopia av EU-försäkran enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 6.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A288AA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. inte på EU-gödselproduktens förpackning eller i medföljande dokumentation ange den information som framgår av artikel 6.5–6.7, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2461A113" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. delegera uppgifter till tillverkarens representant i strid med artikel 7.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506D1C09" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D95FB6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...228 lines deleted...]
-    <w:p w14:paraId="01CC6C36" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en importör som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223985D0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00394AC9">
-[...173 lines deleted...]
-    <w:p w14:paraId="1E1CE3D4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med artikel 8.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CF34FD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte säkerställa att tillverkaren har uppfyllt kraven i fråga om förfarandet för bedömning av överensstämmelse, teknisk dokumen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tation, märkning och dokumentation av information enligt artikel 8.2 första stycket,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3078C6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på EU-gödselproduktens förpackning eller i medföljande dokumentation ange den information som framgår av artikel 8.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5195F382" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. inte säkerställa att EU-gödselprodukterna åtföljs av den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som krävs enligt artikel 8.4, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ABA92F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. inte säkerställa förvarings- eller transportförhållandena för EU-gödselprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 8.5,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54331">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54861337" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. inte hålla en kopia av EU-försäkran om överensstämmelse och annan teknisk dokumentation tillgänglig eller inte tillhandahålla andra ekonomiska aktörer en EU-försäkran om överensstämmelse enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 8.8, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369C0617" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA26EE2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6484955D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...175 lines deleted...]
-    <w:p w14:paraId="7CFE46B4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en distributör som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D62F2A4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="41EB6A4A" w14:textId="5B8EFBD8" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:r>
+        <w:t xml:space="preserve">1. inte säkerställa att tillverkaren och importören har uppfyllt kraven i fråga om märkning och dokumentation av information enligt artikel 9.2 första stycket, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68035FF5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte säkerställa förvarings- eller transportförhållandena för EU-gödselprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 9.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648526CC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632E566B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="459D420C" w14:textId="01D85A23" w:rsidR="006458A8" w:rsidRPr="006B6BCF" w:rsidRDefault="006458A8" w:rsidP="006B6BCF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B63FCF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I ringa fall ska någon sanktionsavgift inte beslutas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BAA21F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00394AC9">
-[...104 lines deleted...]
-    <w:p w14:paraId="573D90A8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+    </w:p>
+    <w:p w14:paraId="6FEA4265" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001523A5" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En sanktionsavgift ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>uppgå till minst 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>kronor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t xml:space="preserve"> och högst 75</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>kronor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t xml:space="preserve"> Avgiften får inte överstiga tio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D42A2">
+        <w:t xml:space="preserve"> procent av närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D42A2">
+        <w:t>idkarens omsättning närmast föregående räkenskapsår.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Om överträdelsen har skett under näringsidkarens första verksamhetsår, eller om uppgifter om omsättningen annars saknas eller är brist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fälliga, får omsättningen uppskattas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0902134F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3EBAEE41" w14:textId="55161ECD" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:r>
+        <w:t>När avgiftens storlek bestäms ska hänsyn tas till hur allvarlig över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelsen är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1BC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>och betydelsen av den bestämmelse som överträdelsen avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAB766C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001D534A" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEAD3F7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="13A41FA5" w14:textId="7BF3AF9A" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift får helt eller delvis sättas ned om det finns särskilda skäl eller om det annars med hänsyn till omständigheterna skulle vara oskäligt att ta ut avgiften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED2968D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>initiativ vidtar åtgärd som leder</w:t>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE687AB" w14:textId="59D4FCF0" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve"> ska betalas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till marknadskontrollmyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve">inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trettio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve"> dagar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från det att beslutet om sanktionsavgift fick laga kraft eller inom den längre tid som anges i beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EFB344" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00196057" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om sanktionsavgiften inte betalas i tid, ska myndigheten lämna den obetalda avgiften för indrivning. Bestämmelser om indrivning finns i lagen (1993:891) om indrivning av statliga fordringar m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBD1332" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t>anktionsavgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t xml:space="preserve"> ska tillfalla staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F961052" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E81562" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFD0B9A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81562">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>19 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81562">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05641">
+        <w:t>En sanktionsavgift får inte beslutas om den som ska betala avgiften inte har fått tillfälle att yttra sig inom två år från den dag då överträdelsen ägde rum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B30FDB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E81562" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81562">
+        <w:t>Ett beslut om sanktionsavgift ska delges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5873F03E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="0094205F" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D45063" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00BC0594" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift faller bort till den del beslutet om avgiften inte har verkställts inom fem år från det att beslutet fick laga kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561CEC4F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA286C4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>21 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003426D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t>Det ska inte beslutas om sanktionsavgift för en överträdelse som omfattas av ett föreläggande om vite</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t xml:space="preserve"> om överträdelsen ligger till grund för en ansökan om utdömande av vitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C18CE8B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E671B4" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB86CF5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00083A40" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00083A40">
+        <w:t>Överklagande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1438D144" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">eslut enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denna lag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>får överklagas till allmän förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>domstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C0E482" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C800DD" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C800DD">
+        <w:t>Prövningstillstånd krävs vid överklagande till kammarrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C800DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0B4205" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660EEA">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F077C8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF177B">
+        <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E552EB">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E552EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="4D1EC4AF" w14:textId="119CF534" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+    </w:p>
+    <w:p w14:paraId="4B3015D0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Ansvar enligt 10 § inträder inte för den som på eget initiativ uppfyller skyldighet som där avses.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D7690F0" w14:textId="5859280C" w:rsidR="006458A8" w:rsidRPr="00E552EB" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Genom lagen upphävs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC1A475" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>En vidtagen åtgärd enligt första stycket anses inte vara på eget initiativ om</w:t>
-[...81 lines deleted...]
-    <w:p w14:paraId="7F9B800B" w14:textId="77AC5D80" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+        <w:t>a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>lagen (1992:1684) om EG-gödselmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CED274" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk212206145"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="53EA5149" w14:textId="2347B366" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:r>
+        <w:t>b) lagen (2022:1107) om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6C7D96" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>3. åtgärden vidtas först två månader efter utgången av den månad då Skatteverket informerade om den generella kontrollen.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4A30B452" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+        <w:t>3. Förelägganden och förbud som har meddelats enligt de upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hävda lagarna gäller fortfarande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1ACE58" w14:textId="27F6E00C" w:rsidR="00D47175" w:rsidRDefault="00236A54" w:rsidP="00B05BCC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="64781350" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:r>
+        <w:t xml:space="preserve">4. Den upphävda lagen om EG-gödselmedel gäller fortfarande för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t xml:space="preserve">dukter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>släppts ut på marknaden som gödselmedel med beteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ningen ”EG-gödselmedel” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">före den 16 juli 2022 och som uppfyller kraven i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>förordning (EG) nr 2003/2003</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56020E99" w14:textId="3E0E39A3" w:rsidR="00236A54" w:rsidRPr="00D47175" w:rsidRDefault="00D47175" w:rsidP="00D47175">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5808EDFA" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...1079 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="140E868B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+    <w:p w14:paraId="65FAE40E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="007A4899">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc213851460"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="650BE711" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E21FDB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Europaparlamentet och rådet antog den 5 juni 2019 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063DCE">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (EU) 2019/1009 om fastställande av bestämmelser om tillhandahållande på mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den av EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och om ändring av förordningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt om upphävande av förordning (EG) nr 2003/2003. EU-förordningen trädde i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> juli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Merparten av bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melserna började tillämpas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>den 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>juli 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Några av bestämmelserna började dock tillämpas från och med den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t xml:space="preserve">juli 2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>den 16 april 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. EU-förordningen finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420EA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AC6C4B" w14:textId="1BBEDFD0" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E21FDB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="0C4C4EDA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      </w:pPr>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t xml:space="preserve">Inom Landsbygds- och infrastrukturdepartementet har promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1770">
+        <w:t>En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tagits fram. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t xml:space="preserve">En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t xml:space="preserve"> lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>. Promemorian har remissbehandlats. En förteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t xml:space="preserve">ning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t xml:space="preserve"> Remissvaren finns tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>liga i Landsbygds- och infrastrukturdepartementet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1770">
+        <w:t>LI2025/00554</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92B32">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C3290D" w14:textId="3467F648" w:rsidR="00236A54" w:rsidRPr="004972D3" w:rsidRDefault="00236A54" w:rsidP="0097210B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="669C1613" w14:textId="3D6B5A4D" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      </w:pPr>
+      <w:r>
+        <w:t>I denna proposition behandlas förslagen i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0AAD38" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B189D9B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E21FDB">
+        <w:t xml:space="preserve">Lagrådet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EE3FF8" w14:textId="17729DAF" w:rsidR="00236A54" w:rsidRPr="00CD4E32" w:rsidRDefault="00236A54" w:rsidP="0097210B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...453 lines deleted...]
-          </w:footnotePr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00236A54" w:rsidRPr="00CD4E32" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
+          <w:footerReference w:type="first" r:id="rId33"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...78 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E21FDB">
+        <w:t xml:space="preserve">Regeringen beslutade den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D32D5">
+        <w:t>9 oktober 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21FDB">
+        <w:t xml:space="preserve"> att inhämta Lagrådets yttrande över lagförslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">et i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D32D5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>bilaga 1</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="002435C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>bilaga 2</w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D32D5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>bilaga 3</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="004079FA">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21FDB">
+        <w:t xml:space="preserve"> Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21FDB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>bilaga 4</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="002435C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>bilaga 5</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21FDB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D10D43">
-[...35 lines deleted...]
-    <w:p w14:paraId="2C5EDC3D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:r w:rsidR="001571A0">
+        <w:t>Regeringen följer Lagrådets synpunkter</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1214F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001571A0">
+        <w:t xml:space="preserve"> som behandlas i författnings</w:t>
+      </w:r>
+      <w:r w:rsidR="001571A0">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kommentaren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6B">
+        <w:t xml:space="preserve">I förhållande till lagrådsremissens lagförslag görs dessutom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00512E1E">
+        <w:t>språklig</w:t>
+      </w:r>
+      <w:r w:rsidR="00512E1E" w:rsidRPr="003D4C6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6B">
+        <w:t>ändring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7435636A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc211252636"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4E33ECEC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:bookmarkStart w:id="5" w:name="_Toc192159596"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc210832542"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc213851461"/>
+      <w:r>
+        <w:t xml:space="preserve">EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47175">
+        <w:t>gödselproduktförordning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="3F33BD17" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00BD072F" w:rsidRDefault="00236A54" w:rsidP="00D47175">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc211252637"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3914EEA1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:bookmarkStart w:id="8" w:name="_Toc210832543"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc213851462"/>
+      <w:r>
+        <w:t>EU:s gödselproduktförordning har ersatt EU-förordningen om EG-gödselmedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidDel="0032190E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE9DE44" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Bekämpandet av bedrägerier och skyddet av EU:s ekonomiska intressen är en viktig del i kampen mot den organiserade brottsligheten. Som en del i arbetet med skyddet av EU:s ekonomiska intressen antogs den 26 juli 1995 en konvention om skydd av Europeiska gemenskapernas finansiella intressen (bedrägerikonventionen). Syftet med konventionen var att säkerställa bättre överensstämmelse mellan medlemsstaternas straff</w:t>
-[...6 lines deleted...]
-        <w:softHyphen/>
+        <w:t>I mitten av 1970-talet infördes det första regelverket inom Euro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>peiska unionen om utsläppande av mineralgödsel på den inre mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>naden. Lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stiftningen, som bestod av ett antal direktiv, ändrades vid flera tillfällen under 1980- och 1990-talet och ersattes senare med en gemensam rättsakt, Europaparlamentets och rådets förordning (EG) nr 2003/2003 av den 13 oktober 2003 om gödselmedel (i fort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sättningen EU-förordningen om EG-gödselmedel). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk210833013"/>
+      <w:r>
+        <w:t>EU-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen om EG-gödselmedel reglerar vilka krav som ska uppfyllas för att ett gödselmedel ska få säljas med en CE-märkning, ett så kallat EG-gödselmedel. Nationella bestämmelser som kompletterar för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen finns i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6741">
+        <w:t>agen (1992:1684) om EG-gödselmedel, förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA6741">
+        <w:t>ningen (2004:13) om EG-gödselmedel och myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA6741">
+        <w:t>föreskrifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I motsats till de flesta andra harmoniserade produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regelverk inom EU hindrar EU-förordningen om EG-gödselmedel inte att gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel utan CE-märkning tillhandahålls på marknaden, så länge som gödselmedlet uppfyller kraven i nationell rätt och de allmänna be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melserna om fri </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>avgörande från dåvarande EG-domstolen om tolkningen av konventionen och det första tilläggsprotokollet. Ett andra tilläggs</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="7313689B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+        <w:t>rörlighet i fördraget om Europeiska unio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nens funktionssätt (EUF-fördraget) följs. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="2D00B869" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Som en följd av det fortsatta arbetet med frågorna presenterade kommissionen den 11 juli 2012 ett förslag till direktiv om bekämpning genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens ekonomiska intressen (nedan SEFI-direktivet). SEFI</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4AA10582" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+        <w:t xml:space="preserve">Den 5 juni 2019 antogs en ny EU-förordning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D08BC">
+        <w:t>för produkter som tillhan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002D08BC">
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002D08BC">
+        <w:t xml:space="preserve">hålls på den inre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4C0E">
+        <w:t>marknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under beteckningen EU-göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produkter, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>parlamentets och rådets förordning (EU) 2019/1009 av den 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>maj 2019 om fastställande av bestämmelser om tillhandahållande på markna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>den av EU-gödselprodukter och om änd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>ring av förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>ningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt upphävande av förordning (EG) nr 2003/2003</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (i fortsättningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>EU:s gödselproduktförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Syftet med förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005612F2">
+        <w:t>öppna upp den inre marknaden för gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005612F2">
+        <w:t>produkter som inte tidigare omfattats av harmoniserade bestämmelser, till exem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005612F2">
+        <w:t>pel organiska och organisk-mineraliska gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005612F2">
+        <w:t>medel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning började gälla i sin helhet den 16 juli 2022 och ersatte då EU-förordningen om EG-gödselmedel. I likhet med EU-förordningen om EG-gödselmedel hindrar inte EU:s gödselpro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning att gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter som inte omfattas av förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen, det vill säga produkter som inte är CE-märkta, saluförs utan att uppfylla kraven i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>förordningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D08BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter kan i stället omfattas av nationella krav. EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning hindrar inte heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t>att produkter som släpptes ut på marknaden med beteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t>ningen EG-gödselmedel i överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t xml:space="preserve">stämmelse med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-förordningen om EG-gödselmedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t xml:space="preserve"> före den 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t>juli 2022 tillhandahålls på marknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAF6898" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00886A30" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk144985255"/>
+      <w:r>
+        <w:t>Förordningens tillämpningsområde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574C3787" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">EU:s gödselproduktförordning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887222">
+        <w:t xml:space="preserve">tillämpas enbart på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887222">
+        <w:t>gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00887222">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00887222">
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00887222">
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (artikel 1). Med EU-gödselprodukter avses en gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produkt som är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887222">
+        <w:t>CE-märkt när de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887222">
+        <w:t xml:space="preserve"> tillhandahålls på marknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. En gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produkt definieras i sin tur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82CAC">
+        <w:t xml:space="preserve"> ett ämne, en blandning, en mikro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82CAC">
+        <w:softHyphen/>
+        <w:t>organism eller ett annat material som används eller är avsedd/avsett att användas på växter eller deras rotzon eller på svampar eller jorden runt svampen, eller som är avsedd/avsett att bilda rotzonen eller jorden runt svampen, antingen som sådan/sådant eller tillsammans med annat material, i syfte att förse växt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82CAC">
+        <w:softHyphen/>
+        <w:t>erna eller svamparna med näring eller förbättra deras närings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82CAC">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utnyttjande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>(artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FB2B9C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produktkrav och tillhandahållande på marknaden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC4B2EC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-gödselprodukter ska uppfylla de produktkrav som följer av bila</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gorna I och II samt vara märkta i enlighet med märkningskraven i bilaga III (artikel 4). Produktkraven handlar bland annat om vilka ämnen som olika gödselprodukter får innehålla och tillåtna gräns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den för förorenade ämnen i dessa. Det ställs även krav på de kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ponentmaterial som en göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt får bestå av, såsom växtdelar eller gödsel. Märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven innebär bland annat att uppgifter om mängden EU-gödselprodukt, angiven som vikt eller volym, och anvis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar för avsedd användning ska åtfölja EU-gödselprodukten. EU-gödselprodukter får tillhandahållas på markna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den endast om de över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmer med förordningen (artikel 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0410EADE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ekonomiska aktörers skyldigheter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180F060A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De ekonomiska aktörernas skyldigheter framgår av kapitel II,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2CD1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>artik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>larna 6–12. Med ekonomiska aktörer avses tillverkare, representanter för till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kare, importörer och distributörer (artikel 2.15). Med till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>karens repre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sentant menas en aktör som tillverkaren genom en skriftlig fullmakt har utsett att utföra uppgifter i tillverkarens ställe (artikel 2.12). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13677ABD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Av artikel 2.2 framgår att vad gäller inkomster från egna medel som härrör från mervärdesskatt är SEFI-direktivet endast tillämpligt på fall av allvarliga brott som riktar sig mot det gemensamma systemet för mervärdesskatt. Vid tillämpning av direktivet ska brott som riktar sig mot det gemensamma systemet för mervärdesskatt anses vara allvarliga när en uppsåtlig handling eller underlåtenhet enligt definitionen i artikel 3.2 d har anknytning till territoriet i två eller flera medlemsstater i unionen och inbegriper en total skada på minst 10 miljoner euro.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E5D282A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+        <w:t>Det finns vissa gemensamma skyldigheter som de ekonomiska aktörerna måste uppfylla, samtidigt som de har vissa specifika skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheter i egen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skap av sina särskilda funktioner. Tillverkarens skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter är mer långt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gående, men en importör eller distributör kan under vissa omständig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter ha samma skyldigheter som en tillver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kare (artikel 10). För samtliga ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">miska aktörer gäller att de är skyldiga att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>vidta korrigerande åtgärder eller försäkra sig om att sådana åtgärder vidtas om de anser eller har skäl att tro att en EU-gödselprodukt som de har släppt ut eller tillhandahållit på mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>den inte överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:softHyphen/>
+        <w:t>stämmer med kraven i förordningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De är även skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>diga a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>tt, på begäran av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t xml:space="preserve"> behörig myndighet eller marknadskon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>roll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t xml:space="preserve">heten, lämna viss information och dokumentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DC549E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Av skäl 4 i direktivet framgår </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="76DAA839" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+        <w:t>Bland de specifika skyldigheter som gäller för de olika ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">miska aktörerna kan nämnas följande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A6EE77" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillverkaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D17267E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E223BE">
+        <w:t>Tillverkaren</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska säkerställa att en produkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>som tillverkaren släp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>per ut på marknaden har konstruerats och tillverkats i enlighet med kraven i bila</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>gorna I och II. Tillverkaren är även skyldig att utarbeta teknisk dokumenta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>tion och utföra eller låta utföra en bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>stämmelse. En bedömning av överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>stämmelse är den pro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>cess där det visas om gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>produkten uppfyller de krav som ställs i förordningen. Om bedömningen av överensstämmelse visar att nöd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>vändiga krav är uppfyllda ska tillverka</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>ren upprätta en EU-försäkran om överensstämmelse och förse produkten med en CE-märkning. Genom märkningen intygar tillverkaren att produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>ten uppfyller alla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> krav som föreskrivs i förordningen. Till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verkaren ska även se till att bland annat typnummer, identifierings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>märkning och kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>takt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifter finns angivna på eller medföljer produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tens förpackning samt att produkten är märkt i enlighet med märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kraven i bilaga III. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2C92C1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Vid genomförandet av SEFI-direktivet i svensk rätt bedömde regeringen i prop. 2018/19:78 att Sverige genom befintlig reglering i allt väsentligt uppfyllde de åtaganden som följer av direktivet. För att fullt ut genomföra direktivet föreslogs en lagändring av straffskalan för brottet subventions</w:t>
-[...617 lines deleted...]
-      <w:r w:rsidRPr="00405C05">
+        <w:t xml:space="preserve">Tillverkaren får genom en skriftlig fullmakt överlåta till en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524373">
+        <w:t>repre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524373">
+        <w:softHyphen/>
+        <w:t>sentant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B245B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ekobrotts</w:t>
-[...109 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:t>att utföra vissa uppgifter. Tillverkaren får dock inte överlåta skyldigheten att säkerställa att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA57FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:r>
+        <w:t>EU-gödselprodukter som släpps ut på marknaden har konstruerats och tillverkats i enlighet med de krav som anges i bilagorna I och II till en representant. Inte heller får tillverkaren överlåta skyldigheten att utarbeta den tekniska doku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tation och utföra eller låta utföra det för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farande för bedömning av överensstämmelse som avses i artikel 15. Till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verkarens represen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tant ska dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t xml:space="preserve">på begäran av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>behörig myndighet eller marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>trollmyndigheten lämna viss information och dokumentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om produkterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003527DA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1506CDEF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Importören</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4116F8CE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E223BE">
+        <w:t>Importören</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av en EU-gödselprodukt får endast släppa ut en pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukt på marknaden som uppfyller kraven i förordningen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk185518709"/>
+      <w:r>
+        <w:t>Impor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tören ska därför säkerställa att tillverkaren har utfört de åtgärder som denna är skyldig att utföra och kontrollera att förpackningen är försedd med eller åtföljs av den information som krävs och att märkningskraven är uppfyllda. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>Importören är även skyldig att lämna sina egna kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>takt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter på förpackningen eller i ett medföljande dokument. Så länge som en importör har ansvar för en EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt ska importören också säkerställa att förvarings- och trans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>port</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förhållanden inte äventyrar produktens överensstämmelse med kraven i bilaga I eller II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2953CC68" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Distributören</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED575E5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1D0A">
+        <w:t>Distributören</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av en EU-gödselprodukt ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>innan distributören</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> släpper ut en produkt på marknaden iaktta vederbörlig omsorg för att se till att kraven i förordningen uppfylls. Distributören är därför bland annat skyldig att kontrollera att produkten åtföljs av den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mation som krävs och att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verkaren och importören uppfyllt sina respektive krav på att lämna infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion på förpackningen eller i medföljande dokument samt säkerställa att förvarings- och trans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>port</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förhållandena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005636BB">
+        <w:t>inte äventyrar produktens överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005636BB">
+        <w:t xml:space="preserve">stämmelse med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förordnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005636BB">
+        <w:t>kraven</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1889F1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömning av överensstämmelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E709B6B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I kapitel III, artiklarna 13–19, finns bestämmelser om EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ters överrensstämmelse med kraven. Enligt förordningen gäller en presum</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion om överensstämmelse, vilket innebär att de EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter som överensstämmer med harmoniserade stan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>darder eller delar av dem också ska förutsättas överensstämma med de krav i bilagorna I–III som omfattas av standarderna eller delar av dem. Av bilaga IV framgår de förfaranden för bedömning av överensstämmelse som kan tillämpas. Förfarandena ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>görs av modu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ler som beroende på EU-gödselprodukternas produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>funk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kate</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gorier, enligt bilaga I, och komponentmaterial</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kategorier, enligt bilaga II, får tillämpas. För det fall flera moduler blir tillämpliga får tillver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>karen välja vilken av modulerna som ska användas. Beroende på val av modul eller kombination av moduler utförs bedömningen av överensstäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melse antingen av tillverkaren av produkten eller av ett organ för bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning av överensstämmelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410752E7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelser om organ för bedömning av överensstämmelse finns i kapitel IV, artiklarna 20–36. Ett organ för bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melse är ett organ som är ackrediterat för att utföra bedömningar av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse, vilket innefattar prövning, certi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fiering och kontroll av en produkt. Organet utför uppgifter på upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">drag av tillverkaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="51044BA6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Marknadskontroll och sanktioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD6F014" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelser om marknadskontroll och annan kontroll finns i kapitel V, artiklarna 37–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801FF4">
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Enligt artikel 37 ska artiklarna 16–29 i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>tets och rådets förordning (EG) nr 765/2008 av den 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>juli 2008 om krav för ackreditering och mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>nadskontroll i samband med saluföring av pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>dukter och upphäv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E30BE">
+        <w:t>ande av förordning (EEG) nr 339/93</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillämpas på EU-gödselprodukter. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A2C">
+        <w:t>rtiklarna 16–29 i förordning (EG) nr 765/2008</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som rör marknadskontroll,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00405C05">
-[...30 lines deleted...]
-    <w:p w14:paraId="4FA68E0D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:r>
+        <w:t xml:space="preserve">har dock utgått och ersatts av bestämmelser i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121A2C">
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00121A2C">
+        <w:t>parlamentets och rådets förordning (EU) 2019/1020 av den 20 juni 2019 om marknadskontroll och överensstämmelse för produkter och om ändring av direktiv 2024/42/EG och förordningarna (EG) nr 765/2008 och (EU) nr 305/2011, i fortsättningen kallad EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00121A2C">
+        <w:t>förordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC501C3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00460C97" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C14FF">
-[...135 lines deleted...]
-    <w:p w14:paraId="43A45F1D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:r>
+        <w:t>Med marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll avses den verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het som bedrivs och de åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der som vidtas av ansvariga myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter för att säkerställa att produkter på marknaden överensstämmer med gällande krav, exempelvis krav på att produkten ska vara säker att använda, att den ska ha vissa egenskaper eller funktioner eller ha genomgått vissa kontroller. I EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning finns även särskilda bestämmelser om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukter som bland annat gäller för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">faranden för att hantera EU-gödsel som utgör en risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE16F28" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="7A5D3F15" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+        <w:t>I artikel 48 anges att medlemsstaterna ska fastställa regler om sanktioner för överträdelse av bestämmelserna i förordningen. Med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lemsstaterna ska vidta alla nödvändiga åtgärder för att säkerställa att sanktionerna tillämpas. Sanktionerna ska vara effektiva, proportio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nella och avskräckande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7218CA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringar av EU:s gödselproduktförordning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472DCD42" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Av 2 § SBL framgår att den som på annat sätt än muntligen uppsåtligen lämnar oriktig uppgift till myndighet eller underlåter att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan döms för skattebrott till fängelse i högst två år.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="664A0349" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+        <w:t>Den 18 september 2024 antog Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parlamentet och rådet förordning (EU) 2024/2516 om ändring av förordning (EU) 2019/1009 vad gäller den digitala märkningen av EU-gödselprodukter. Ändringsförordningen inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller nya bestämmelser som ger de ekonomiska aktörerna möjlighet att under vissa förutsättningar välja att använda sig av en digital etikett för de uppgifter som enligt EU:s gödselproduktförordning i dag ska anges på EU-gödselproduktens förpackning eller i medföljande dokumentation. De nya bestämmelserna ska börja tillämpas den 1 maj 2027. Kommissionen har också i juli 2025 lämnat ett förslag om ytterligare ändringar i EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning. Förslaget innebär bland annat att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020225F">
+        <w:t>EU-försäkran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0020225F">
+        <w:t xml:space="preserve">stämmelse </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska upprättas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020225F">
+        <w:t>i elektronisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F70C0E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Av 5 § samma lag framgår att den som på annat sätt än muntligen av grov oaktsamhet lämnar oriktig uppgift till myndighet och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan döms för vårdslös skatteuppgift till böter eller fängelse i högst ett år. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="406CEEB2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+        <w:t>Frågan om vilka författningsändringar som kan komma att behövas med anledning av ändringarna i EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning bereds i Regeringskansliet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43282894" w14:textId="70014C4B" w:rsidR="007A4899" w:rsidRPr="00F55DC4" w:rsidRDefault="007A4899" w:rsidP="00877865">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...6428 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId42"/>
+        <w:sectPr w:rsidR="007A4899" w:rsidRPr="00F55DC4" w:rsidSect="00877865">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-    <w:p w14:paraId="4C869FD8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+    </w:p>
+    <w:p w14:paraId="707E8AD0" w14:textId="77777777" w:rsidR="00CE71B3" w:rsidRDefault="00CE71B3" w:rsidP="003B7B33">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...323 lines deleted...]
-    <w:p w14:paraId="757612DA" w14:textId="161F1C91" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+    </w:p>
+    <w:p w14:paraId="149E98FF" w14:textId="449703EE" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="003B7B33">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId43"/>
-[...1102 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId64"/>
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>Denna lag träder i kraft den 1 juli 2024.</w:t>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc213057564"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1485D22F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="007A4899">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc192079168"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc192159597"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc210832544"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc213851463"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="1BA0F07B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="000941E5" w:rsidRDefault="006458A8" w:rsidP="0038046B">
+        <w:t xml:space="preserve">EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47175">
+        <w:t>marknadskontrollförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och kompletterande nationell lagstiftning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDD009B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00616F0F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="000941E5">
-[...7 lines deleted...]
-    <w:p w14:paraId="083653D0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="000941E5" w:rsidRDefault="006458A8" w:rsidP="0038046B">
+      <w:r w:rsidRPr="0001575C">
+        <w:t>Som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> redogörs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B488C">
+        <w:t>för i avsnitt 4 anges</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DB8">
+        <w:t>EU:s gödselproduktförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att bestämmelserna om marknadskontroll i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DB8">
+        <w:t xml:space="preserve">förordning (EG) nr 765/2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska tillämpas på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DB8">
+        <w:t>EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Dessa bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ser har dock tagits bort och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DB8">
+        <w:t>ersatts av bestämmelser i EU:s marknadskontrollförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756D289A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008A305A" w:rsidRDefault="00236A54" w:rsidP="00616F0F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="000941E5">
-[...3 lines deleted...]
-    <w:p w14:paraId="34B37F00" w14:textId="1C68B5CF" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="0038046B">
+      <w:r w:rsidRPr="008A305A">
+        <w:t>Av artikel 1 i EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t>förordning följer att förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>ningen är tillämplig på sådan harmoniserad unionslagstiftning som anges i bilaga I till förord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t>ningen. En av de unionsakter som anges i bilagan är EU-förord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t>ningen om EG-gödselmedel (p. 14). Enligt artikel 51 i EU:s gödsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>dukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning ska hänvisningar till den upphävda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-förordningen om EG-gödselmedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve"> anses som hänvis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve">ningar till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>. Detta innebär att EU:s göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve">selproduktförordning faller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve"> tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>området för EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning (jfr </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">propositionen Anpassningar till EU:s marknadskontrollförordning – del 2, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve">prop. 2021/22:238 s. 140). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BB842B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00616F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU:s marknadskontrollförordning innehåller bestämmelser om hur med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna ska organisera och genomföra marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll, vilka åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der för marknadskontroll som ska vidtas och hur pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukter som utgör en allvarlig risk ska hanteras. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>Även om EU:s marknadskontrollförordning är direkt tillämplig i Sverige är vissa delar av förordningen sådana att det krävs en nationell reglering för att den ska kunna tillämpas effektivt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>Anpassningen av svensk rätt till EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t>förordning har därför inneburit vissa ändringar i svensk författning, både på lag- och förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>ningsnivå. Dessa bestämmelser har främst införts i respektive sek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>tors</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>stift</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>ning. Utöver regleringen i sektors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:softHyphen/>
+        <w:t>lagstiftningen finns bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>melser som berör marknadskontroll i lagen (2014:140) med bemyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>ande att meddela vissa föreskrifter om marknadskontroll av varor och annan närliggande tillsyn samt förordningen (2014:1039) om mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>kontroll av varor och annan närliggande tillsyn. Regeringens förslag och överväganden framgår av prop. 2021/22:238.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C12834" w14:textId="77777777" w:rsidR="007A4899" w:rsidRDefault="00236A54" w:rsidP="00616F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4758B">
+        <w:t xml:space="preserve">När det gäller marknadskontroll av EU-gödselprodukter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>konsta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>tera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i prop. 2021/22:238 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve">att det saknades en lag där nödvändiga kompletteringar till EU:s marknadskontrollförordning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>unde place</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>ras. Nödvändiga kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>plet</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>teringar till marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t xml:space="preserve">ningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>sådana pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>dukter togs därför in i en ny lag, lagen om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A305A">
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>uttala</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>att det, när den lag som komp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>letterar EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>förordning träder i kraft, kan övervägas om lagen om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>kontroll av EU-gödselprodukter ska upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>hävas och dess bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>ser tas om hand inom ramen för den nya sektorslagen (prop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t>2021/22:238 s. 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0–141</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5200DBB0" w14:textId="77777777" w:rsidR="00CE71B3" w:rsidRDefault="00CE71B3" w:rsidP="00616F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660E1B9F" w14:textId="63B9460C" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="00616F0F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId65"/>
-[...2951 lines deleted...]
-          </w:footnotePr>
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00394AC9">
-        <w:t>Denna lag träder i kraft den 1 april 2026</w:t>
+      <w:r w:rsidRPr="00BB46EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35465977" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00796881" w:rsidRDefault="00236A54" w:rsidP="007A4899">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc192159598"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc210832545"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc213851464"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En ny lag med kompletterande bestämmelser till EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3E50">
+        <w:t>gödselproduktförordning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E2FB13" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC707BB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00A76360" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ny lag som kompletterar EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning ska ersätta lagen om EG-gödselmedel och l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>agen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>om mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>nadskontroll av EU-gödselprodukter</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B34469" w14:textId="5CC5CCDC" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00FD01AE">
-[...10 lines deleted...]
-    <w:p w14:paraId="32942857" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+    <w:p w14:paraId="6A806620" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADAC79E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Utdrag ur protokoll vid sammanträde 2025-10-23</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FA30710" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+        <w:t xml:space="preserve">Promemorians förslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2325C">
+        <w:t>överensstämmer med regeringens.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1628EB1E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="006255ED" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD094E5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="78DC6DD7" w14:textId="2EF95E4A" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:r w:rsidRPr="006255ED">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker förslaget eller har inget att invända mot det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EECFB77" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00675466" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1478021D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00462C5C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0092417B">
+        <w:t>EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092417B">
+        <w:t xml:space="preserve">förordning är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340959">
+        <w:t>direkt tillämplig i varje medlemsstat. För att förordningen ska kunna tillämpas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> effektivt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340959">
+        <w:t xml:space="preserve"> krävs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340959">
+        <w:t>nationella bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00340959">
+        <w:t>melser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, bland annat om marknadskontroll och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A284C">
+        <w:t>sanktioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00494F54">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF5CC01" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Närvarande:</w:t>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340959">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">estämmelser </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">som kompletterar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340959">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>den numera upphävda EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen om EG-gödselmedel finns i lagen om EG-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel. Frågor om marknadskontroll av EU-gödselprodukter regle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ras i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>agen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="08D5D123" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00462C5C" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>kontroll av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A0286B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...66 lines deleted...]
-    <w:p w14:paraId="4D3F1C1D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FD01AE">
+      <w:r>
+        <w:t>Regleringen i EU:s gödselproduktförordning skiljer sig på flera grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande punkter från regleringen i EU-förordningen om EG-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel. Det skulle därför krävas omfattande ändringar och tillägg i lagen om EG-gödselmedel för att anpassa lagen efter den nya EU-förordningen. För att få en sammanhållen och tydlig reglering är det dessutom lämpligt att bestämmelserna om marknadskontroll av EU-gödselprodukter hålls samman med övriga bestämmelser som behövs för att komplettera EU:s gödselproduktförordning. Regeringens bedömning är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4A0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>därför att det bör införas en ny lag som ersätter såväl lagen om EG-gödselmedel som l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>agen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>om marknadskontroll av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753B537B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2149EBAD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00FD01AE" w:rsidRDefault="006458A8" w:rsidP="00FD01AE">
+      <w:r w:rsidRPr="00642A9A">
+        <w:t>Den nya lagens rubrik bör tydligt återspegla lagens tillämpnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A9A">
+        <w:softHyphen/>
+        <w:t>område. EU:s gödselproduktförordning innehåller bestämmelser om tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00642A9A">
+        <w:t>hål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00642A9A">
+        <w:t>lande på marknaden av EU-gödselprodukter. Lagen bör därför be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00642A9A">
+        <w:t xml:space="preserve">nämnas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A9A">
+        <w:t xml:space="preserve">ag om tillhandahållande på marknaden av EU-gödselprodukter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638EA9E8" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="00CC5787">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="006458A8" w:rsidRPr="00FD01AE" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId92"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I en inledande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2B5B">
+        <w:t>bestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i den nya lagen bör det anges att lagen kompletterar EU:s gödselproduktförordning. Bestämmelsen är av upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lysande karaktär och tillför inte lagen något materiellt innehåll. Hän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>visningen bör därför vara dynamisk, det vill säga avse förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E9581F" w14:textId="77777777" w:rsidR="00CE71B3" w:rsidRDefault="00CE71B3" w:rsidP="00CC5787">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FFC527" w14:textId="77777777" w:rsidR="00CE71B3" w:rsidRDefault="00CE71B3" w:rsidP="00CC5787">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BA4CCD" w14:textId="71A0DD0D" w:rsidR="007A4899" w:rsidRDefault="007A4899" w:rsidP="00CC5787">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="007A4899" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...16 lines deleted...]
-            <w:t>Finansdepartementet</w:t>
+    <w:p w14:paraId="24BE8E37" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="007A4899">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc192159599"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc210832546"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc213851465"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Anmälan av organ för bedömning av överensstämmelse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="3D62ACB2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005660DF">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8804E7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D745F5">
+        <w:t xml:space="preserve">Det ska införas en bestämmelse </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som upplyser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D745F5">
+        <w:t>om att bestämmelser om anmälan av organ för bedömning av överenss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D745F5">
+        <w:t>tämmelse finns i lagen om ackreditering och teknisk kontroll och i föreskrifter meddelade i anslut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D745F5">
+        <w:t xml:space="preserve">ning till den lagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3630DC66" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B83FDAA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00495528">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A7169B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621B2CD2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00495528">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker förslaget eller har inga invändningar mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47935F70" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E237FA">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E237FA">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC11BC8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00470895" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005356D9">
+        <w:t xml:space="preserve">Bedömningen av om en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gödsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t xml:space="preserve">produkt uppfyller kraven </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t xml:space="preserve">duktförordning ska i vissa fall göras av ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organ för bedömning av över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelse, även kallat ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t xml:space="preserve">anmält organ. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelser om detta finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>kapitel IV i förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>Medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t xml:space="preserve">staterna ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt artikel 20 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>anmäla till kommis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>sionen och övriga medlemsstater vilka organ som fått i uppdrag att ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>föra bedömningar av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>stämmelse. Medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>staterna ska även utse en anmälande myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t xml:space="preserve">het. Den anmälande myndigheten ansvarar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligt artikel 21.1 för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>att fast</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>ställa och genomföra de förfaranden som krävs för bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t>stämmelse, anmäla organen till kommissionen och övriga medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005356D9">
+        <w:t xml:space="preserve">stater och övervaka de anmälda organen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470895">
+        <w:t>Av artiklarna 22 och 24 framgår vilka krav som den anmälande myndigheten och de anmälda organen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska uppfylla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470895">
+        <w:t>. I kapitel IV finns även bestämmelser om ansökan om att utses till ett anmält organ, anmälnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470895">
+        <w:softHyphen/>
+        <w:t>förfarandet, änd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00470895">
+        <w:t>ringar i anmälan, ifråga</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00470895">
+        <w:t>sättande av de anmälda organens kompetens, de anmälda organens operativa skyldigheter och informations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470895">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skyldigheter, överklagande av de anmälda organens beslut med mera (artiklarna 25–36). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A53CE87" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00A91230" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Medlemsstaterna får besluta att den bedömning och övervakning som ska göras enligt EU:s gödselprodukts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning ska utföras av ett natio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nellt ackrediteringsorgan (artikel 21.2). Bestämmelser om krav för ackre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tering finns i förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning (EG) nr 765/2008. Ett nationellt ackrediterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>organ ska enligt artikel 5 i förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning (EG) nr 765/2008 utvärdera om ett organ för be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>döm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av överensstämmelse är kompetent att utföra en speci</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fik bedömning av överensstämmelse och, om organet för bedömning av överensstämmelse bedöms vara kompetent, utfärda ett ackrediter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">intyg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C26E916" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ordningen med anmälda organ som utför bedömningar av över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melse är ny när det gäller gödselprodukter. En sådan ordning för kontroll används dock på flera andra områden där det finns harmoniserad lagstift</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning, till exempel när det gäller maskiner, hissar och säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>komponen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ter till hissar samt pyrotekniska artiklar. De EU-rättsakter som ligger till </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>grund för lagstiftningen på dessa områden har, liksom EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duktförordning, utformats i enlighet med referensbestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melserna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190C30">
+        <w:t>Euro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00190C30">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00190C30">
+        <w:t>parlamentets och rådets beslut nr 768/2008/EG av den 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190C30">
+        <w:t>juli 2008 om en gemensam ram för saluföring av produkter och upphävande av rådets beslut 93/465/EEG</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC8B4E1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="007314CD" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Svenska nationella bestämmelser om anmälda organ finns i lagen (2011:791) om ackreditering och teknisk kontroll. Lagen kompletterar förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning (EG) nr 765/2008 och s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73071">
+        <w:t>ka även tillämpas när det gäller organ som anmäls till kommissionen och de andra medlems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73071">
+        <w:softHyphen/>
+        <w:t>staterna i samband med bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A73071">
+        <w:t>stämmelse enligt harmoniserad lagstiftning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7–9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve"> §</w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve"> lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t>om ackreditering och teknisk kontroll ansvarar Styrel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t>sen för ackre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve">ditering och teknisk kontroll (Swedac) för att utse och anmäla organ för bedömning av överensstämmelse i Sverige. Swedac ansvarar även för att utöva tillsyn över organen. I lagen regleras hur organen utses och anmäls och under vilka förutsättningar en anmälan får begränsas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2954">
+        <w:t>eller återkallas. I förordningen (2011:811) om ackreditering och tek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2954">
+        <w:softHyphen/>
+        <w:t>nisk kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BE2954">
+        <w:t>troll och Styrelsen för ackreditering och teknisk kontrolls föreskrifter (STAFS 2022:7) om organ som utför bedömning av överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2954">
+        <w:softHyphen/>
+        <w:t>stämmelse och som ska bli anmält och utsett finns närmare bestämmelser om hur ansökan ska göras, hur tillsynen ska gå till och vilka krav som ställs på organen för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve"> bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve">melse. Av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve"> kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003520B5">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>STAFS 2022:7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår att anmälda organ ska ha rutiner för att kunna ompröva sina beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4019EE3B" w14:textId="07F2AC54" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="00DF74E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sådana regler som behövs för att komplettera bestämmelserna om anmä</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lan av organ för bedömning av överensstämmelse i EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning finns således redan i nationell rätt. Det bör enligt regeringens bedömning dock av tydlighetsskäl införas en upplysnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelse i den nya lagen där det framgår att bestämmelser om anmälan av organ för bedömning av överensstämmelse finns i lagen om ackreditering och tek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nisk kontroll och i föreskrifter meddelade i anslutning till den lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6069AD84" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc192159600"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc210832547"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc213851466"/>
+      <w:r>
+        <w:t>Marknadskontroll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="51328A60" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="003D0FCF" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc192159601"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc210832548"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc213851467"/>
+      <w:r>
+        <w:t>Bestämmelser om marknadskontroll ska föras över till den nya lagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="1AF37485" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C9DE86" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande bestämmelser ska föras över från l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>agen om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00710A8E">
+        <w:t>kontroll av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till den nya lagen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436A63BE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hänvisning till bestämmelser om marknadskontroll i EU:s mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrollförordning, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6381382D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hur en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5767">
+        <w:t>marknadskontrollmyndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utses, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F55137A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t>befogenheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för marknadskontrollmyndigheten enligt arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kel 14.4 i EU:s marknadskontrollförordning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD91633" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknadskontrollmyndighetens möjlighet att besluta de före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den som behövs för att EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning ska gälla, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C356523" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknadskontrollmyndighetens möjlighet att förena beslut om före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">läggande med vite, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2775DBEA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighetens möjlighet att besluta om ome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bar verkställighet av beslut,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F825E92" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">marknadskontrollmyndighetens möjlighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t xml:space="preserve">att begära hjälp av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t>olis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7772FA93" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0E55">
+        <w:t>ystnadsplikt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för den som tagit befattning med ett ärende som gäller marknadskontroll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1103DD34" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C49DAD9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F12609">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185D9133" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58980740" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F12609">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5B0527" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009124C4">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009124C4">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE1A061" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>I 2 § första stycket lagen om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>kontroll av EU-gödselprodukter finns en bestämmelse som upplyser om att bestämmelser om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>kontroll finns i EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:softHyphen/>
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t xml:space="preserve"> Vidare anges i 2 § andra stycket att den myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>het som regeringen bestämmer ska vara mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>het. Regeringen har i förordningen om marknadskontroll av EU-gödselprodukter pekat ut Kemikalieinspektionen som marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t>trollmyndighet för EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F333D">
+        <w:t xml:space="preserve">produkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D282B3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I 3 § regleras vilka befogenheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0A8A">
+        <w:t>marknadskontrollmyndigheten ha</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r. De angivna befogenheterna motsvarar de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0A8A">
+        <w:t xml:space="preserve">minimibefogenheter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0A8A">
+        <w:t xml:space="preserve"> i artikel 14.4 i EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E456E">
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E456E">
+        <w:softHyphen/>
+        <w:t>kontrollförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Enligt 4 § får marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollmyndigheten besluta de förelägganden som behövs för att EU:s marknadskontrollförordning ska följas. Ett beslut om föreläggande enligt 3 eller 4 § får förenas med vite. Marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollmyndigheten får vidare enligt 6 § bestämma att beslut enligt 3 § eller beslut om föreläggande enligt 4 §,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346F48">
+        <w:t xml:space="preserve"> ska gälla omedel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00346F48">
+        <w:t xml:space="preserve">bart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DED0896" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I 7 § regleras att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0A8A">
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, på begäran av marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten, ska lämna den hjälp som behövs för att mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten ska kunna utöva sina befogen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0A8A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hjälp får dock endast begäras om vissa angivna förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningar är upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fyllda. Av 8 § i lagen följer att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0A8A">
+        <w:t xml:space="preserve">en som tagit befattning med ärenden som gäller marknadskontroll </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har tystnads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">plikt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5584">
+        <w:t>I det allmännas verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009A5584">
+        <w:t xml:space="preserve">samhet tillämpas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5584">
+        <w:t>i stället bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009A5584">
+        <w:t>melserna i offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296F2A20" w14:textId="5D7E8051" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som anges i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B77AE">
+        <w:t>avsnitt 6 bör nya nationella bestämmelser som kompletterar EU:s gödselproduktförordning och redan befintliga nationella bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B77AE">
+        <w:softHyphen/>
+        <w:t>melser som rör marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B77AE">
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B77AE">
+        <w:softHyphen/>
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av sådana produkter samlas i en ny lag om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642A9A">
+        <w:t>tillhandahållande på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Bestämmels</w:t>
+      </w:r>
+      <w:r w:rsidR="001571A0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>erna om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll och marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighetens befogen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter, Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetens befogenheter och tystnadsplikt i lagen om mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll av EU-gödselprodukter bör således oförändrade i sak föras över till den nya lagen. Detsamma gäller bestämmelserna som upplyser om att bes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372622">
+        <w:t xml:space="preserve">tämmelser om marknadskontroll finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372622">
+        <w:t>marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00372622">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372622">
+        <w:t>den myndighet som regeringen bestämmer är marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00372622">
+        <w:lastRenderedPageBreak/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00372622">
+        <w:t>myndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Hänvisningen till mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen är av upplysande karaktär och bör därför vara dynamisk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AFD9FB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008F139D" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc192159602"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc210832549"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc213851468"/>
+      <w:r>
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten ska få besluta om ytterligare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>förelägganden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="7D4A292D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A284C">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211AAFFE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska få besluta de före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ganden som behövs för att EU:s gödselproduktförordning ska följas. Sådana föreläg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ganden ska få förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DE5481" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004E0158" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten ska få </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260F2B">
+        <w:t>bestämma att före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00260F2B">
+        <w:t>lägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00260F2B">
+        <w:t>anden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260F2B">
+        <w:t xml:space="preserve"> ska gälla omedelba</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475C994D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467200E7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F12609">
+        <w:t xml:space="preserve">Promemorians förslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E998745" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E72462" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="007B4650" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F12609">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker förslaget eller har inga invändningar mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786B6D8F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A284C">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A284C">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C56FC5D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utöver bestämmelserna om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll i EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning finns i EU:s gödselpro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning ytterligare bestämmelser som rör marknadskontroll och som innebär upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifter och skyldigheter för den ekonomiska aktö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ren, behöriga myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter och medlemsstaterna. EU:s mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning är, i enlighet med principen om lex spe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>cia</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lis, endast tillämplig i den mån det inte finns några specifika bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser med samma syfte, karaktär eller verkan i harmoniserad unions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stiftning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401C5E77" w14:textId="206F4CAC" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt artikel 38.1 i EU:s gödselproduktförordning ska den ansva</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>riga marknadskontrollmyndigheten, när det finns tillräckliga skäl att anta att en EU-gödselprodukt utgör risk för människors, djurs eller växters hälsa, säkerheten eller miljön, göra en utvärdering av den berörda EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukten som omfattar alla relevanta krav. De berörda ekonomiska aktörerna ska vid en sådan utvärdering när så krävs samarbeta med marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trollmyndigheten. Om mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontrollmyndigheten kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>terar att EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ten inte uppfyller kraven ska den utan dröjsmål begära att den berörda ekonomiska aktören vidtar alla lämpliga korrigerande åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der, drar tillbaka den från marknaden eller återkallar den under viss tid. Marknadskontrollmyndigheten ska i samband med detta informera berört anmält organ. Om den bristande överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sen inte bara gäller det nationella territoriet ska myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mera kommis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sionen och andra medlemsstater om utvärderings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>resultaten och om de åtgärder som den har ålagt den ekonomiska aktören att vidta. Om marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten efter att ha utfört en utvärdering enligt artikel 38.1 konstaterar att produkten visserligen uppfyller kraven i EU:s gödsel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D877CC">
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förordning men att den trots det utgör en risk för människors, djurs eller växters hälsa, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>säkerheten eller miljön, ska medlemsstaten, enligt artikel 40, utan dröjsmål ingripa mot den ekonomiska aktören och begära att denna vidtar alla lämpliga korrigerande åtgärder, drar tillbaka produkten från marknaden eller återkallar den. Av artikel 41 följer att ingripan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den även ska göras om det finns vissa formella brister. Det kan till exempel röra sig om brister som hänför sig till CE-märkningen, identifikationsnummer, EU-försäkran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse eller teknisk dokumentation. Vidare finns det be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser som ålägger den ekonomiska aktören att samarbeta med behöriga myndigheter och att lämna den information och dokumentation som behövs för att visa att en EU-gödselprodukt överensstämmer med förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen (artiklarna 6.9, 8.9 och 9.5). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B60DD8A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att marknadskontrollmyndigheten ska kunna utföra en effek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tiv marknadskontroll är det viktigt att den ekonomiska aktören samarbetar och delar med sig av information och dokumentation. Behörig myndighet enligt artiklarna 6.9, 8.9 och 9.5 bör därför vara den myndighet som regeringen bestämmer ska vara marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trollmyndighet. Marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten bör vidare utföra de uppgifter som medlemsstaten har enligt artiklarna 40 och 41 eftersom även dessa är tätt samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kopplade med marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollen som sådan. Bestämmelser om detta kan meddelas av reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ingen i en förordning med stöd av 8 kap. 7 § regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>formen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1FB698" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B77AE">
+        <w:t>avsnitt 8.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslås att marknadskontrollmyndigheten även fort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vis ska ha de befogenheter som bygger på artikel 14 i marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollförordningen för att kunna utöva marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll. Bland befo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna ingår enligt artikel 14.4 a–14.4 c att kräva att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>ekonomiska aktöre</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t xml:space="preserve"> ska tillhandahålla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> handlingar, specifikationer, data eller uppgifter. Vidare kan marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligt artikel 14.4 g kräva att ekonomiska aktörer vidtar lämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>liga åtgärder för att få en bristande överensstämmelse att upphöra eller att eliminera en risk och enligt artikel 14.4 h själv kunna vidta åtgärder. Vad som kan vara lämpliga åtgärder fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>går närmare av artikel 16 i marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F4C">
+        <w:t>I artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433F4C">
+        <w:t>16.3 ges en exemplifierande uppräkning av åtgärder som mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00433F4C">
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00433F4C">
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00433F4C">
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00433F4C">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00433F4C">
+        <w:t>digheterna kan kräva av de ekonomiska aktörerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Sådana åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der kan bland annat vara att aktören korrigerar en bristande överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse eller eliminerar en risk, förhindrar att produkten till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>han</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålls på marknaden eller drar tillbaka produkten från mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">naden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4AD6">
+        <w:t>(jfr prop. 2021/22:238 s. 151–152).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ACDFA7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00736B13">
+        <w:t>Av artikel 14.1 i marknadskontrollförordningen följer att befo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00736B13">
+        <w:t>gen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00736B13">
+        <w:t>het</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00736B13">
+        <w:t xml:space="preserve">erna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i artikel 14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736B13">
+        <w:t>ska användas för att tillämpa såväl marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ordningen som den harmoniserade unions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagstiftning som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736B13">
+        <w:t>omfattas av för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00736B13">
+        <w:t xml:space="preserve">ordningens tillämpningsområde. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100CAE">
+        <w:t xml:space="preserve">prop. 2021/22:238 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uttalar regeringen att det är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100CAE">
+        <w:t>naturligt att en marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00100CAE">
+        <w:t xml:space="preserve">myndighet riktar sina krav mot den ekonomiska aktören genom att fatta ett beslut i formen av ett föreläggande (prop. s. 158). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700CDC03" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning är att befogenheterna i 4 § kan användas även för att till exempel genom ett beslut om föreläggande kräva att den ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>miska aktören vidtar alla korrigerande åtgärder för få en bristande överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse med EU:s gödselproduktförordning att upphöra eller för att eliminera en risk i enlighet med vad som föreskrivs i artikel 38.1 andra stycket och artikel 40.1 och 40.2. Detsamma gäller i fråga om artikel 41 och de formella krav som räknas upp i den bestämmelsen. Marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten bör också med stöd av befogenheterna i 4 § kunna förelägga den ekonomiska aktören att lämna den information och de dokument som avses i artiklarna 6.9, 8.9 och 9.5. Det behövs således inte någon ytterligare bestämmelse i den nya lagen som ger marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten rätt att meddela förelägganden i dessa avse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">enden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386150D5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns däremot andra situationer där marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten inte kan använda sig av de befogenheter som baserar sig på artikel 14 i EU:s marknadskontrollförordning för att få de ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>miska aktörerna att uppfylla sina skyldigheter enligt EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produktförordning. Ett före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">läggande kan till exempel behövas för att förmå en ekonomisk aktör att i enlighet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04464">
+        <w:t>artiklarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04464">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.9, 8.9 och 9.5 samarbeta med marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten om de åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">der som vidtas för att undanröja riskerna med en EU-gödselprodukt som de släppt ut eller tillhandahållit på marknaden. En skyldighet för den ekonomiska aktören att samarbeta finns även i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04464">
+        <w:t>arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E04464">
+        <w:t>kel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E04464">
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1. Ett föreläggande kan också behövas i fråga om skyldigheten enligt artikel 12 att identifiera ekonomiska aktörer som antingen har leve</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rerat EU-gödselprodukter till dem eller som de har levererat sådana pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukter till, skyldigheten enligt artikel 6.4 för tillverkaren att utföra slump-visa provningar av produkter som finns på marknaden eller skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten enligt artikel 8.6 respektive 9.3 för importören eller distributören att se till att förvarings- eller transportför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dena för produkten inte äventyrar produktens överrensstämmelse med kraven i bilaga I och II. Det behövs därför en bestämmelse som ger marknadskontrollmyndigheten rätt att besluta de förelägganden som behövs för att EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning ska kunna följas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41888F3B" w14:textId="1568E148" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="007518FD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett sådant beslut om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF28D2">
+        <w:t>föreläggande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör, på samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747105">
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägganden som behövs för att EU:s marknadskontrollförordning ska följas, få förenas med vite. När det gäller förelägganden som behövs för att EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollförordning ska följas får marknadskontrollmyndigheten besluta att sådana ska gälla omedelbart. Detsamma bör gälla för förelägganden som behövs för att EU:s gödselproduktförordning ska följas (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_Hlk207871790"/>
+      <w:r>
+        <w:t xml:space="preserve">jfr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4AD6">
+        <w:t>prop. 2021/22:238</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 170</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A87A89A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc192159603"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc210832550"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc213851469"/>
+      <w:r>
+        <w:t>Det ska införas en upplysningsbestämmelse om avgifter för marknadskontroll</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Toc164928833"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc164928834"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc164928835"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc164928836"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc164928837"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc164928838"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc164928839"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="715C0CB6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73608A1D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det ska införas en upplysning i den nya lagen om att det av lagen med bemyndigande att meddela vissa föreskrifter om marknadskontroll av varor och annan närliggande tillsyn framgår att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om avgifter för kontroll enligt EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599F7F3B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E0EEA5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F12609">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E302595" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12609">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681E7F59" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004D574E" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F12609">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D574E">
+        <w:t>til</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D574E">
+        <w:t>styrker eller har inga synpunkter på för</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D574E">
+        <w:t xml:space="preserve">laget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75085857" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5CD5">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5CD5">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C31E7BB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns inga bestämmelser om hur mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nadskontrollen ska finansieras i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>artikel 15 i EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning följer att medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna får ge sina marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheter rätt att från den relevanta ekonomiska aktören återkräva alla kostnader för sin verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samhet avseende fall av bristande överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melse. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1A91">
+        <w:t>estämmelsen möjliggör för medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002E1A91">
+        <w:t xml:space="preserve">staterna att ta ut avgifter för det fall en aktör inte följer regelverket men hindrar inte att någon annan ordning tillämpas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det står </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1A91">
+        <w:t>således medlemsstaten fritt såväl att låta kontrol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002E1A91">
+        <w:t>len vara statligt finansiera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1A91">
+        <w:t xml:space="preserve"> som att även i andra situationer än vid bristande överensstämmelse återkräva kostnader</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C80538E" w14:textId="7C19CA7F" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="00E727D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>För att anpassa svensk rätt till artikel 15 i EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ordning har det i lagen (2014:140) med bemyndigande att meddela vissa föreskrifter om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll av varor och annan närliggande tillsyn införts ett generellt bemyndigande, som ger regeringen eller den myndig-het som regeringen bestämmer möjlighet att meddela föreskrifter om avgifter för marknadskontroll enligt EU:s mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollförordning (en närmare redogörelse för rätten att ta ut avgifter finns i prop. 2021/22:238 s. 179–183). Bemyndigandet gäller även för marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll av EU-gödselprodukter. Det behövs därför inte någon ytterligare reglering om avgifter i den nya lagen om tillhandahållande på marknaden av EU-gödselprodukter. Regeringens bedömning är att det av tydlighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skäl dock bör införas en upplysningsbestämmelse i den nya lagen att det av lagen med bemyndigande att meddela vissa föreskrifter om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll av varor och annan närliggande tillsyn framgår att regeringen eller den myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dighet som regeringen bestämmer får meddela föreskrifter om avgifter för kontroll enligt EU:s marknadskontrollförordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBEBBF8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc192159604"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc210832551"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc213851470"/>
+      <w:r w:rsidRPr="00CA2455">
+        <w:t>Sanktioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="663DDB67" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc192159605"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc210832552"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213851471"/>
+      <w:r>
+        <w:t>Kravet på sanktioner i EU-rätten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="6E16F51A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>48 i EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">erna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>fastställa regler om sanktioner för överträdelser av bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>serna i för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>ningen och vidta alla nödvändiga åtgärder för att säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00184634">
+        <w:t>ställa att de tillämpas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vidare anges i artikel 41 i EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trollförordning att medlemsstaterna ska fastställa regler om sanktio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ner för överträdelser av den förordningen. Det anges inte vilka sanktioner som ska införas, mer än att sanktionerna ska säkerställa efterlevnaden och vara effektiva, propor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionella och avskräckande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C5DBDD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="_Toc192159606"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc210832553"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc213851472"/>
+      <w:r>
+        <w:t>Sanktioner som gäller kemikalier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0CB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9052AD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t>Vissa gödselprodukter är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kemiska produkter och det regelverk som finns om kemiska produkter är därför även tillämpligt på sådana EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produkter. Bestämmelser om kemiska produkter finns i EU-rätten, till exempel i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>parlamentets och rådets förordning (EG) nr 1907/2006 av den 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>december 2006 om registrering, utvärdering, godkännande och begränsning av kemikalier (Reach), inrättande av en europeisk kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>myndighet, ändring av direktiv 1999/45/EG och upphävande av rådets för</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>ordning (EEG) nr 793/93 och kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t xml:space="preserve">missionens förordning (EG) nr 1488/94 samt rådets direktiv </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>76/769/EEG och kommissionens direktiv 91/155/EEG, 93/67/EEG,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t xml:space="preserve"> 93/105/EG och 2000/21/EG</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Reach-förordningen) och i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>Euro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>par</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t>mentets och rådets förordning (EG) nr 1272/2008 av den 16 de</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t xml:space="preserve">cember 2008 om klassificering, märkning och förpackning av ämnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5101D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>och blandningar, ändring och upphävande av direktiven 67/548/EEG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037568B">
+        <w:t xml:space="preserve"> och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CLP-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C082D4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av artikel 1.2 i EU:s gödselproduktförordning framgår att för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen inte ska påverka tillämpningen av bland annat Reach-för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ordningen och CLP-förordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7167D089" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelser om kemikalier finns även i miljöbalken, där det också finns straffbestämmelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B80996" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den mest centrala straffbestämmelsen på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172C8A">
+        <w:t>miljöstraffrättens om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00172C8A">
+        <w:t>råde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är 29 kap. 1 § miljöbalken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172C8A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enligt denna döms för miljöbrott bland annat den som med uppsåt eller av oaktsamhet orsakar att det i mark, vatten eller luft släpps ut ett ämne som typiskt sett eller i det enskilda fallet medför eller kan medföra en förorening som är skadlig för människors hälsa, djur eller växter i en omfattning som inte har ringa betydelse eller någon annan betydande olägenhet i miljön till böter eller fängelse i högst två år. Det räcker med så kallad abstrakt fara för att en handling ska vara straffbar. Det behö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ver inte visas att det ämne som släppts ut just i det aktuella fallet riskerar att leda till skadliga effekter utan det räcker med att ämnet typiskt sett är sådant att ett utsläpp av det kan få sådana konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvenser. Med ämne avses varje form av fysisk sammansättning som typiskt sett kan medföra en skadlig förorening. Det kan handla om en enskild kemikalie likaväl som olika blandningar (propositionen Miljöbalkens sanktionssystem, m.m., prop. 2005/06:182 s. 141 och 142).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D549609" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns därutöver några straffbud som gäller specifikt för kemi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kalier. Till exempel straffbeläggs miljöfarlig kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering i 29 kap. 3 § miljöbalken. I begreppet hantering innefattas, enligt 14 kap. 2 § miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">balken, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>en verksamhet eller åtgärd som innebär att en kemisk pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B754FE">
+        <w:t xml:space="preserve">bioteknisk organism eller vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>tillverkas, bearbe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>tas, behandlas, förpackas, förvaras, transporteras, används, om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>hän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>dertas, destru</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00163064">
+        <w:t>ras, konverteras, saluförs, överlåts eller är föremål för något annat jämförbart förfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Miljöfarlig kemikaliehantering kan ge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005709EF">
+        <w:t>böter eller fängelse i högst två år</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410CA93E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6775">
+        <w:t>Straffbestämmelsen i 29 kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6775">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">miljöbalken är uppdelad i två stycken, där det första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6775">
+        <w:t xml:space="preserve">omfattar brott mot den allmänna skyldigheten att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vidta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6775">
+        <w:t>försiktighetsmått</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på kemikalieområdet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6775">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Av bestämmelsen följer att för brott döms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005709EF">
+        <w:t>den som med uppsåt eller av grov oaktsam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005709EF">
+        <w:t>het tar befattning med en kemisk produkt, bioteknisk organism eller vara som innehåller eller har behandlats med en kemisk produkt utan att vidta de skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005709EF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">åtgärder, produktval eller försiktighetsmått i övrigt som behövs på grund av produktens, organismens eller varans inneboende egenskaper och genom denna underlåtenhet orsakar eller riskerar att orsaka skada på människor eller miljön. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077924">
+        <w:t>ypiska försiktighetsmått på kemikalieområdet är krav på förvaring eller förpackning, exempelvis att kemikalier ska förvaras på ett sådant sätt att barn eller djur inte kommer åt dem eller att de ska förpackas på ett sådant sätt att innehållet inte läcker ut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Även till exempel märk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning utgör ett försiktighetsmått.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC57E6D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0CE2">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">29 kap. 3 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0CE2">
+        <w:t xml:space="preserve">andra stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0CE2">
+        <w:t>finns straffbestämmelser som avser brott mot särskilt föreskrivna försiktighetsmått</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som följer direkt av tillämplig EU-reglering eller nationella föreskrifter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000216D7">
+        <w:t xml:space="preserve">För straffbarhet krävs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte att någon skada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C329A2">
+        <w:t xml:space="preserve">på människor eller i miljön </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan påvisas och det är tillräckligt med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000216D7">
+        <w:t>oaktsamhet av normalgraden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Exempel på sådana särskilt reglerade försiktighetsmått är de försik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsmått som regeringen medde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lat med stöd av 14 kap. miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>balken, så som begränsningar när det gäller högsta kadmium</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>halt i gödsel (se 3 § förordning (1998:944) om förbud m.m. i vissa fall i samband med hantering, införsel och utförsel av kemiska produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8FD957" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00AA1617" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utöver ovan nämnda straffbestämmelser finns också till exempel brotten olovlig kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering i 29 kap. 3 a § miljöbalken och kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>reringsbrott i 29 kap. 3 b § miljöbalken. Vissa över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelser av kemi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kalielagstiftningen kan leda till miljösank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgift, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93F41">
+        <w:t>förordningen (2012:259) om miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E93F41">
+        <w:t>sanktionsavgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7591ABDB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc192159607"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc210832554"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc213851473"/>
+      <w:r>
+        <w:t>Straffbestämmelser i brottsbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707AD4CF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1617">
+        <w:t>Om en överträdelse är så allvarlig att det finns risk för människors liv och hälsa kan straffbestämmelser om brott mot liv och hälsa i 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1617">
+        <w:t>kap. brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1617">
+        <w:t>balken bli tillämpliga. I de fall en handling medför att någon annans egen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1617">
+        <w:t>dom skadas eller förstörs kan även skadegörelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1617">
+        <w:softHyphen/>
+        <w:t>brotten i 12 kap. brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1617">
+        <w:t>balken aktualiseras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33430AE7" w14:textId="37D0E7C5" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc192159608"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc210832555"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc213851474"/>
+      <w:r>
+        <w:t>Överträdelser av EU:s gödselproduktförordning bör leda till sanktionsavgift eller vite</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E060394" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_Hlk182493698"/>
+    </w:p>
+    <w:p w14:paraId="37C41F6E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00A76360" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överträdelser av EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning bör inte kriminaliseras utan i stället leda till sanktionsavgift eller vite</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F6908E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2528">
+        <w:t xml:space="preserve">Promemorians </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804646">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03149060" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00CC2528" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804646">
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>överensstämmer med regeringens.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F35EDC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018AE94E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00804646">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker eller har inga invändningar mot bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49251579" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00953877">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2528">
+        <w:t>regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953877">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB5AF61" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00E00762">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Val av sanktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B15FB2D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71E81">
+        <w:t>En överträdelse av en bestämmelse kan kriminaliseras eller påföras administrativa sanktioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7A96">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597FC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">så </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597FC0">
+        <w:t>som sanktionsavgifter och vite. En sanktion kan ha en handlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00597FC0">
+        <w:t>diriger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00597FC0">
+        <w:t>ande effekt och syfta till att tvinga fram ett önskat beteende eller fungera tillbakaverkande och aktualiseras som en följd av ett oönskat beteende</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633ADD">
+        <w:t>En vitessanktion är ett effektivt medel för att förmå en aktör att vidta en viss åtgärd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och utgör i flera fall ett tillräckligt sanktionsmedel för att frammana ett visst beteende. I andra fall kan det dock krävas en tillbaka</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verkande sanktion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6551A624" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En sådan tillbakaverkande sanktion är straff. Straffsanktioner bör endast användas för de allvarligaste gärningarna, och kriminalisering för att förhindra överträdelser av olika normer i samhället bör gene</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rellt användas med viss försiktighet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5902">
+        <w:t>Straffrätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E5902">
+        <w:t>användnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E5902">
+        <w:t>utredningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har i sitt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5902">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041224F">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0041224F">
+        <w:t>tänk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0041224F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041224F">
+        <w:t>Vad bör straffas?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommit fram till ett antal grundläggande kriterier som bör vara uppfyllda för att krimi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nalisering ska övervägas (SOU 2013:38, del 2, s. 475–501). Det första kriteriet är att ett straffbud ska </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="_Hlk133410522"/>
+      <w:r>
+        <w:t>avse ett identifierat och konkre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tiserat intresse som är skyddsvärt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:t>, ett så kallat godtagbart skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>intresse. Som exempel på skyddsintressen som är odis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tabla anges bland annat liv, frihet, ära, hälsa, egendom, handlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>frihet, rörelsefrihet, ekonomisk trygghet samt allmän ordning och säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het. Vidare ska den gärning som kriminaliseras kunna orsaka skada eller fara för skada på skyddsintresset och det ska inte finnas något tillräckligt värde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fullt motstående intresse. Endast den som visat skuld bör träffas av straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ansvar, det vill säga det ska inte vara fråga om ett strikt ansvar. Slutligen anges som kriterium att det inte ska finnas någon alternativ metod som är tillräckligt effektiv för att komma till rätta med det oönskade beteendet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085FA725" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett alternativ till straffsanktioner är administrativa sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgifter, som i många fall är ett enklare och snabbare sätt att beivra överträdelser. Sanktionsavgifter kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve">påföras </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">såväl fysiska som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>juri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>diska personer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och kan därför medföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>ökade möjlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:softHyphen/>
+        <w:t>heter att ingripa mot överträdelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve">fall </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve"> svårt att peka ut en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve">fysisk person. Sanktionsavgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör dock i första hand komma i fråga för överträdelser som är att beteckna som ringa eller av så kallad normal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grad (SOU 2013:38 s. 536).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>anktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve">avgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör vidare e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>ndast användas inom klart avgränsande rättsområden där det är relativt enkelt att fastställa om en överträdelse har skett eller inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>po</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:t>sitionen om ändring i brotts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:softHyphen/>
+        <w:t>balken (ekonomiska sanktioner vid brott i näringsverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:softHyphen/>
+        <w:t>samhet), prop. 1981/82:142 s. 21–26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sank</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">avgifter bör därför endast komma i fråga för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mindre allvarliga över</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">trädelser som är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5F06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lätt konstaterbara, där det inte krävs mer ingående bedömningar av omständigheter eller händelseförlopp.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589BF7C7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det bör inte införas någon straffbestämmelse i den nya lagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727D761D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten kommer, med stöd av den före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>slagna lagen, att kunna meddela föreläggande, som kan förenas med vite, för att såväl EU:s gödselproduktförordning som EU:s mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603452">
+        <w:t>följas (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>se avsnitten 8.1 och 8.2).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enbart den möjligheten är enligt regeringens bedömning dock inte tillräcklig för att sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>systemet som helhet ska kunna anses effektivt och avskräckande på det sätt som EU-för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ordningen kräver. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det krävs också att myndigheterna har möjlighet att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ingripa mot redan begångna överträdelser. Det behövs alltså en tillbaka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>verkande sanktion som straff eller sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>avgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52293B28" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Hlk182493733"/>
+      <w:r>
+        <w:t>De harmoniserade bestämmelserna om EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter syftar i första hand till att underlätta sådana produkters fria rörlighet på marknaden och för att skydda den inre marknaden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54C68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det rör sig inte om en tvingande reglering, utan det är frivilligt att ansluta sig till systemet med CE-märkning. Det är därför svårt att se att överträ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">delser av bestämmelserna i EU:s gödselproduktförordning typiskt sett är av sådan karaktär att en kriminalisering är befogad. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>Straff är inte heller en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> särskilt effektiv sanktion för överträdelser av en pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagstiftning, eftersom det i många fall är svårt att identifiera en fysisk person som ansvarig för överträdelsen och bevisa att han eller hon haft uppsåt eller varit oaktsam på det sätt som krävs för straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">barhet. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De ekonomiska aktörer som omfattas av kraven i gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>produktförordningen utgörs i praktiken nästan uteslutande av juri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>diska personer.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eftersom en sanktionsavgift kan riktas direkt mot en juridisk person utan att det behöver visas att det finns en fysisk person som upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fyller objektiva och subjektiva rekvisit för ansvar kan en sådan sanktion många gånger ha en mer avhållande verkan än straff för överträdelser som begås inom ramen för en juridisk persons verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CF5ADB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genom att aktörerna följer bestämmelserna i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EU:s gödselpro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>dukt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ning ska det även säkerställas att CE-märkta produkter inte utgör en risk för människor, djur eller växters hälsa, säkerheten eller miljön. Det skulle därför kunna argumenteras att en sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>avgift kan uppfattas som en otillräcklig sanktion när det gäller allvar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>liga överträdelser som riskerar att skada dessa intressen. En sank</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tionsavgift skulle emellertid inte få den följden att åtal inte kan väckas enligt annan lagstiftning om förutsättningar för det finns. I det fall tillverkaren, distributören eller importören inte uppfyller sina skyldigheter när det gäller produktkraven och det innebär att människors hälsa eller miljön riskerar att skadas kan ett åsido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ande leda till en straffrättslig sanktion i enlighet med straff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00992F1E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">melserna i miljöbalken eller brottsbalken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DD378F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regeringen gör därför bedömningen att över</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>trädelser av EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>produktförordning inte bör kriminaliseras i den nya lagen. I stället bör vissa överträdelser kunna leda till en sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgift. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA94509" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>För att en sanktionsavgift ska tas ut krävs det att bestämmelserna är klara och tydliga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I förordningen finns vissa bestämmelser, som reglerar den ekonomiska aktörens skyldigheter, där det bör vara relativt enkelt att konstatera om en överträdelse skett. Det skulle exempelvis kunna vara om en tillverkare har utarbetat den tekniska dokumentation som krävs innan produkten släpps ut på markna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den eller satt en CE-märkning på produkten på det sätt som anges i förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen. För överträdelser av sådana bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser bedömer regeringen att sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgifter därför bör vara ett lämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligt alternativ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CA4D2D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc192159609"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc210832556"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc213851475"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vilka överträdelser bör leda till sanktionsavgift?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFF8833" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95040">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2918BFA1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001D5790" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgift från en tillverkare som bryter mot EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning genom att </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357C58AF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kel 6.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E62F934" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte utarbeta den tekniska dokumentationen eller utföra förfarandet för bedömning av överensstämmelse enligt det som krävs i artiklarna 6.2 och 15,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FF329B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. inte utforma EU-försäkran eller sätta en CE-märkning på sin pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukt på det sätt som anges i artiklarna 16.1–16.3, 18.1 och 18.3, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4541BF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. inte spara den tekniska dokumentationen eller EU-försäk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ran om överensstämmelse eller inte tillhandahålla en kopia av EU-försäkran </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> krävs i artikel 6.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF80344" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. inte på EU-gödselproduktens </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="64" w:name="_Hlk207023394"/>
+      <w:r>
+        <w:t>förpackning eller i medföl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>jande do</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mentation ange </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t>den information som framgår av artik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>el 6.5–6.7, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA24176" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. delegera uppgifter till tillverkarens representant i strid med arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kel 7.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B62C27" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3162B">
+        <w:t>Marknadskontrollmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgift från en importör som bryter mot EU:s gödselproduktförordning genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C8974F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kel 8.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E615B95" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte säkerställa att tillverkaren har uppfyllt kraven i fråga om för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farandet för bedömning av överensstämmelse, teknisk doku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mentation, märkning och dokumentation av information enligt artikel 8.2 första stycket,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28035193" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på EU-gödselproduktens förpackning eller i medföl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>jande do</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mentation ange den information som framgår av artikel 8.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225D445A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. inte säkerställa att EU-gödselprodukterna åtföljs av den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som krävs enligt artikel 8.4, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F140344" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. inte säkerställa förvarings- eller transportförhållandena för EU-gödselprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> krävs i artikel 8.5,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54331">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCE27FC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. inte hålla en kopia av EU-försäkran om överensstämmelse och annan teknisk dokumentation tillgänglig eller inte tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla andra ekonomiska aktörer en EU-försäkran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 8.8, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E0D820" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. inte på EU-gödselproduktens förpackning ange den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion som avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CFF48F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3162B">
+        <w:t>Marknadskontrollmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgift från en distributör som bryter mot EU:s gödselproduktförordning genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E5B684" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. inte säkerställa att tillverkaren och importören har upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fyllt kra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ven i fråga om märkning och dokumentation av informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion enligt arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kel 9.2 första stycket, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F97B201" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. inte säkerställa förvarings- eller transportförhållandena för EU-göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>selprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 9.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5994B836" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. inte på EU-gödselproduktens förpackning ange den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses i artikel 11 a eller hålla den information som anges i arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396BE661" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00A76360" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006553AA">
+        <w:t>inga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154783">
+        <w:t xml:space="preserve"> fall ska någon sanktionsavgift inte beslutas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B71ED41" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA7C488" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00804646">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2B813B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F097685" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="007B4650" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00804646">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7348">
+        <w:t>tillstyrker eller har inga invändningar mot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13C5D">
+        <w:t>förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6914AE18" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5967D07E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>Överträdelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0AE6">
+        <w:t>gödselproduktförordning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB662B0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av artikel 6.1 framgår att tillverkaren ska se till att EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkten har konstruerats och tillverkats i enlighet med kraven i bilagorna I och II när den släpps ut på marknaden. Innan en produkt släpps ut på marknaden ska tillverkaren enligt artikel 6.2 utarbeta den tekniska dokumentation och utföra eller låta utföra det för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farande för bedömning av överensstämmelse som avses i artikel 15. I artikel 6.2 anges vidare att när förfarandet för be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>döm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse visar att en EU-gödselprodukt uppfyller de tillämpliga kraven i förordningen ska tillverkaren upprätta en EU-försäk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ran om överensstämmelse och anbringa CE-märkningen. Hur en EU-för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>säkran om överensstämmelse ska utformas och vad den ska innehålla fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">går av artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000250E5">
+        <w:t>16.1–16.3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, medan regler och villkor för CE-märk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen finns i artikel 18.1–18.3. Genom att upprätta en sådan EU-försäkran tar tillverkaren ansvar för att EU-gödselprodukten överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmer med kraven i förordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F4EFE0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I artikel 6.5 och 6.6 anges vilka uppgifter som tillverkaren ska ange på produkten. Det handlar bland annat om typnummer, parti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nummer eller annan identifieringsmärkning samt sitt namn, registre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rade firmanamn och den postadress på vilken tillverkaren kan kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tas. Av artikel 6.7 följer att tillverkaren också ska säkerställa att produkterna åtföljs av den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mation som avses i bilaga III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A33A9F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även om de krav som ställs på en EU-gödselprodukt i bilaga I och II är av mycket teknisk karaktär så är kraven klara och tydliga och det bör vara relativt enkelt att avgöra om tillverkaren uppfyllt sina skyldigheter enligt artikel 6.1. På samma sätt bör det vara enkelt att konstatera om en till-verkare har utarbetat den tekniska doku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tationen eller har utfört eller låtit utföra en bedömning av över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ensstämmelse i enlighet med artikel 6.2, eller om en tillverkare har upprättat en EU-försäkran eller utformat CE-märkningen på det sätt som anges i artiklarna 16.1–16.3 och 18.1 och 18.3. Det bör också enkelt kunna konstateras </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om en gödselprodukt är märkt och åtföljs av rätt information i enlighet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>artikel 6.5–6.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trä</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delser av dessa bestämmelser bör därför omfattas av sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgiftssystemet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610C9BDC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även bestämmelserna om importörens och distributörens skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heter enligt artiklarna 8.1, 8.2 första stycket, 8.3–8.5, 8.8, 9.2 första stycket, 9.3 </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>och 11 får anses vara tillräckligt klara och tydliga för att kunna omfattas av sanktionsavgiftssystemet. Av dessa fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>går bland annat att en importör som släpper ut en EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt på marknaden ska säkerställa att tillverkaren har utfört det lämpliga förfarande för bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse som avses i artikel 15. Importören ska även bland annat säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställa att tillverka</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ren har utarbetat den tekniska dokumentationen, att EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ten åtföljs av de dokument som krävs samt att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verkaren har uppfyllt kraven i artikel 6.5 och 6.6. När det gäller distributören ska denna bland annat kontrollera att EU-gödselprodukten som tillhan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dahålls på marknaden åtföljs av de dokument som krävs, inklusive den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mation som avses i artikel 6.7 eller artikel 8.4, samt att tillverkaren och importören har uppfyllt kraven i artiklarna 6.5 och 6.6 respektive 8.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751CE9" w:rsidDel="00751CE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det kan noteras att av artikel 10 framgår att en importör eller distributör ska anses vara tillverkare och ha samma skyldigheter som tillverkaren har enligt artikel 6 när importören eller distributören släpper ut en EU-gödselprodukt på marknaden i eget namn eller under eget varumärke eller ändrar en EU-gödselprodukt som redan har släppts ut på marknaden på ett sådant sätt att överensstämmelsen med denna förordning kan påverkas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC4264E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I EU:s gödselproduktförordning finns även bestämmelser som inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller inslag av skönsmässiga bedömningar och som därför inte kan anses vara tillräckligt tydliga och klara för att omfattas av systemet med sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgifter. Artiklarna 6.4 och 8.6 innehåller till exempel bestämmelser som innebär att tillverkaren och importören ska utföra slumpvisa prov</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar av EU-gödselprodukter som till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handahålls eller släpps ut på mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den när det är lämpligt med tanke på produktens prestanda eller de risker som produkterna utgör. I artikel 8.2 andra stycket respektive artikel 9.2 andra stycket anges att en importör eller distributör inte får släppa ut eller till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handahålla en EU-gödselprodukt på marknaden om han eller hon anser eller har skäl att tro att produkten inte överensstämmer med förordningen. Vidare anges i artiklarna 6.8, 8.7 och 9.4 att den eko</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">miska </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="65" w:name="markering"/>
+      <w:r>
+        <w:t xml:space="preserve">aktören ska vidta korrigerande åtgärder om aktören anser eller har skäl att anse att en EU-gödselprodukt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>som aktören släppt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ut eller tillhandahållit på marknaden inte överensstämmer med kraven i förordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:t>. Det får i dessa fall anses tillräckligt att marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollmyndigheten använder den befogenhet att besluta om före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">läggande förenat med vite som beskrivs i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>avsnitten 8.1 och 8.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1444C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFE60F0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller en ekonomisk aktörs bristande samarbete med behörig myndighet enligt artiklarna 6.9, 8.9, 9.5 och 38.1 samt skyldigheten att identifiera ekonomiska aktörer enligt artikel 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1444C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör föreläggande och vite vara en effektivare metod än sanktionsavgifter för att tvinga fram ett önskat beteende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603452">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>se avsnitten 8.1 och 8.2).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD9D8E4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattningsvis bör sanktionsavgift kunna tas ut vid över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">trädelser av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">artiklarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6.1–6.3, 6.5–6.7, 7.1, 8.1, 8.2 första stycket, 8.3–8.5, 8.8, 9.2 första stycket, 9.3, 11 a och b, 16.1–16.3 och 18.1 och 18.3 i EU:s gödselproduktförordning. Det bör i den nya lagen tydligt framgå vilket otillåtet åsidosättande av en bestämmelse i EU:s gödselproduktförordning som kan medföra en sanktion. Det bör göras genom en hänvisning till respektive artikel i förordningen tillsam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mans med en kort beskrivning av artikelns innehåll. Hänvisningen till EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning bör vara dynamisk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5362667D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Överträdelser av bestämmelser i EU:s marknadskontrollförordning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0102A414" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00DF3C7A" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att medlemsstaterna ska fastställa regler om sanktioner för över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ser av EU:s marknadskontrollförordning innebär att det ska finnas nationella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB08C9">
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om sanktioner för en ekonomisk aktör som överträder be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelser i förordningen. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>avsnitt 8.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslås att bestämmelsen om att marknadskontrollmyndigheten ska få besluta de förelägganden som be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hövs för att förordningen ska följas och att ett sådant beslut om föreläg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gande ska få förenas med vite ska föras över från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900BDD">
+        <w:t>lagen om marknadskon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00900BDD">
+        <w:t>troll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00900BDD">
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till den nya lagen. I prop. 2021/22:238 gjordes bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen att vite är en tillräcklig sanktion för att ekonomiska aktörer ska agera i överensstämmelse med EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning och att vite uppfyller kraven enligt artikel 41 i förordningen (s. 167).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5D3E7F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska pröva frågor om sanktionsavgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3386EC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beslut om sanktionsavgift kan fattas av en myndighet eller av en domstol efter ansökan från myndigheten. Generellt sett anses en myndighet lämpad att besluta om sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift när reglerna är relativt enkla att tillämpa, besluts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fattandet är förhållandevis schablo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>niserat och sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>serna bygger på strikt ansvar. En domstol brukar anses mer lämpad att besluta om sanktionsavgift om det är aktuellt att pröva subjektiva rekvisit eller andra svårbedömda rekvisit. En fördel med att en myndighet som utövar tillsyn eller annan kontroll fattar beslutet är att handläggningen blir snabbare eftersom inte andra myndigheter måste involveras i hanteringen. Det är vidare den myndigheten som har bäst förutsättningar att bedöma om en aktör inte följt de i sammanhanget aktuella bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melserna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCBE98C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I svensk rätt finns flera exempel på när en myndighet som utövar tillsyn eller annan kontroll har getts möjlighet att besluta om sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgifter, till exempel livsmedelslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t>(2006:804)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, växt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t>(2022:725)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och resegarantilagen (2018:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>1218). Det förekom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>mer också att sanktionsavgift sk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a beslutas av domstol efter ansökan från en myndighet, se till exempel produktsäkerhetslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t>(2004:451)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CB6338" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Huvudregeln är att sanktionsavgiftssystem bygger på strikt ansvar, det vill säga det krävs inte att överträdelser skett uppsåtligen eller av oakt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">samhet (propositionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324728">
+        <w:t>Brottsdatalag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, prop. 2017/18:232 s. 324). För att en konstruktion med strikt ansvar ska vara såväl rimlig som rättssäker bör det dock finnas ett starkt stöd för en presumtion att överträdelser på området inte kan ske på annat sätt än som en följd av uppsåt eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883219">
+        <w:t>oaktsamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 1981/82:142 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D966C1">
+        <w:t>s. 24).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA407E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De överträdelser av EU:s gödselproduktförordning som föreslås leda till sanktionsavgifter är sådana att de kan bygga på strikt ansvar. Avgiften riktar sig uteslutande mot näringsidkare. De ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>miska aktörer som riskerar att bli avgiftsskyldiga för överträdelser av EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning får förväntas ha god kännedom om regelverket och ha särskild anledning att se till att dessa regler följs, särskilt som regelverket är frivilligt att ansluta sig till. Att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verka, distribuera eller importera och sälja en produkt som bryter mot regler som den ekonomiska aktören förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätts känna till eller sätta sig in i bör kunna betraktas som i vart fall oakt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">samt. Vid fråga om en avgift ska påföras för brister behöver det därför inte göras någon bedömning av om överträdelsen skett med uppsåt eller av oaktsamhet utan det räcker med ett konstaterande att regleringen inte följts </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>– det vill säga det finns förutsättningar att tillämpa en reglering med strikt ansvar. Det är därmed också lämpligt att låta en myndighet besluta om sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgift för överträdelser av för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen. Överträdelser av förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningens bestämmelser är av den arten att de i första hand kommer att upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>täckas av marknadskon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten och det bör följaktligen vara mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten som beslutar om sanktionsavgift. Beslutet bör kunna överklagas till allmän förvaltningsdomstol (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5191">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>avsnitt 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603452">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> På så sätt tillgodoses rättssäkerhetsaspekterna för den som åläggs sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift och på sikt kommer det att kunna bildas domstolspraxis till vägled</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning för marknadskontrollmyndighetens beslut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C792A37" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det bör vara obligatoriskt för marknadskontrollmyndigheten att ta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084735F">
+        <w:t xml:space="preserve">ut sanktionsavgift i de fall förutsättningarna för detta är uppfyllda. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift ska dock inte få tas ut för ringa fall. Vad som är ringa måste bedömas utifrån situationen i det enskilda fallet. Typiskt sett kan det vara fråga om ett åsidosättande som har haft mindre allvarliga konsekvenser, till exempel att produkten har till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållits på marknaden endast i begränsad omfatt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning. Det kan också handla om mindre allvarliga överträdelser av de formella krav som följer av EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning, till exempel att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>karen eller importören inte har angett någon av de uppgifter som framgår av artiklarna 6.6 och 8.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C20BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på produkten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F557757" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D37">
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därutöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705D37">
+        <w:t xml:space="preserve">ha möjlighet att i vissa fall helt eller delvis </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sätta ner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705D37">
+        <w:t xml:space="preserve"> sanktionsavgiften, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>se avsnitt 9.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD02C15" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="003B046E" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc192159610"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc210832557"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc213851476"/>
+      <w:r>
+        <w:t>Sanktionsavgiftens storlek</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="7937F58C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B046E">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D3E67B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">Sanktionsavgiften ska uppgå till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>minst 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>kronor och högst 75</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t xml:space="preserve">kronor. Avgiften </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t xml:space="preserve"> inte övers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t>tiga tio</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007067E2">
+        <w:t>procent av närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007067E2">
+        <w:t>idkarens omsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007067E2">
+        <w:t>ning närmast föregående räken</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007067E2">
+        <w:t>skaps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007067E2">
+        <w:t>år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463DE8CE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00196057">
+        <w:t xml:space="preserve">Med årsomsättning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196057">
+        <w:t>avses den totala omsättningen närmast före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00196057">
+        <w:t>gående räkenskapsår.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Om överträdelsen har skett under när</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>idkarens första verksamhetsår, eller om uppgifter om omsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen annars sak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nas eller är bristfälliga, ska omsättningen få upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501904DF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>När avgiftens storlek bestäms ska hänsyn tas till hur allvarlig över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>trä</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>delsen är och betydelsen av den bestämmelse som över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>trädelsen avser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADCB746" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306FF796" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595AE6">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5279F268" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595AE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B557379" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="007B4650" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00595AE6">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7348">
+        <w:t xml:space="preserve">tillstyrker eller har inga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invändningar mot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13C5D">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13C5D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083BADD2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4BBE">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4BBE">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748801FD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Avgiftens storlek bör fastställas utifrån omständigheterna i det enskilda fallet. Vid den bedömningen bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>två parametrar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>beaktas, nämligen överträ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t xml:space="preserve">sens allvar och betydelsen av den bestämmelse som överträdelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:lastRenderedPageBreak/>
+        <w:t>avser. Med hur allvarlig över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>trädelsen är avses överträdelsens omfattning och den typiska fara som överträdelsen medför. Kriteriet betydelsen av den bestämmelse som överträdelsen avser tar sikte på bestämmelsen som sådan och dess skyddsintresse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C149AA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00916001" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För ett effektivt och rättssäkert sanktionssystem krävs att sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgifterna är proportionella, rättvisa och har en handlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>diri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gerande ver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kan för såväl små som stora aktörer. När det gäller belopps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>intervallet för sanktionsavgifter varierar det mellan olika rätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>områden, från 1 000 kro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nor som lägsta nivå upp till 20 000 000 kronor för de allvarligaste över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelserna, se till exempel resegaran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen och lagen (2016:1145) om offentlig upphand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling. Det kan antas att kraven i EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning, som kan leda till en sanktionsavgift, träffar såväl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407813">
+        <w:t xml:space="preserve"> stora </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som små</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407813">
+        <w:t xml:space="preserve"> företag. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Verksamhetsutövarna kommer troligen bestå av både</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407813">
+        <w:t xml:space="preserve"> företag med stora anläggningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407813">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mindre företag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407813">
+        <w:t>som bedriver verksamhet i begränsad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> omfattning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407813">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC25D9">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>iniminivå</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC25D9">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får inte vara</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> så hög att effekten blir orimlig för ett företag som nyligen star</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC25D9">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC25D9">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i mindre skala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5EB6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare bör intervallet för sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgiften vara för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållandevis stort. Det finns då möjlighet att göra en nyanserad bedömning när avgiftens storlek ska bestämmas. Mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">bakgrund av detta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gör regeringen bedömningen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t>rimligt att en sanktionsavgift uppgår till minst 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t>kronor och som mest 75</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">kronor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3233B0E3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">töver överträdelsens allvar och betydelsen av den bestämmelse som överträdelsen avser, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">den ekonomiska förmågan hos det företag som ska påföras en avgift kunna beaktas när avgiftens storlek bestäms. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t xml:space="preserve">anktionsavgiften </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916001">
+        <w:t>kunna bestämmas till ett belopp som överstiger tio procent av näringsidkarens årsomsättning. Årsomsättningen ska avse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t xml:space="preserve"> om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>ningen närmast före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>gående räkenskapsår. Om överträdel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>sen har skett under närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>idkarens första verksamhetsår eller om uppgif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>ter om årsomsättning annars saknas, är bristfälliga eller kan antas vara miss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>visande, får årsomsättningen upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C98">
+        <w:t>skattas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0415BBCD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller situationen att en och samma ekonomiska aktör åsidosätter mer än en skyldighet enligt EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning så finns det inte något som hindrar att en gemensam sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift påförs för dessa över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelser, om det framstår som praktiskt lämpligt att hantera dem till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sammans. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002830E2">
+        <w:t>Detta utesluter inte att de påförda olika avgifterna kan sättas ned helt eller delvis om förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002830E2">
+        <w:t xml:space="preserve">ningar finns för det, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>se avsnitt 9.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D257F3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc192159611"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc210832558"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc213851477"/>
+      <w:r>
+        <w:t>Nedsättning av sanktionsavgiften</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="3084F320" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776FD10A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En sanktionsavgift ska få sättas ned helt eller delvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002137CA">
+        <w:t>om det finns särskilda skäl eller det annars med hänsyn ti</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ll omständigheterna skulle vara oskäligt att ta ut avgiften. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B3523D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5566AD53" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032652F">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1427B6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Hlk206499792"/>
+      <w:r w:rsidRPr="007B4650">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234453CD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="0032652F" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032652F">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7348">
+        <w:t>tillstyrker eller har inga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invändningar mot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13C5D">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13C5D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4F9B6B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00981488">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981488">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0A1755" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001173D7" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att avgiftsskyldigheten bygger på strikt ansvar innebär att det bör finnas en möjlighet att kunna besluta om jämkning av sanktionsavgiften. En bestämmelse som ger utrymme att i vissa fall sätta ned en avgift helt eller delvis bör därför införas. En sådan nedsättning bör kunna ske om det finns särskilda skäl eller om det annars med hänsyn till omstän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheterna skulle vara oskäligt att ta ut avgiften. Det kan bland annat vara en situation där åsidosättandet legat utanför den ekonomiska aktörens kontroll, till exempel att den ekonomiska aktören på grund av sjuk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dom har varit förhindrad att fullgöra sina uppgifter enligt EU:s göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>selprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning. Även vad den ekonomiska aktören har gjort för att undvika att åsidosätta kraven i förordningen bör beaktas i bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2E1250" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen om nedsättning av en avgift avser undantags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>situa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tioner och utrymmet för att sätta ned avgiften bör vara begränsat. Ett sjukdoms</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hinder ska normalt styrkas med läkar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>intyg. För att den avgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyldige inte ska anses ha haft möjlighet att ens ge någon annan i uppdrag att fullgöra en skyldighet bör det i praktiken handla om ett sjukdomshinder av allvarligt slag. Utrymmet att beakta sådana omständig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter annat än för privat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>personer eller för mycket små företag där det inte finns möjlighet att överföra ansvaret på någon annan är mycket litet. Vid beaktande av om den avgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyldige gjort vad denna har kunnat för att undvika att en över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelse skulle kunna inträffa kan hänsyn tas till det förhållandet att den avgiftsskyldige faktiskt ansträngt sig för att en överträdelse inte skulle komma att inträffa, men där överträdelsen ändå inträffat på grund av ett i sammanhanget ursäktligt misstag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44815969" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bristande betalningsförmåga, att verksamheten är nystartad, okun</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skap om gällande regler, glömska, tidsbrist och dåliga rutiner är sådana omstän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheter som inte bör medföra befrielse från eller ned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättning av av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>giften. Den slutliga bedömningen av i vilka situationer som en sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift ska sättas ned får överlämnas till rätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="73" w:name="_Toc135057306"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc135057307"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="314FDC86" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00DA7241" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc192159612"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc210832559"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc213851478"/>
+      <w:r>
+        <w:t>Förfarandefrågor och preskription</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="5FCBD02D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FE43D6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sanktionsavgiften ska betalas till marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digheten inom 30 dagar från det att beslutet om att ta ut avgiften fick laga kraft eller inom den längre tid som anges i beslutet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7D3B63" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00196057" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om sanktionsavgiften inte betalas i tid, ska myndigheten lämna den obetalda avgiften för indrivning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085C2C38" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t>anktionsavgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t xml:space="preserve"> ska tillfalla staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53191F5C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00835417">
+        <w:t xml:space="preserve">En sanktionsavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835417">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> få</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835417">
+        <w:t xml:space="preserve"> beslutas om den som ska betala avgiften inte har fått tillfälle att yttra sig inom två år från den dag då över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00835417">
+        <w:t>trädelsen ägde rum.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D4DD0C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett beslut om sanktionsavgift ska delges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5230D9EB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>En beslutad sanktionsavgift ska falla bort till den del beslutet om avgiften inte har verkställts inom fem år från det att beslutet fick laga kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3724EDEE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC889F9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032652F">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E61C604" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032652F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F62F8A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="007B4650" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032652F">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7348">
+        <w:t>tillstyrker eller har inga invändningar mot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13C5D">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13C5D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8AA1CB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002772A8">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002772A8">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536DA85C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersom det är marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheten som ska besluta om sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift kommer förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen (2017:900) att gälla för förfarandet. Det är dock vanligt att bestämmelser om sanktionsavgifter åtföljs av sär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skilda förfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelser om bland annat preskription och verkstäl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D255E">
+        <w:t>se till exempel produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D255E">
+        <w:t>säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D255E">
+        <w:t>lagen och rese</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D255E">
+        <w:t>garanti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D255E">
+        <w:t xml:space="preserve">lagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E0B36E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En sanktionsavgift bör betalas till marknadskontrollmyndigheten inom 30 dagar från det att beslutet om avgiften har fått laga kraft eller inom den längre tid som anges i beslutet. Om avgiften inte betalas i tid bör mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollmyndigheten vara skyldig att lämna den obetalda av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">giften för indrivning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve">enligt lagen (1993:891) om indrivning av statliga fordringar m.m. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Av 3 kap. 1 § utsöknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen följer att en förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighets beslut som innefattar betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsskyldighet och som är över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>klag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bart är en verkställbar exekutionstitel. Enligt 3 kap. 20 § utsöknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">balken får ett sådant beslut verkställas när det fått laga kraft.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37504CEB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001475D6" w:rsidDel="00597212" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sanktionsavgifter tillfaller normalt sett staten. Det finns inte skäl att låta någon annan ordning gälla i fråga om sanktionsavgifter som rör EU-göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA39190" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D255E">
+        <w:t>Ett beslut om sanktionsavgift är en ingripande åtgärd. Behovet av att in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D255E">
+        <w:t>gripa mot en överträdelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1887">
+        <w:t xml:space="preserve"> minskar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1887">
+        <w:t xml:space="preserve">ver tid. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det bör därför finnas en bortre tidsgräns för den behöriga myndighetens handlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning och möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten att besluta om sanktionsavgift. Om det efter överträdelsen har gått mer än två år utan att den som avgiften ska tas ut av har fått tillfälle att yttra sig, bör en sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift inte få beslutas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B312DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ett beslut om avgift bör delges den betalningsskyldige enligt delgiv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningslagen (2010:1932). I likhet med det som i allmänhet gäller för sanktionsavgifter bör avgiften även preskriberas till den del verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ställighet inte har skett inom fem år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04141204" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc192159613"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc210832560"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc213851479"/>
+      <w:r>
+        <w:t>Förbud mot dubbelbestraffning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="1103C89F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002772A8">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593432D5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075287D">
+        <w:t>Det ska inte beslutas om sanktionsavgift för en över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t>trädelse som om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t>fattas av ett föreläggande om vite om över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t>trädelsen ligger till grund för en ansökan om utdömande av vitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428F02A0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03648786" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032652F">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AFD986" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F38CC35" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="005F7348" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00916500">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7348">
+        <w:t>tillstyrker eller har inga invändningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5F9D">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5F9D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FF07FC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002772A8">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002772A8">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E23CC5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den europeiska konventionen angående skydd för de mänskliga rättighe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>terna och de grundläggande frihet</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>erna (Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>konventionen) och några av dess tilläggsprotokoll, däri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bland det sjunde tilläggsprotokollet, gäller som svensk lag enligt lagen (1994:1219) om den europeiska konventionen angående skydd för de mänskliga rättigheterna och de grundläggande fri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>erna. I 2 kap. 19 § regeringsformen finns ett förbud mot att meddela lag eller föreskrift som står i strid med Sveriges åtaganden enligt Euro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ventionen. I artikel 4.1 i sjunde tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>protokollet till Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>konventio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nen finns ett förbud mot dubbel lagföring eller dubbla straff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C420C89" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska enligt regeringens förslag få med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dela de före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägganden som behövs för att EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning och EU:s marknadskontrollförordning ska följas (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D054BF">
+        <w:t>se avsnitten 8.1 och 8.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F713F">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sådana förelägganden ska kunna förenas med vite. Ett vite har karaktär av straff och aktualiserar tillämpningen av förbudet mot dubbel lagföring och dubbla straff i sjunde tilläggsprotokollet till Europakonventionen. Högsta domstolen har i sin praxis fastslagit att det inte enbart är ett slutligt avgör</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ande som utgör ett hinder mot andra förfaranden, utan att även en pågå</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ende prövning utgör ett sådant hinder enligt svenska grundläggande processuella principer (se bland annat Högsta domstolens avgörande NJA 2013 s. 502). I regelverk där det är möjligt att utfärda ett vitesföreläggande och ta ut en sanktionsavgift för samma överträdelse är det därför brukligt att införa bestämmelser som syftar till att hindra dubbelbestraffning. Dessa brukar utformas på så sätt att sanktionsavgift inte får beslutas om över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelsen även omfattas av ett vitesföreläggande och över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sen ligger till grund för en ansökan om utdömande av vitet, se till exempel 33 § l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090119">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090119">
+        <w:t xml:space="preserve"> (2018:1174) om informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00090119">
+        <w:t>säkerhet för samhälls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00090119">
+        <w:t xml:space="preserve">viktiga och digitala tjänster </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och 27 § rese</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">garantilagen. En sådan bestämmelse bör därför även föras in i den nya lagen. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00055E62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE7BBBD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="007F0C15" w:rsidRDefault="00236A54" w:rsidP="002079CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer det som osannolikt att den omvända situationen skulle uppstå, det vill säga att en beslutad sanktionsavgift skulle utgöra hinder mot ett föreläggande eller utdömande av vite. Ett vitesföre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande syftar till att få enskilda att vidta en åtgärd eller underlåta att göra något, det vill säga att påverka ett framtida handlande. En sanktionsavgift där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>emot syftar till att utdöma en sanktion för ett tidigare agerande. Ett vites</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreläggande som beslutas efter en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgift kan därför inte omfatta samma händelse. Det är inte heller sannolikt att marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten skulle använda sig av ett vitesföreläggande eller ansöka om utdö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mande av vite för en överträdelse för vilken en sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift har beslu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tats. Risken för dubbelbestraffning i den beskrivna situationen är därför mycket osannolik och motiverar därför inte en bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melse om förbud mot dubbelprövning (jfr propositionen Genomförande av direktivet om </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>inrättande av en europeisk kodex för elektronisk kommuni</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kation, prop. 2021/22:136 s. 363 och 364).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5733D219" w14:textId="711A1594" w:rsidR="00DB62B9" w:rsidRPr="002A587E" w:rsidRDefault="00DB62B9" w:rsidP="002A587E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="002A587E" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:headerReference w:type="first" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3418767F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc192159614"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc210832561"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc213851480"/>
+      <w:r>
+        <w:t>Överklagande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="2986A5E7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D975880" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="001D3AA4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett beslut enligt den nya lagen ska kunna överklagas till allmän förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsdomstol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222AE837" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="001D3AA4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prövningstillstånd ska krävas vid överklagande till kammarrätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631B44EB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282FDB64" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="001D3AA4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367D25">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F005402" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA3B1E8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="001D3AA4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367D25">
+        <w:t>Remissinstanserna t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">illstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ED01AC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A284C">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A284C">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5037CF7E" w14:textId="23660F02" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="001D3AA4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId75"/>
+          <w:headerReference w:type="default" r:id="rId76"/>
+          <w:footerReference w:type="even" r:id="rId77"/>
+          <w:footerReference w:type="default" r:id="rId78"/>
+          <w:headerReference w:type="first" r:id="rId79"/>
+          <w:footerReference w:type="first" r:id="rId80"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t>I lagen om marknadskontroll av EU-gödselprodukter anges att beslut av en marknadskontrollmyndighet ska kunna överklagas till allmän förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t>ningsdomstol och att prövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t>tillstånd krävs vid överklagande till kam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t>marrätten. I förarbetena till bestämmelsen konstaterar regeringen att det visserligen följer av förvaltningslagen att beslut av en marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t xml:space="preserve">myndighet får överklagas men att det av tydlighetsskäl bör införas en bestämmelse om detta (prop. 2021/22:238 s. 187 och 188). Det finns inte skäl att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t>göra någon annan bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t xml:space="preserve">Överklagandebestämmelsen i lagen om marknadskontroll av EU-gödselprodukter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t xml:space="preserve"> därför föras över till den nya lagen om tillhandahållande på marknaden av EU-gödselpro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D65F1">
+        <w:t>dukter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0BA859" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc192159615"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc210832562"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc213851481"/>
+      <w:r w:rsidRPr="00EA67F1">
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="3D463A58" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A391DE8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00391379">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya lagen om tillhandahållande på marknaden av EU-gödselpro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukter ska träda i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t xml:space="preserve">juni 2026, då </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om EG-gödselmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lagen om marknadskontroll av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska upphöra att gälla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3D2241" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00391379">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förelägganden och förbud som har meddelats med stöd av de upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hävda lagarna ska fortsätta att gälla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2057CA58" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00391379">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95267">
+        <w:t xml:space="preserve">Den upphävda lagen om EG-gödselmedel ska fortfarande gälla för produkter som före den 16 juli 2022 har släppts ut på marknaden som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95267">
+        <w:lastRenderedPageBreak/>
+        <w:t>gödselmedel med beteckningen EG-gödselmedel i överensstämmelse med förordning (EG) nr 2003</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FA4452" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361BDA07" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00391379">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019042D">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65880905" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4650">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECEF3C9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00391379">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019042D">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546B403B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63203">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63203">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318C0BF3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00252042" w:rsidRDefault="00236A54" w:rsidP="00391379">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n föreslagna lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t>komplettera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t xml:space="preserve"> bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t>melserna i EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ordning gäller redan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t xml:space="preserve">och det är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t>angeläget att de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n nya lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t>träder i kraft så snart som möjligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens förslag beräknas kunna bli behandlade av riksdagen i sådan tid att de kan träda i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>uni 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A284C">
+        <w:t>Sa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mtidigt ska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB798E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om EG-gödselmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagen om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">marknadskontroll av EU-gödselprodukter upphävas. Det bör förtydligas att förelägganden och förbud som har meddelats med stöd av de upphävda lagarna ska fortsätta att gälla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4763EC20" w14:textId="2850B233" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="003E410E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId81"/>
+          <w:headerReference w:type="default" r:id="rId82"/>
+          <w:footerReference w:type="even" r:id="rId83"/>
+          <w:footerReference w:type="default" r:id="rId84"/>
+          <w:footerReference w:type="first" r:id="rId85"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Av artikel 52 i EU:s gödselproduktförordning följer att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t>edlemsstaterna inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t xml:space="preserve"> förhindra att produkter som släpptes ut på marknaden som gödselmedel med beteckningen EG-gödselmedel i överensstämmelse med förordning (EG) nr 2003/2003 före den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t>juli 2022 tillhandahålls på marknaden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> För att uppfylla detta bör lagen om EG-gödselmedel därför fortfarande gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D0AD9">
+        <w:t xml:space="preserve">för produkter som har släppts ut på marknaden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under den aktuella beteckningen före det angivna datumet</w:t>
+      </w:r>
+      <w:r w:rsidR="003E410E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20443705" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004314A3" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc192159616"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc210832563"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc213851482"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FF6C4D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc192159617"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc210832564"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc213851483"/>
+      <w:r>
+        <w:t>Förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="28EAAA57" w14:textId="529DBB3B" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen föreslås bestämmelser som kompletterar EU:s göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produktförordning. Bestämmelserna är nödvändiga för att säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställa att unionsrätten får avsedd effekt och det finns inte utrymme att lämna rätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läget oförändrat. Förordningen är direkt tillämplig i medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna och de konsekvenser som uppstår för samhället och de aktörer som berörs är huvudsakligen en direkt följd av den bakomliggande EU-förordningen och inte av propositionens förslag. De konsekvenser som följer av de direkt tillämpliga bestämmelserna i EU:s gödselproduktförordning redovisas där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D959E1A" w14:textId="0F834D67" w:rsidR="00236A54" w:rsidRPr="00582D47" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen föreslås att ett antal bestämmelser förs över oför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>änd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rade från lagen om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter till den nya lagen. För konsekvenserna av dessa förslag, se prop. 2021/22:238 s. 211–218.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDF24C2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc192159618"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc210832565"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc213851484"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vilka som påverkas av förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="2E921419" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc210832566"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc213851485"/>
+      <w:r>
+        <w:t>Konsekvenser för aktörerna på marknaden för EU-gödselprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="3519D308" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="001212BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns inte någon klar bild över hur många aktörer som i dag till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller eller är intresserade av att tillhandahålla EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukter. Som framgår </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404D41">
+        <w:t>av avsnitt 4 är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning tillämplig på fler typer av produkter än den tidigare regleringen. Det innebär att fler produ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>center, så som till exempel torv- och biogas</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>producenter, kan välja att ansluta sig till CE-märkningen. Utifrån en beräkning av antalet produ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>cen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter som tillhandahåller produkter som klassas som gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter kan totalt cirka 60–70 företag komma i fråga. Eftersom bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melserna i EU:s gödselproduktförordning inte är tvingande för aktörerna på marknaden är det dock oklart hur många som kommer vara intresserade av att ansluta sig till regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket för EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC1AC7A" w14:textId="0C13ACE0" w:rsidR="00236A54" w:rsidRPr="009E585C" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen föreslås att en aktör i vissa fall ska kunna påföras sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgifter om regelverket inte följs. Enligt lagen om EG-göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel kan den som marknadsför gödsel under beteckningen EG-gödselmedel utan att villkoren i EG:s förordning om gödselmedel eller i nationella föreskrifter är uppfyllda dömas till böter. Eftersom en administrativ sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgift är en lindrigare sanktion än böter, verkar förslaget alltså i en positiv riktning för aktörerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3302A49B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc210832567"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc213851486"/>
+      <w:r>
+        <w:t>Konsekvenser för marknadskontrollmyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="07719173" w14:textId="1178FDF5" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen föreslås att bestämmelserna om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll förs över oförändrade från lagen om marknadskontroll av EU-göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter till den föreslagna nya lagen. En bedömning av konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvenserna av dessa författningsförslag finns i prop. 2021/22:238 s. 211–218. I f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t xml:space="preserve"> om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB1167">
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har regeringen bestämt att Kemikalieinspektionen ska utföra marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE592AA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00806591" w:rsidRDefault="00236A54" w:rsidP="001212BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget att marknadskontrollmyndigheten ska kunna besluta om sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgifter vid överträdelsen av vissa skyldigheter innebär en ny upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gift för myndigheten. Myndigheten har dock redan i dag ansvar för att kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trollera produkter, utreda eventuella överträ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delser av regelverket och ingripa mot aktörer. Den ökade arbets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>börda som beslut om sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgifter medför för myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten bedöms därmed vara begränsad, särskilt i ljuset av att det åtminstone inledningsvis endast finns ett mindre antal aktörer att utreda. Even</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tuella kostnadsökningar bör kunna hanteras inom befintliga ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">miska ramar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44384BD7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc210832568"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc213851487"/>
+      <w:r>
+        <w:t>Konsekvenser för domstolarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="3EC246E8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="003F6819" w:rsidRDefault="00236A54" w:rsidP="001212BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget att sanktionsavgifter ska kunna påföras i vissa fall kan komma att leda till ett antal överklagade ärenden till förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstolarna. Bedömningen är dock att den ökade måltillström</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen bör bli relativt begränsad och att eventuella ökade kostnader som kan uppkomma med anledning av detta bör kunna hanteras inom befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E26F6EA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc210832569"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc213851488"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser för kommuner och regioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="77DB5788" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="001212BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms inte medföra några konsekvenser för kommuner eller regioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B9E528" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc210832570"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc213851489"/>
+      <w:r>
+        <w:t>Konsekvenser för konsumenterna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="5A9906F9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00707C2C" w:rsidRDefault="00236A54" w:rsidP="001212BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen att införa nya sanktioner för överträdelser av regelverket för EU-gödselprodukter kan antas föra med sig att konsumenterna får ett ökat för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troende för att det uppställda regelverket följs. Konsumenternas för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ende för produkten kan därmed antas stär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAD5753" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc192159619"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc210832571"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc213851490"/>
+      <w:r>
+        <w:t>Övriga konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="03FBCEF7" w14:textId="0BB13780" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen i denna proposition bedöms inte ha några specifika miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mäs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>siga konsekvenser. Förslagen bedöms inte heller ha några nämn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>värda sociala effekter, till exempel för jämlikhet, tillgänglighet, kult</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ur, hälsa eller utbildning. Förslagen bedöms inte ha några särskilda effekter på för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dena mellan stora, medelstora och små företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29124B00" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId86"/>
+          <w:headerReference w:type="default" r:id="rId87"/>
+          <w:footerReference w:type="even" r:id="rId88"/>
+          <w:footerReference w:type="default" r:id="rId89"/>
+          <w:headerReference w:type="first" r:id="rId90"/>
+          <w:footerReference w:type="first" r:id="rId91"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7E5D18" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc192159620"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc210832572"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc213851491"/>
+      <w:r w:rsidRPr="00532EA9">
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+    </w:p>
+    <w:p w14:paraId="2CC60E14" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget till lag om tillhandhållande på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4516DD1F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lagens innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192DCF85" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    I denna lag finns bestämmelser som kompletterar Europa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>parlamentets och rådets förordning (EU) 2019/1009 av den 5 juni 2019 om fastställande av bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>melser om tillhandahållande på marknaden av EU-gödselprodukter och om änd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ring av förordningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt om upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hävande av förordning (EG) nr 2003/2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7EF251" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A22CE76" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen upplyser om att lagen innehåller bestämmelser som kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pletterar EU:s gödselproduktförordning. Hänvisningen till förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen är dynamisk och avser alltså förordningen i den vid varje tid</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">punkt gällande lydelsen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C89">
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04577830" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="0055053A" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAA6B75" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Anmälda organ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E92CCF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Bestämmelser om anmälan av organ för bedömning av överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>melse finns i lagen (2011:791) om ackreditering och teknisk kontroll och i föreskrifter som har meddelats i anslutning till den lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A690214" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00907F30" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49817CED" w14:textId="1D1B535A" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen finns en upplysning om att bestämmelser om anmälan av organ för bedömning av överensstämmelse finns i lagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40A80" w:rsidRPr="004413F0">
+        <w:t>(2011:791)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40A80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om ackre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ditering och teknisk kontroll och i föreskrifter medde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lade i anslutning till den lagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47175">
+        <w:t>ingen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tidigare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>motsvarighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A26AC4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE68C6F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Marknadskontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A6771C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Bestämmelser om marknadskontroll finns i Europa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>parlamentets och rådets förordning (EU) 2019/1020 av den 20 juni 2019 om marknadskontroll och över</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>stämmelse för produkter och om ändring av direktiv 2004/42/EG och förord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ningarna (EG) nr 765/2008 och (EU) nr 305/2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14343F85" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Den myndighet som regeringen bestämmer är marknadskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>het.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33759CB2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4209282A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen motsvarar 2 § lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1021">
+        <w:t>(2022:1107)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om marknadskontroll av EU-gödselprodukter (jfr prop. 2021/22:238 s. 219).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004413F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Överväganden finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7456A261" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004D47EC" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA05C40" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Vid marknadskontroll enligt förordning (EU) 2019/1020 har mark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>kontrollmyndigheten befogenhet att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FFC437" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt artikel 14.4 a–14.4 c kräva att ekonomiska aktörer ska tillhanda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hålla handlingar, specifikationer, data eller uppgifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531737F6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt artikel 14.4 d utföra oanmälda inspektioner på plats och fysiska kon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>troller av produkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCACB3C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt artikel 14.4 e få tillträde till lokaler, mark eller transportmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE381BB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt artikel 14.4 f inleda undersökningar på eget initiativ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F4C0F9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt artikel 14.4 g kräva att ekonomiska aktörer ska vidta lämpliga åtgärder för att få en bristande överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>melse att upphöra eller att eliminera en risk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9BC25D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enligt artikel 14.4 h själv vidta åtgärder, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7C1C36" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt artikel 14.4 j införskaffa, inspektera och demontera varuprover, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5326D3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt artikel 14.4 k kräva att innehåll på ett onlinegränssnitt ska avlägs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>nas, att en varning ska visas eller att åtkomsten ska begränsas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33053303" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Befogenheten enligt första stycket 8 gäller inte i fråga om data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>baser som om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>fattas av tryckfrihetsförordningens eller yttrande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>frihets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">grundlagens skydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6982C311" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>När ändrade förhållanden ger anledning till det, ska marknadskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>heten besluta att en sådan skyldighet som avses i första stycket 8 inte längre ska gälla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5882603B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004304A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB29758" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras vilka befogenheter marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten har vid kontroll av EU-gödselprodukter. Den mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>svarar i huvud</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sak 3 § lagen om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukter (jfr prop. 2021/22:238 s. 219–223). Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A64D1A1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00481CD5" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F139D">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket, punkterna 1–8,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t xml:space="preserve"> anges marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>hetens befogenheter genom hänvisningar till de relevanta bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:softHyphen/>
+        <w:t>serna i arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t xml:space="preserve">kel 14 i EU:s marknadskontrollförordning.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CACBFA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Andra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E055F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innehåller en upplysning om en begränsning av befogen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten enligt artikel 14.4 k som följer av grundlag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77002263" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B211B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>redje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E055F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär en skyldighet för marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten att – när förhållandena ger anledning till det – besluta att en åtgärd som avses i första stycket 8 (det vill säga en åtgärd som innebär att ett in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B211B2">
+        <w:t>nehåll på ett onlinegränssnitt ska avlägsnas, att en varning ska visas eller att åtkomsten ska begränsas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B211B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte längre ska gälla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3437BC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4B063A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    En marknadskontrollmyndighet får införskaffa ett varuprov under dold iden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tet enligt artikel 14.4 j i förordning (EU) 2019/1020 endast om det är nödvändigt för att syftet med kontrollen ska uppnås. Efter införskaffandet ska myndigheten underrätta den ekonomiska aktören om att införskaffandet har skett under dold identitet, så snart det går utan att syftet med åtgärden går förlorat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423AE498" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68606911" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Paragrafen innehåller bestämmelser om i vilka fall marknadskon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheten får införskaffa ett varuprov under dold identitet. Paragrafen motsvarar 3 § andra stycket lagen om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukter (jfr prop. 2021/22:238 s. 222 och 223). Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">väganden finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ABA6D0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352B5A25" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Förelägganden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2E1C73" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Marknadskontrollmyndigheten får, utöver det som följer av 4 §, besluta de före</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lägganden som behövs för att förordning (EU) 2019/1009 och för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ordning (EU) 2019/1020 ska följas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13064DE8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004304A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E786DC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00652C89" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om föreläggande. Den mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>svarar delvis 4 § lagen om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004850E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(jfr prop. 2021/22:238 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">s. 223). Övervägandena finns i avsnitten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">.1 och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142D8E00" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt paragrafen får m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A97">
+        <w:t>arknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F2A97">
+        <w:t>kontrollmyndigheten, utöver vad som följer av 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A97">
+        <w:t xml:space="preserve">§, besluta de förelägganden som behövs för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU:s marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A97">
+        <w:t xml:space="preserve"> ska följas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Med stöd av bestämmelsen får marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trollmyndigheten även besluta de förelägganden som behövs för att EU:s gödselproduktförordning ska följas. Ett föreläggande kan till exem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pel behövas för att förmå en ekonomisk aktör att i enlighet med artiklarna 6.9, 8.9 och 9.5 i EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produktförordning samarbeta med mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten om de åtgärder som vidtas för att undanröja riskerna med en EU-gödselprodukt som de släppt ut eller tillhandahållit på marknaden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AD5504" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningarna till förordningarna är dynamiska och avser där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>med förordningarna i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA34B14" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198402D4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="0055053A" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786D3A35" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Ett beslut om föreläggande enligt 4 eller 6 § får förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115EF021" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F07B23A" w14:textId="1F160653" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001E12">
+        <w:t>marknadskontrollmyndighetens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> möjlighet att förena beslut om föreläggande med vite. Den motsvarar delvis 5 § lagen om mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nadskontroll av EU-gödselprodukter (jfr prop. 2021/22:238 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>s. 223</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>224).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004413F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">.1 och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2644FC71" w14:textId="09EE9D02" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen innebär att ett föreläggande enligt 4 § eller 6 § får förenas med vite. För viten tillämpas lagen (1985:206) om viten. Marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten och domstolarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001E12">
+        <w:t xml:space="preserve"> ska vid sin tillämpning av befogen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00001E12">
+        <w:t xml:space="preserve">heten att förena beslut med vite iaktta skyddet för den enskildes fri- och rättigheter, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001E12">
+        <w:t>rätt att inte belasta sig själv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som följer av artikel 6 i europeiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001E12">
+        <w:t>konventionen om skydd för de mänskliga rättig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00001E12">
+        <w:t>heterna och de grundläggande friheterna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9234F">
+        <w:t>Ett föreläggande att tillhandahålla upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B9234F">
+        <w:t xml:space="preserve">lysningar eller handlingar får inte förenas med vite om syftet är att myndigheten ska utreda en misstanke som motsvarar en brottsanklagelse </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i konventionens mening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58884A77" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9D8E38" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Omedelbar verkställighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A65F620" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Marknadskontrollmyndigheten får när den fattar beslut enligt 4 eller 6 § bestämma att beslutet ska gälla omedelbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A0062A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004E4E4B" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A19393F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Paragrafen reglerar omedelbar verkställighet av vissa beslut. Den mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>svarar delvis 6 § lagen om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter (jfr prop. 2021/22:238 s. 224)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF2625">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B60460" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">.1 och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D28C3A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="009E44CF" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195A4D23" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hjälp av Polismyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384DF6CE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Polismyndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>heten ska på begäran av marknadskontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten lämna den hjälp som behövs för att marknadskontrollmyndigheten ska kunna vidta åtgärder enligt 4 §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2202146E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hjälp enligt första stycket får begäras endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D68066" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>det på grund av särskilda omständigheter kan befaras att åtgärden inte kan utföras utan att en polismans särskilda befogenheter enligt 10 § polislagen (1984:387) behöver tillgripas, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7408AAFC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004E4E4B" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>det annars finns synnerliga skäl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B946EE6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586F3004" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighetens möjlighet att begära hjälp av Polismyndigheten för att vidta åtgärder för mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll. Den motsvarar 7 § lagen om marknadskontroll av EU-gödselprodukter (jfr prop. 2021/22:238 s. 224 och 225).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1021">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C91E7B7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44731E4A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="009E44CF" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5DC950" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tystnadsplikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C00C008" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Den som har tagit befattning med ett ärende som gäller marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>kontroll enligt denna lag får inte obehörigen röja eller utnyttja vad han eller hon har fått veta om någons affärs- eller driftförhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D3AEB2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I det allmännas verksamhet tillämpas i stället bestämmelserna i offent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE1E0EB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567E73AF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om tystnadsplikt vid marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254B41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den motsvarar 8 § lagen om marknadskontroll av EU-göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">selprodukter (jfr prop. 2021/22:238 s. 225). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C28D205" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550DF4AA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="009E44CF" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136FF859" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Avgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499738F6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>11 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="112" w:name="_Hlk206160035"/>
+      <w:r w:rsidRPr="00C413AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Av lagen (2014:140) med bemyndigande att meddela vissa föreskrifter om marknadskontroll av varor och annan närliggande tillsyn framgår att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om avgifter för kontroll enligt förordning (EU) 2019/1020.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+    </w:p>
+    <w:p w14:paraId="49710BE9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C413AE" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E2BB9F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen innehåller en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>upplysning om var det finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ande för regeringen eller den myndighet regeringen bestämmer att meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skrifter om avgifter för kontroll enligt EU:s marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65446B4C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000163EC">
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD526B8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="009E44CF" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683B07BB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sanktionsavgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA47530" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E144A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten ska besluta att ta ut en sanktionsavgift från en tillverkare som bryter mot förordning (EU) 2019/1009 genom att </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F308DA0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E144A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>släppa ut en EU-gödselprodukt på marknaden i strid med artikel 6.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B60F22" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E144A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inte utarbeta den tekniska dokumentationen eller utföra förfarandet för bedömning av överensstämmelse enligt det som krävs i artiklarna 6.2 och 15,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076F8DA8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E144A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inte utforma EU-försäkran eller sätta en CE-märkning på sin produkt på det sätt som anges i artiklarna 16.1–16.3, 18.1 och 18.3, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9A14B6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E144A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inte spara den tekniska dokumentationen eller EU-försäkran om överensstämmelse eller inte tillhandahålla en kopia av EU-försäkran enligt det som krävs i artikel 6.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B196A2C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E144A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inte på EU-gödselproduktens förpackning eller i medföljande dokumentation ange den information som framgår av artik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.5–6.7, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190B14F2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E144A6" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E144A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>delegera uppgifter till tillverkarens representant i strid med artikel 7.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592F3E3C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04737817" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras vilka överträdelser av EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning som ska leda till att en sanktionsavgift tas ut av en till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>. Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vägan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD2BA3C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00561554" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> följer att en sanktionsavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tas ut av en till</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verkare som släpper ut en produkt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">på marknaden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i strid mot artikel 6.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den artikeln </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tillverkaren se till att en EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>produkt, när den släpps ut på marknaden, är konstru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>erad och tillver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kad i enlighet med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3F6C43" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avser överträdelser av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>artiklarna 6.2 och 15. Av arti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kel 6.2 framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innan tillverkare släpper </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU-gödselprodukter på marknaden ska de utarbeta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> den tekniska dokumentation och utföra eller låta utföra det förfarande för bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelse som avses i artikel 15. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5AA4">
+        <w:t xml:space="preserve">Av artikel 15 framgår </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i sin tur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5AA4">
+        <w:t>att det är det förfarande för bedömning av överensstämmelse som beskrivs i bilaga IV som ska användas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> När förfar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>andet för bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av överensstämmelse visar att en EU-gödselprodukt uppfyller kraven i EU:s gödselproduktförordning ska tillverkaren upprätta en EU-försäkran om överensstämmelse och sätta CE-märkningen på pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B28FF5C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avser överträdelser av artiklarna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>16.1–16.3, 18.1 och 18.3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Av dessa artiklar framgår hur en EU-försäkran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelse ska utformas samt regler och villkor för anbringande av CE-märkning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED94F08" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="0042493A" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve"> följer att en sanktionsavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>tas ut av en tillver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>kare som inte sparar den tekniska dokumentationen eller EU-för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>säk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>ran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve">stämmelse eller inte tillhandahåller en kopia av EU-försäkran </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve"> som krävs i artikel 6.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enligt artikel 6.3 ska en tillverkare spara den tekniska dokumentationen och EU-försäk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ran om överensstämmelse i fem år efter det att den EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkt som omfattas av de dokumenten har släppts ut på mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>naden. Vidare ska t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD18FF">
+        <w:t>illverkaren på begäran tillhandahålla andra ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AD18FF">
+        <w:t>miska aktörer en kopia av EU-försäkran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AD18FF">
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AD18FF">
+        <w:t>melse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B99AE2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="0042493A" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Punkten 5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>avser överträdelser av artik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve"> 6.5–6.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Av artikel 6.5 fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>går att t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042493A">
+        <w:t>illverkare ska säkerställa att förpackningen för de EU-gödselpro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0042493A">
+        <w:t>dukter som de har släppt ut på marknaden är försedd med typnummer, partinummer eller annan identifieringsmärkning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, eller, om EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dukten tillhandahålls utan förpackning, lämnas i ett medföljande doku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ment. Vidare ska tillverkare, enligt artikel 6.6, på EU-gödselproduktens förpackning ange sitt namn, registrerade firmanamn eller registrerade varu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>märke samt den postadress som de kan kontaktas på, eller, om EU-gödselprodukten tillhandahålls utan förpackning, i ett medföljande doku</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ment. I artikel 6.7 anges att tillverkare ska säkerställa att EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dukterna åtföljs av den information som krävs enligt bilaga III. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187793B1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827582">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följer att en sanktionsavgift ska tas ut från en tillverkare som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004255E6">
+        <w:t>delegera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004255E6">
+        <w:t xml:space="preserve"> uppgifter till tillverkarens representant i strid med artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004255E6">
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Med tillverkarens representant menas enligt artikel 2.12 en fysisk eller juridisk person som är etablerad inom unionen och som enligt skriftlig fullmakt från en tillverkare har rätt att i dennes ställe utföra särskilda uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B1B619" w14:textId="6A2861BC" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med tillverkare avses enligt artikel 2.11 i EU:s gödselproduktförordning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334EF7">
+        <w:t>varje fysisk eller juridisk person som tillverkar en EU-gödselprodukt eller som låter konstruera eller tillverka en EU-gödselprodukt och saluför den gödselprodukten, i eget namn eller under eget varumärke.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E699AA2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745E0E91" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Marknadskontrollmyndigheten ska besluta att ta ut en sanktions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>avgift från en importör som bryter mot förordning (EU) 2019/1009 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5761C916" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>släppa ut en EU-gödselprodukt på marknaden i strid med artikel 8.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6C26EF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inte säkerställa att tillverkaren har uppfyllt kraven i fråga om förfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för bedömning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> överensstämmelse, teknisk dokumentation, märkning och dokumen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tation av information enligt artikel 8.2 första stycket,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191E85C7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. inte på EU-gödselproduktens förpackning eller i medföljande doku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>mentation ange den information som framgår av artikel 8.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FEECCC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inte säkerställa att EU-gödselprodukterna åtföljs av den information som krävs enligt artikel 8.4, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CF2F37" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5. inte säkerställa förvarings- eller transportförhållandena för EU-gödsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dukten enligt det som krävs i artikel 8.5, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F533A67" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inte hålla en kopia av EU-försäkran om överensstämmelse och annan teknisk dokumentation tillgänglig eller inte tillhandahålla andra ekonomiska aktörer en EU-försäkran om överensstämmelse enligt det som krävs i artikel 8.8, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F47110" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA23F04" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D584BE1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras vilka överträdelser av EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning som ska leda till att en sanktionsavgift tas ut av en importör. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>väg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F63BEE5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5C9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>följer att en sanktionsavgift ska tas ut av en importör som släpper ut en produkt i strid mot artikel 8.1. Av den artikeln följer att importörer endast får släppa ut på marknaden sådana EU-gödselprodukter som uppfyller kraven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209F2DF6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avser överträdelser av artikel 8.2 första stycket. Av den artikeln följer att innan importörer släpper ut EU-gödselprodukter på marknaden ska de säkerställa att tillverkaren har utfört det lämpliga för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farande för bedömning av överensstämmelse som avses i artikel 15. Impor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>törer ska vidare säkerställa att tillverkaren har utarbetat den tekniska dokumentationen, att EU-gödselprodukten åtföljs av de dokument som krävs samt att tillverkaren har uppfyllt kraven i artikel 6.5 och 6.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B2F6E2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00971648" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve"> följer att en sanktionsavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve">tas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>av en importör som inte på EU-gödselproduktens förpackning eller i medföljande dokumen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t>tation ange</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:t xml:space="preserve"> den information som framgår av artikel 8.3. Av den artikeln framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:t>importörer på EU-gödselproduktens förpackning ska ange</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sitt namn, registrerade firmanamn eller regist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rerade varumärke samt den post</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>adress som de kan kontaktas på, eller, om EU-gödselprodukten tillhan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålls utan förpackning, i ett medföljande dokument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB5FEA4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Punkten 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avser överträdelser av artikel 8.4. Av den artikeln framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>importörer ska säkerställa att EU-gödselprodukterna åtföljs av den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00561554">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mation som krävs enligt bilaga III</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F69872" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>punkten 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> följer att en sanktionsavgift ska tas ut av en impor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tör som inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>säkerställ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förvarings- eller transport</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>förhållandena för EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dukten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enligt det som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krävs i artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Enligt den artikeln får för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ings- eller transport</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förhållandena inte äventyra produktens överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse med kraven i bilaga I eller bilaga III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2443101A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkten 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framgår att en sanktionsavgift ska tas ut av en importör som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1CFE">
+        <w:t>inte håll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1CFE">
+        <w:t xml:space="preserve"> en kopia av EU-försäkran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF1CFE">
+        <w:t>stämmelse och annan teknisk dokumentation tillgänglig eller inte tillhandahåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF1CFE">
+        <w:t xml:space="preserve"> andra ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF1CFE">
+        <w:t>miska aktörer en EU-försäkran om överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF1CFE">
+        <w:t>stämmelse enligt det som krävs i artikel 8.8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Av den artikeln fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>går att importören ska hålla en kopia tillgänglig för marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontrollmyndigheten i fem år efter det att EU-gödselprodukten har släppts ut på marknaden och säkerställa att dessa myndigheter på begäran kan få tillgång till den tekniska dokumentationen. Vidare ska importörer på begäran tillhandahålla andra ekonomiska aktörer en kopia av EU-försäkran om överensstämmelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCD823F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>punkten 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en sanktionsavgift tas ut av en importör </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inte på EU-gödselproduktens förpackning anger den informa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tion som avses i artikel 11 a eller håller den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4593CB97" w14:textId="0F12CF41" w:rsidR="00236A54" w:rsidRPr="00583D4C" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Med importör avses enligt artikel 2.13 i EU:s gödselproduktförordning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334EF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>varje fysisk eller juridisk person som är etablerad inom unionen och som släpper ut en EU-gödselprodukt från ett tredjeland på unionsmarknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560A8BB1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9DF936" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>14 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Marknadskontrollmyndigheten ska besluta att ta ut en sanktions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>avgift från en distributör som bryter mot förordning (EU) 2019/1009 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606E8CBE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inte säkerställa att tillverkaren och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>importören</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har uppfyllt kraven i fråga om märkning och dokumentation av information enligt artikel 9.2 första stycket, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1A463E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. inte säkerställa förvarings- eller transportförhållandena för EU-gödsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>produkten enligt det som krävs i artikel 9.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67057D9B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tion som avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B08F47" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08758D2F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras vilka överträdelser av EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning som ska leda till att en sanktionsavgift tas ut av en distributör. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B5F741" w14:textId="360B073F" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">följer att en sanktionsavgift ska tas ut av en distributör som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583D4C">
+        <w:t>inte säkerställ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583D4C">
+        <w:t xml:space="preserve"> att tillverkaren och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>importören</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583D4C">
+        <w:t xml:space="preserve"> har uppfyllt kraven i fråga om märkning och dokumentation av infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00583D4C">
+        <w:t xml:space="preserve">mation enligt det som krävs i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583D4C">
+        <w:t>9.2 första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Av den artikeln följer att innan en distributör tillhan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller en EU-gödselprodukt på marknaden ska distributören kontrollera att den åtföljs av de dokument som krävs, inklusive den information som avses i artikel 6.7 eller artikel 8.4, samt att tillverkaren och importören har uppfyllt kraven i artiklarna 6.5 och 6.6 respektive 8.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDB2E69" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra punkten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>följer att en sanktionsavgift ska tas ut av en distri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">butör som inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>säkerställ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förvarings- eller transport</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">förhållandena för EU-gödselprodukten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enligt det som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krävs i artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Enligt artikel 9.3 får </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>förvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ings- eller transport</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förhållandena inte äventyra produktens överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse med kraven i bilaga I eller bilaga III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16905C05" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tredje punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en sanktionsavgift tas ut av en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>distributör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> inte på EU-gödselproduktens förpackning anger den informa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971648">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tion som avses i artikel 11 a eller håller den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA61C54" w14:textId="4F389B19" w:rsidR="00236A54" w:rsidRPr="00583D4C" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Med distributör avses enligt artikel 2.14 i EU:s gödselproduktförordning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334EF7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>varje fysisk eller juridisk person i leveranskedjan, förutom tillverkaren eller importören, som tillhandahåller en EU-gödselprodukt på marknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B26F89E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611CA634" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>15 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    I ringa fall ska någon sanktionsavgift inte beslutas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23210CCF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00A328E2" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F5149A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen regleras när någon sanktionsavgift inte ska beslutas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>grafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vägan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806591">
+        <w:t>.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662422A6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00621647" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad som är ringa måste bedömas utifrån situationen i det enskilda fallet.  Det kan vara fråga om ett åsidosättande som har haft mindre allvar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>liga konsekvenser, till exempel att produkten har tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållits på marknaden endast i begränsad omfattning. Det kan också handla om mindre allvarliga överträdelser av de formella krav som följer av EU:s gödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning, till exempel att tillverkaren eller importö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ren har underlåtit att på produkten ange någon av de uppgifter som framgår av artiklarna 6.6 och 8.3 i EU:s gödselproduktförordning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135217D1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00621647" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F687AC7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>16 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    En sanktionsavgift ska uppgå till minst 5 000 kronor och högst 75 000 kro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nor. Avgiften får inte överstiga tio procent av näringsidkarens omsättning närmast föregående räkenskapsår. Om överträdelsen har skett under närings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>idkarens första verksamhetsår, eller om uppgifter om omsättningen annars saknas eller är bristfälliga, får omsättningen uppskattas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763AF390" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>När avgiftens storlek bestäms ska hänsyn tas till hur allvarlig över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>trädelsen är och betydelsen av den bestämmelse som överträdelsen avser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9EE242" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405ADD10" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar hur sanktionsavgiftens storlek ska bestämmas i det enskilda fallet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Övervägan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t>.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DF758B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1076E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fastställs den lägsta och högsta nivån på en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionsavgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0A29">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F321B1">
+        <w:t>Med omsättning avses näringsidkarens hela omsättning utan begränsning till den produkt eller marknad som förfarandet har handlat om. Beräkningen ska grunda sig på den aktuella näringsidkarens omsättning och alltså inte utgå från en hel koncerns omsättning om det är fråga om ett företag som ingår i en sådan. Årsomsättningen får uppskattas om överträdelsen sker under en näringsidkares första verksamhetsår. Detta får göras även i andra fall när uppgifter om årsomsättning saknas eller är bristfälliga. Det kan t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ill exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F321B1">
+        <w:t xml:space="preserve"> vara så att uppgifter om årsomsättning för det närmast föregående året inte ännu finns vid tidpunkten för beslutet om sanktionsavgift. En uppskattning får i sådana fall göras med stöd av andra tillgängliga uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAD4152" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4FA0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges att n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4FA0">
+        <w:t>är avgiftens storlek bestäms ska hänsyn tas till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hur allvarlig överträdelsen är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1BC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>och betydelsen av den bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>melse som överträdelsen avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4FA0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t xml:space="preserve">Sådana omständigheter kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till exem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">pel vara i vilken omfattning och under hur lång tid som produkten har tillhandahållits. Att till exempel tillhandahålla produkter som kan vara en fara för människor </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">och djurs hälsa samt miljön är typiskt sett allvarligare än </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00377">
+        <w:t>en överträdelse av bestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rna om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00377">
+        <w:t xml:space="preserve">skyldighet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ange tillverkarens namn på pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AFA8F4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FB44B0" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F15B08" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>17 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    En sanktionsavgift får helt eller delvis sätta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ned om det finns särskilda skäl eller om det annars med hänsyn till omständigheterna skulle vara oskäligt att ta ut avgiften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233DF2D6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A99C6AD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen regleras när en sanktionsavgift får sättas ned helt eller delvis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t>.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1867978B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4BAA">
+        <w:t>Om det finns särskilda skäl eller om det annars är påkallat med hänsyn till omständigheterna får sanktionsavgiften sättas ned helt eller delvis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Både objektiva och subjektiva omständigheter ska beak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tas vid den bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen. Att det ska finnas särskilda skäl eller att det ska vara oskäligt med hänsyn till omständigheterna i övrigt mar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kerar bestämmelsens karaktär av undantag. En nedsättning av avgif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ten kan vara aktuell till exempel om den ekonomiska aktören har åsidosatt en bestämmelse på grund av sjukdom som medfört att denna inte på egen hand har förmått att göra det som denna varit skyldig att göra och inte heller förmått att uppdra åt någon annan att göra det. Det kan även vara aktuellt om åsidosättandet annars berott på en omständighet som den ekonomiska aktören varken förutsett eller borde ha förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sett och inte heller kunnat påverka. Även vad den ekonomiska aktö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ren har gjort för att undvika överträdelsen bör beaktas i bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen. Bristande betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förmåga, att verksamheten är nystartad, okunskap om gällande regler, glömska, tidsbrist och dåliga rutiner är sådana omständig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter som inte bör medföra hel eller delvis nedsättning av avgiften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592D67EA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00621647" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF87398" w14:textId="333696FC" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>18 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    En sanktionsavgift ska betalas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till marknadskontrollmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inom trettio dagar från det att beslutet om sanktionsavgift fick laga kraft eller inom den längre tid som anges i beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F776428" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om sanktionsavgiften inte betalas i tid, ska myndigheten lämna den obetalda avgiften för indrivning. Bestämmelser om indrivning finns i lagen (1993:891) om indrivning av statliga fordringar m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224A5FD9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sanktionsavgiften ska tillfalla staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4BD17D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B07117" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar betalning och indrivning av sanktionsavgifter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>grafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t>.8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EF608A" w14:textId="5BE6FE71" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0097210B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges att sanktionsavgiften som utgångspunkt ska betalas till marknadskontrollmyndigheten inom trettio dagar från det att beslutet fick laga kraft. En längre betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tid kan dock fastställas i beslutet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A575829" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00DD4B34" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30996">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska marknadskontrollmyndigheten lämna avgif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ten för indrivning om den inte betalas inom angiven tid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4B34">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4B34">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>melser om in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DD4B34">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drivning finns i lagen (1993:891) om indrivning av statliga fordringar m.m.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Beslutet om sanktionsavgift utgör en exekutionstitel (3 kap. 1 § första stycket 6 utsökningsbalken). Om avgiften inte betalas i tid får myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dighetens beslut om sanktionsavgift verkställas (3 kap. 20 § utsöknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>balken).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DE086B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges att sanktionsavgiften tillfaller staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F5BD72" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00EB1F36" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5971B0AE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>19 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E585F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En sanktionsavgift får inte beslutas om den som ska betala avgiften inte har fått tillfälle att yttra sig inom två år från den dag då överträdelsen ägde rum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7993DD1F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="002E585F" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E585F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ett beslut om sanktionsavgift ska delges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896ED44" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001A65F2" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11191F0D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar bland annat preskriptionstiden för beslut om sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgift. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t>.8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC8E4EE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00DD4B34" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0556">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>örsta stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att kommunikation enligt 25 § förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen (2017:900) måste ske inom två år för att en sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgift ska få beslutas. Tidsfristen räknas från när överträdelsen ägde rum. Bevisbördan för att kommunikation har genomförts ligger på marknadskontrollmyndigheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35034292" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4B34">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att ett beslut om sanktionsavgift ska delges den avgiftsskyldige med hjälp av något av de förfaranden för delgiv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning som regleras i delgivningslagen (2010:1932).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591DB926" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6454C609" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>20 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    En sanktionsavgift faller bort till den del beslutet om avgiften inte har verkställts inom fem år från det att beslutet fick laga kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233E424E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2682678E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar preskription av sanktionsavgifter. Bestämmelsen inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bär att betalning av beslutad avgift inte kan krävas efter det att fem år gått sedan beslutet fick laga kraft. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CB756B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="004E0AB2" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t>.8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F648AF9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F344B19" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>21 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Det ska inte beslutas om sanktionsavgift för en överträdelse som omfattas av ett föreläggande om vite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om överträdelsen ligger till grund för en ansökan om utdömande av vitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0431D35B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0685F24D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller en bestämmelse om förbud mot dubbel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning. Den syftar till att förhindra att samma överträdelse blir föremål för dubbla prövningar och sanktioner. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972A0C">
+        <w:t>Paragrafen har ingen tidigare motsvarighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAD15D7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t>.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2BB6D8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1238DD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00FA4820" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4820">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Överklagande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481C3932" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>22 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   Beslut enligt denna lag får överklagas till allmän förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>domstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCB14DE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00B451B4" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B451B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prövningstillstånd krävs vid överklagande till kammarrätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EC8374" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767BEE40" w14:textId="54D90767" w:rsidR="00236A54" w:rsidRPr="00796DEC" w:rsidRDefault="00236A54" w:rsidP="0094059C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00236A54" w:rsidRPr="00796DEC" w:rsidSect="0094059C">
+          <w:headerReference w:type="even" r:id="rId92"/>
+          <w:headerReference w:type="default" r:id="rId93"/>
+          <w:footerReference w:type="even" r:id="rId94"/>
+          <w:footerReference w:type="default" r:id="rId95"/>
+          <w:headerReference w:type="first" r:id="rId96"/>
+          <w:footerReference w:type="first" r:id="rId97"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om överklagande. Den motsvarar 9 § lagen om marknadskontroll av EU-göd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>selprodukter (jfr prop. 2021/22:238 s. 187 och 188). Överväg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310E82">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00631908">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCA3953" w14:textId="0B7009DC" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="003C42EA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId98"/>
+          <w:headerReference w:type="default" r:id="rId99"/>
+          <w:footerReference w:type="even" r:id="rId100"/>
+          <w:footerReference w:type="default" r:id="rId101"/>
+          <w:footerReference w:type="first" r:id="rId102"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1953A392" w14:textId="77777777" w:rsidR="00631908" w:rsidRDefault="00631908" w:rsidP="00631908">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466E3B07" w14:textId="1236B163" w:rsidR="00631908" w:rsidRDefault="00631908" w:rsidP="00631908">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="_Toc213851492"/>
+      <w:r w:rsidRPr="00631908">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2019/1009 av den 5 juni 2019 om fastställande av bestämmelser om tillhandahållande på marknaden av EU-gödselprodukter och om ändring av förordningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt om upphävande av förordning (EG) nr 2003/2003</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="315E84D1" w14:textId="77777777" w:rsidR="00631908" w:rsidRDefault="00631908" w:rsidP="00631908"/>
+    <w:p w14:paraId="51DB87E1" w14:textId="77777777" w:rsidR="007C2E64" w:rsidRDefault="007C2E64" w:rsidP="00631908">
+      <w:pPr>
+        <w:sectPr w:rsidR="007C2E64" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId103"/>
+          <w:headerReference w:type="default" r:id="rId104"/>
+          <w:footerReference w:type="even" r:id="rId105"/>
+          <w:footerReference w:type="default" r:id="rId106"/>
+          <w:headerReference w:type="first" r:id="rId107"/>
+          <w:footerReference w:type="first" r:id="rId108"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7009A5B6" w14:textId="77777777" w:rsidR="00E2501C" w:rsidRDefault="00E2501C" w:rsidP="00631908"/>
+    <w:p w14:paraId="739FCFF1" w14:textId="29DFF753" w:rsidR="007C2E64" w:rsidRPr="00631908" w:rsidRDefault="00E2501C" w:rsidP="00631908">
+      <w:pPr>
+        <w:sectPr w:rsidR="007C2E64" w:rsidRPr="00631908" w:rsidSect="00155500">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6510E63B" w14:textId="008D85EE" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc213851493"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av promemorian </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0CC3" w:rsidRPr="006B0CC3">
+        <w:t>En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="545D46EA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00357B78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I promemorian föreslås en ny lag som anpassar svensk lagstiftning till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E616B">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>U:s g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E616B">
+        <w:t>ödselprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förordning. Bestämmelserna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E616B">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en gäller för sådana produkter som tillhandahålls på den inre markna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">den med en CE-märkning, under beteckningen EU-gödselprodukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197664EA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00357B78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Till den nya lagen förs bestämmelserna om marknadskontroll av EU-gödselprodukter i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t xml:space="preserve"> (2022:1107) om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004A6C9D">
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Därutöver föreslås att marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten ska kunna besluta om ytterligare förelägganden och att även sådana före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägganden ska få förenas med vite. Vissa överträdel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ser av bestämmelserna i EU:s gödselproduktförordning ska leda till sanktionsavgift. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738E94E6" w14:textId="389F3888" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="00357B78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId109"/>
+          <w:headerReference w:type="default" r:id="rId110"/>
+          <w:footerReference w:type="even" r:id="rId111"/>
+          <w:footerReference w:type="default" r:id="rId112"/>
+          <w:headerReference w:type="first" r:id="rId113"/>
+          <w:footerReference w:type="first" r:id="rId114"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den nya lagen föreslås träda i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>den 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70772B29" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc213851494"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="26BFC705" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:bookmarkStart w:id="116" w:name="_Toc192159595"/>
+    </w:p>
+    <w:p w14:paraId="2642DFDD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="117" w:name="_Hlk126072376"/>
+      <w:r>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4B82">
+        <w:t>tillhandahållande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="6E92DAFA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E7A3C8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs följande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B82E5FA" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagens innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BD9C1C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I denna lag finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063DCE">
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som kompletterar Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mentets och rådets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063DCE">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (EU) 2019/1009 av den 5 juni 2019 om fastställande av bestämmelser om tillhandahållande på mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den av EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och om ändring av förordningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt om upphävande av förordning (EG) nr 2003/2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501AB46A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Hlk103592770"/>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p w14:paraId="2B8822F9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>Anmälda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>organ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B2637B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="000B389B" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="119" w:name="_Hlk182493262"/>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve">Bestämmelser om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anmälan av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t>organ för bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve">stämmelse finns i lagen (2011:791) om ackreditering och teknisk kontroll och i föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som har meddelats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve"> i anslutning till den lagen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p w14:paraId="769F21EC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E55C6F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t>Marknadskontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6717F858" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bestämmelser om marknadskontroll finns i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tets och rådets förordning (EU) 2019/1020 av den 20 juni 2019 om marknadskontroll och överensstämmelse för produkter och om ändring av direktiv 2004/42/EG och förordningarna (EG) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>nr 765/2008 och (EU) nr 305/2011</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9F48FF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den myndighet som regeringen bestämmer är marknadskon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C0303D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22074038" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>Vid marknadskontroll enligt förordning (EU) 2019/1020 har marknadskontrollmyndigheten befogenhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3776B2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. enligt artikel 14.4 a–14.4 c kräva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t xml:space="preserve"> att ekonomiska aktörer ska till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>handahålla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> handlingar, specifikationer, data eller uppgifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D146AE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. enligt artikel 14.4 d utföra oanmälda inspektioner på plats och fysiska kontroller av produkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C916E02" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. enligt artikel 14.4 e få tillträde till lokaler, mark eller trans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>port</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123612AE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. enligt artikel 14.4 f inleda undersökningar på eget initiativ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F77496B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. enligt artikel 14.4 g kräva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23C2F">
+        <w:t>att ekonomiska aktörer ska vidta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämpliga åtgärder för att få en bristande över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse att upphöra eller att eliminera en risk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E486E27" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. enligt artikel 14.4 h själv vidta åtgärder, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB6B7AB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. enligt artikel 14.4 j införskaffa, inspektera och demontera varu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>prover, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB0EB5E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. enligt artikel 14.4 k kräva att innehåll på ett onlinegränssnitt ska avlägsnas, att en varning ska visas eller att åtkomsten ska begrän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D426397" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Befogenheten enligt första stycket 8 gäller inte i fråga om data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>baser som omfattas av tryckfrihetsförordningens eller yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsgrundlagens skydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F38E04" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När ändrade förhållanden ger anledning till det, ska marknads-kontrollmyndigheten besluta att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t xml:space="preserve">en sådan skyldighet som avses i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>första stycket 8 inte längre ska gälla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589C1A73" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AF964D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En marknadskontrollmyndighet får införskaffa ett varuprov under dold identitet enligt artikel 14.4 j i förordning (EU) 2019/1020 endast om det är nödvändigt för att syftet med kontrollen ska uppnås. Efter införskaffandet ska myndigheten underrätta den ekonomiska aktören om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>att införskaffandet har skett under dold identitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, så snart det går utan att syftet med åtgärden går förlorat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2625F0B9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1890C0A7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förelägganden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043B792C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>Marknadskontrollmyndigheten får</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, utöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som följer av 4 §, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>besluta de förelägganden som behövs för att förordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">2019/1009 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>förordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>2019/1020 ska följas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A450CB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E671B4" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BC6458" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206273B0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Ett beslut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om föreläggande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">enligt 4 eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> § får förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFCFA1B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3313CF7A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omedelbar verkställighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0B43EE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten får när den fattar beslut enligt 4 eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> § bestämma att beslutet ska gälla omedelbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D39B550" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69ED8C36" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:t>Hjälp av Polismyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5928DEC3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polismyndigheten ska på begäran av marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten lämna den hjälp som behövs för att marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digheten ska kunna vidta åtgärder enligt 4 §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF6D54E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0B44">
+        <w:t>Hjälp enligt första stycket får begäras endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B61CB7C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. det på grund av särskilda omständigheter kan befaras att åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den inte kan utföras utan att en polismans särskilda befogenheter enligt 10 § polislagen (1984:387) behöver tillgripas, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C805B9" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. det annars finns synnerliga skäl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31907475" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD075B6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2224">
+        <w:t>Tystnadsplikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11408C5B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den som har tagit befattning med ett ärende som gäller mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll enligt denna lag får inte obehörigen röja eller utnyttja vad han eller hon har fått veta om någons affärs- eller driftförhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74552C3D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I det allmännas verksamhet tillämpas i stället bestämmelserna i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028F0E4F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4524A0C6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00083A40" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Hlk97818747"/>
+      <w:r w:rsidRPr="00083A40">
+        <w:t>Avgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2938AEFD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="121" w:name="_Hlk189469702"/>
+      <w:bookmarkStart w:id="122" w:name="_Hlk182493321"/>
+      <w:r>
+        <w:t>Av lagen (2014:140) med bemyndigande att meddela vissa föreskrifter om marknadskontroll av varor och annan närliggande tillsyn framgår att föreskrifter om avgifter för kontroll enligt förordning (EU) 2019/1020 får meddelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p w14:paraId="7E9DEF55" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF37E67" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008E24FA" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sanktionsavgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1744E5E6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001D5790" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="123" w:name="_Hlk182493347"/>
+      <w:bookmarkStart w:id="124" w:name="_Hlk135057725"/>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en tillverkare som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p w14:paraId="49347009" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med artikel 6.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBAEE0B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte utarbeta den tekniska dokumentationen eller utföra förfarandet för bedömning av överensstämmelse enligt det som krävs i artiklarna 6.2 och 15,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4B27F6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. inte utforma EU-försäkran eller sätta en CE-märkning på sin produkt på det sätt som anges i artiklarna 16.1–16.3, 18.1 och 18.3, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5748EDE5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. inte spara den tekniska dokumentationen eller EU-försäkran om överensstämmelse eller inte tillhandahålla en kopia av EU-försäkran enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 6.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DB48C1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. inte på EU-gödselproduktens förpackning eller i medföljande dokumentation ange den information som framgår av artiklarna 6.5–6.7, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E82D06F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. delegera uppgifter till tillverkarens representant i strid med artikel 7.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B82EE44" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FB8C89" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en importör som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054B118E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med artikel 8.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BED2764" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte säkerställa att tillverkaren har uppfyllt kraven i fråga om förfarande för bedömning av överensstämmelse, teknisk dokumen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tation, märkning och dokumentation av information enligt artikel 8.2 första stycket,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440CE0A6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på EU-gödselproduktens förpackning eller i medföljande dokumentation ange den information som framgår av artikel 8.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D13186C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. inte säkerställa att EU-gödselprodukterna åtföljs av den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som krävs enligt artikel 8.4, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209CB217" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. inte säkerställa förvarings- eller transportförhållandena för EU-gödselprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 8.5,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54331">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3668E171" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. inte hålla en kopia av EU-försäkran om överensstämmelse och annan teknisk dokumentation tillgänglig eller inte tillhandahålla andra ekonomiska aktörer en EU-försäkran om överensstämmelse enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 8.8, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709D71A8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631E306B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1834526A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en distributör som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4A624F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. inte säkerställa att tillverkaren och distributören har uppfyllt kraven i fråga om märkning och dokumentation av information enligt artikel 9.2 första stycket, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AA3437" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte säkerställa förvarings- eller transportförhållandena för EU-gödselprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 9.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A1C858" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178FB1D0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA53ADF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I ringa fall ska någon sanktionsavgift inte beslutas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p w14:paraId="23D073B3" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF36914" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001523A5" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En sanktionsavgift ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>uppgå till minst 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>kronor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t xml:space="preserve"> och högst 75</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>kronor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="125" w:name="_Hlk182493553"/>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>Avgiften får inte överstiga tio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D42A2">
+        <w:t xml:space="preserve"> procent av närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D42A2">
+        <w:t>idkarens omsättning närmast föregående räkenskapsår.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="125"/>
+      <w:r>
+        <w:t>Om överträdelsen har skett under näringsidkarens första verksamhetsår, eller om uppgifter om omsättningen annars saknas eller är brist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fälliga, får omsättningen uppskattas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B12EFF2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Hlk182493562"/>
+      <w:r>
+        <w:t>När avgiftens storlek bestäms ska hänsyn tas till hur allvarlig överträdelsen är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1BC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>och betydelsen av den bestämmelse som överträ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>delsen avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p w14:paraId="108BDBED" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001D534A" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6080D1BC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="127" w:name="_Hlk182493574"/>
+      <w:r>
+        <w:t>En sanktionsavgift får helt eller delvis sätta ned om det finns särskilda skäl eller om det annars med hänsyn till omständigheterna skulle vara oskäligt att ta ut avgiften.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p w14:paraId="48FB13CE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63339F00" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve"> ska betalas inom </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="128" w:name="_Hlk159755303"/>
+      <w:r>
+        <w:t>trettio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve"> dagar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från det att beslutet om sanktionsavgift fick laga kraft eller inom den längre tid som anges i beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p w14:paraId="4E67A2AF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00196057" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om sanktionsavgiften inte betalas i tid, ska myndigheten lämna den obetalda avgiften för indrivning. Bestämmelser om indrivning finns i lagen (1993:891) om indrivning av statliga fordringar m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D8EBB0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t>anktionsavgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t xml:space="preserve"> ska tillfalla staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D6B028" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E81562" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B30B3B1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E81562" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81562">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>19 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81562">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166032">
+        <w:t xml:space="preserve">Innan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166032">
+        <w:t xml:space="preserve">kontrollmyndigheten beslutar om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00166032">
+        <w:t xml:space="preserve">avgift ska den som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avgiften ska tas ut av få </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166032">
+        <w:t>tillfälle att yttra sig. Om så inte har skett inom två år från det att överträdelsen skedde får någon sanktionsavgift inte beslutas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81562" w:rsidDel="0075287D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066A59E2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E81562" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81562">
+        <w:t>Ett beslut om sanktionsavgift ska delges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3906D8A4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="007A4899" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B1E57E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00BC0594" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift faller bort till den del beslutet om avgiften inte har verkställts inom fem år från det att beslutet fick laga kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BDEB6B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFD16C6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>21 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003426D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t>Det ska inte beslutas om sanktionsavgift för en överträdelse som omfattas av ett föreläggande om vite om överträdelsen ligger till grund för en ansökan om utdömande av vitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215F9EE6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E671B4" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5F966C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00083A40" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00083A40">
+        <w:t>Överklagande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1AA845" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="129" w:name="_Hlk182493636"/>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">eslut enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denna lag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>får över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>klagas till allmän förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>domstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB61C6E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C800DD" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C800DD">
+        <w:t>Prövningstillstånd krävs vid överklagande till kammarrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C800DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p w14:paraId="746D9F18" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660EEA">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7D5494" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF177B">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>den 1 juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F228B27" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Genom lagen upphävs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B414BC2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>lagen (1992:1684) om EG-gödselmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23041D3B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>b) lagen (2022:1107) om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE22C69" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="130" w:name="_Hlk170119454"/>
+      <w:bookmarkStart w:id="131" w:name="_Hlk144119412"/>
+      <w:r>
+        <w:t> Förelägganden och förbud som har meddelats enligt de upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hävda lagarna ska dock fortfarande gälla.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254EF167" w14:textId="40932246" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="006F3B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId115"/>
+          <w:headerReference w:type="default" r:id="rId116"/>
+          <w:footerReference w:type="even" r:id="rId117"/>
+          <w:footerReference w:type="default" r:id="rId118"/>
+          <w:headerReference w:type="first" r:id="rId119"/>
+          <w:footerReference w:type="first" r:id="rId120"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Den i punkten 2 a upphävda lagen gäller fortfarande för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t xml:space="preserve">dukter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>släppts ut på marknaden som gödselmedel med beteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t xml:space="preserve">ningen ”EG-gödselmedel” </w:t>
+      </w:r>
+      <w:r>
+        <w:t>före den 16 juli 2022 och som upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fyller kraven i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>förordning (EG) nr 2003/2003</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p w14:paraId="405BF5F2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc213851495"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F70D72" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B03730">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACBA1A8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00B03730">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1DEC">
+        <w:t>Efter remiss har yttranden kommit in från</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Domstolsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve"> Kemikalieinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve"> Statens jordbruksverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve"> Tullverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve"> Naturvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve"> Styrelsen för ackreditering och teknisk kontroll (Swedac)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Konkurrens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Förvaltningsrätten i Göteborg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Sveriges lantbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve">Livsmedelsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Hasselfors Garden AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3029582C" w14:textId="378C6947" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="00B03730">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId121"/>
+          <w:headerReference w:type="default" r:id="rId122"/>
+          <w:footerReference w:type="even" r:id="rId123"/>
+          <w:footerReference w:type="default" r:id="rId124"/>
+          <w:headerReference w:type="first" r:id="rId125"/>
+          <w:footerReference w:type="first" r:id="rId126"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1DEC">
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Förvaltningsrätten i Härnösand</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Gyllebo Gödning Aktiebolag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Hushållningssällskapens förbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Kommers</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>kollegium</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Lantbrukarnas Riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Lantmännen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061133E">
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>dagens ombudsmän</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061133E">
+        <w:t>RISE Research Institutes of Sweden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>Svenska institutet för standarder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52BF4">
+        <w:t>SW Horto AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061133E">
+        <w:t xml:space="preserve">Timac Agro Sverige AB </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061133E">
+        <w:t>Yara AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2186D423" w14:textId="35083A54" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="133" w:name="_Toc213851496"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc210832540"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lagrådsremissens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2EFC">
+        <w:t>lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="41CD9BCE" w14:textId="2C0045E9" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4B82">
+        <w:t>tillhandahållande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="07DF129E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D9F6A4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs följande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD7B0BF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagens innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA44796" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I denna lag finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063DCE">
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som kompletterar Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mentets och rådets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063DCE">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (EU) 2019/1009 av den 5 juni 2019 om fastställande av bestämmelser om tillhandahållande på mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den av EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>gödselprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och om ändring av förordningarna (EG) nr 1069/2009 och (EG) nr 1107/2009 samt om upphävande av förordning (EG) nr 2003/2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155B01D0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F614481" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>Anmälda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B389B">
+        <w:t>organ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318DEEB1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="000B389B" w:rsidRDefault="00236A54" w:rsidP="006E2EFC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve">Bestämmelser om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anmälan av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t>organ för bedömning av överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve">stämmelse finns i lagen (2011:791) om ackreditering och teknisk kontroll och i föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som har meddelats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t xml:space="preserve"> i anslutning till den lagen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0AD05F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E89EB6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C83AF7" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83AF7">
+        <w:t>Marknadskontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011D6990" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bestämmelser om marknadskontroll finns i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tets och rådets förordning (EU) 2019/1020 av den 20 juni 2019 om marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontroll och överensstämmelse för produkter och om ändring av direktiv 2004/42/EG och förordningarna (EG) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>nr 765/2008 och (EU) nr 305/2011</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60676AB0" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den myndighet som regeringen bestämmer är marknadskon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>troll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A74D6AC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5C9000" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>Vid marknadskontroll enligt förordning (EU) 2019/1020 har marknadskontrollmyndigheten befogenhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0D323B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. enligt artikel 14.4 a–14.4 c kräva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t xml:space="preserve"> att ekonomiska aktörer ska till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>handahålla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> handlingar, specifikationer, data eller uppgifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4CE05F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. enligt artikel 14.4 d utföra oanmälda inspektioner på plats och fysiska kontroller av produkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3648554F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. enligt artikel 14.4 e få tillträde till lokaler, mark eller trans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>port</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFD8567" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. enligt artikel 14.4 f inleda undersökningar på eget initiativ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF381C2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. enligt artikel 14.4 g kräva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23C2F">
+        <w:t>att ekonomiska aktörer ska vidta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämpliga åtgärder för att få en bristande över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse att upphöra eller att eliminera en risk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C5B1F1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. enligt artikel 14.4 h själv vidta åtgärder, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16482273" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. enligt artikel 14.4 j införskaffa, inspektera och demontera varu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>prover, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685E5C95" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. enligt artikel 14.4 k kräva att innehåll på ett onlinegränssnitt ska avlägsnas, att en varning ska visas eller att åtkomsten ska begrän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0712B2EC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Befogenheten enligt första stycket 8 gäller inte i fråga om data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>baser som omfattas av tryckfrihetsförordningens eller yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsgrundlagens skydd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7366C5B2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När ändrade förhållanden ger anledning till det, ska marknads-kontrollmyndigheten besluta att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t xml:space="preserve">en sådan skyldighet som avses i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>första stycket 8 inte längre ska gälla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BB462F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5380511D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En marknadskontrollmyndighet får införskaffa ett varuprov under dold identitet enligt artikel 14.4 j i förordning (EU) 2019/1020 endast om det är nödvändigt för att syftet med kontrollen ska uppnås. Efter införskaffandet ska myndigheten underrätta den ekonomiska aktören om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E491C">
+        <w:t>att införskaffandet har skett under dold identitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, så snart det går utan att syftet med åtgärden går förlorat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB4AFC8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC87B3A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förelägganden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382C2561" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>Marknadskontrollmyndigheten får</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, utöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som följer av 4 §, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>besluta de förelägganden som behövs för att förordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">2019/1009 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>förordning (EU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>2019/1020 ska följas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A2D4C1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E671B4" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C8B3C6" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA58D98" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Ett beslut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om föreläggande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">enligt 4 eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> § får förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3935D1D1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BF1158" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omedelbar verkställighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0955AE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten får när den fattar beslut enligt 4 eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> § bestämma att beslutet ska gälla omedelbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A28BF98" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F030AF" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584AD35A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:t>Hjälp av Polismyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499B192F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polismyndigheten ska på begäran av marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten lämna den hjälp som behövs för att marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digheten ska kunna vidta åtgärder enligt 4 §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21F2B8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0B44">
+        <w:t>Hjälp enligt första stycket får begäras endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57696418" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. det på grund av särskilda omständigheter kan befaras att åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den inte kan utföras utan att en polismans särskilda befogenheter enligt 10 § polislagen (1984:387) behöver tillgripas, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0131D21A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. det annars finns synnerliga skäl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F55D9B4" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B8DB950" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2224">
+        <w:t>Tystnadsplikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170B1F3C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den som har tagit befattning med ett ärende som gäller mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nadskontroll enligt denna lag får inte obehörigen röja eller utnyttja vad han eller hon har fått veta om någons affärs- eller driftförhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BA0D3A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I det allmännas verksamhet tillämpas i stället bestämmelserna i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9A280A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FEC36D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00083A40" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00083A40">
+        <w:t>Avgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04650BBA" w14:textId="2731AC81" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="007A4899">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Av lagen (2014:140) med bemyndigande att meddela vissa föreskrifter om marknadskontroll av varor och annan närliggande tillsyn framgår att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om avgifter för kontroll enligt förordning (EU) 2019/1020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337F89A8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008E24FA" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sanktionsavgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED0B684" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001D5790" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en tillverkare som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F6C08A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med artikel 6.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00455F21" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte utarbeta den tekniska dokumentationen eller utföra förfarandet för bedömning av överensstämmelse enligt det som krävs i artiklarna 6.2 och 15,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005F252C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. inte utforma EU-försäkran eller sätta en CE-märkning på sin produkt på det sätt som anges i artiklarna 16.1–16.3, 18.1 och 18.3, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D21B498" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. inte spara den tekniska dokumentationen eller EU-försäkran om överensstämmelse eller inte tillhandahålla en kopia av EU-försäkran enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 6.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711A087D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. inte på EU-gödselproduktens förpackning eller i medföljande dokumentation ange den information som framgår av artikel 6.5–6.7, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC4A377" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. delegera uppgifter till tillverkarens representant i strid med artikel 7.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BFD00B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619CF83B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en importör som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEBDF26" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. släppa ut en EU-gödselprodukt på marknaden i strid med artikel 8.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDCAE57" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte säkerställa att tillverkaren har uppfyllt kraven i fråga om förfarandet för bedömning av överensstämmelse, teknisk dokumen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tation, märkning och dokumentation av information enligt artikel 8.2 första stycket,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79190AE8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på EU-gödselproduktens förpackning eller i medföljande dokumentation ange den information som framgår av artikel 8.3,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C4552D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. inte säkerställa att EU-gödselprodukterna åtföljs av den infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som krävs enligt artikel 8.4, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17047299" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. inte säkerställa förvarings- eller transportförhållandena för EU-gödselprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>enligt det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 8.5,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54331">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD037E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. inte hålla en kopia av EU-försäkran om överensstämmelse och annan teknisk dokumentation tillgänglig eller inte tillhandahålla andra ekonomiska aktörer en EU-försäkran om överensstämmelse enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 8.8, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286BBD2F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion som avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484587B2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E73866A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="008C4E04" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Marknadskontrollmyndigheten ska besluta att ta ut en sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionsavgift från en distributör som bryter mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:t>förordning (EU) 2019/1009</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F866AD" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. inte säkerställa att tillverkaren och importören har uppfyllt kraven i fråga om märkning och dokumentation av information enligt artikel 9.2 första stycket, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7487D057" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inte säkerställa förvarings- eller transportförhållandena för EU-gödselprodukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007350E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som krävs i artikel 9.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19507D1D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. inte på EU-gödselproduktens förpackning ange den informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091618F">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses i artikel 11 a eller hålla den information som anges i artikel 11 b tillgänglig på det sätt som krävs i artikeln. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C3B748" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BDB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I ringa fall ska någon sanktionsavgift inte beslutas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575AF6FC" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C1F35E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001523A5" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En sanktionsavgift ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>uppgå till minst 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>kronor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t xml:space="preserve"> och högst 75</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F139D">
+        <w:t>kronor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0417">
+        <w:t xml:space="preserve"> Avgiften får inte överstiga tio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D42A2">
+        <w:t xml:space="preserve"> procent av närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D42A2">
+        <w:t>idkarens omsättning närmast föregående räkenskapsår.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Om överträdelsen har skett under näringsidkarens första verksamhetsår, eller om uppgifter om omsättningen annars saknas eller är brist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fälliga, får omsättningen uppskattas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A24479" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När avgiftens storlek bestäms ska hänsyn tas till hur allvarlig över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelsen är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1BC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67991">
+        <w:t>och betydelsen av den bestämmelse som överträdelsen avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A29C24D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="001D534A" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0FF6D7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift får helt eller delvis sättas ned om det finns särskilda skäl eller om det annars med hänsyn till omständigheterna skulle vara oskäligt att ta ut avgiften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727D5B09" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1A6CAB" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve"> ska betalas inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trettio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CF1">
+        <w:t xml:space="preserve"> dagar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från det att beslutet om sanktionsavgift fick laga kraft eller inom den längre tid som anges i beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C7B476" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00196057" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om sanktionsavgiften inte betalas i tid, ska myndigheten lämna den obetalda avgiften för indrivning. Bestämmelser om indrivning finns i lagen (1993:891) om indrivning av statliga fordringar m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1662F2A1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t>anktionsavgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B046A">
+        <w:t xml:space="preserve"> ska tillfalla staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D02C335" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E81562" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E07B55A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81562">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>19 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81562">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05641">
+        <w:t>En sanktionsavgift får inte beslutas om den som ska betala avgiften inte har fått tillfälle att yttra sig inom två år från den dag då överträdelsen ägde rum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C50328" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E81562" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81562">
+        <w:t>Ett beslut om sanktionsavgift ska delges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2916D79F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00770F54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5AAA2D" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00BC0594" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sanktionsavgift faller bort till den del beslutet om avgiften inte har verkställts inom fem år från det att beslutet fick laga kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3F821F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386FD02E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>21 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003426D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t>Det ska inte beslutas om sanktionsavgift för en överträdelse som omfattas av ett föreläggande om vite</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075287D">
+        <w:t xml:space="preserve"> om överträdelsen ligger till grund för en ansökan om utdömande av vitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3492445C" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00E671B4" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A555A7B" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00083A40" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00083A40">
+        <w:t>Överklagande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677D1173" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">eslut enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denna lag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>får överklagas till allmän förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>domstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441350C7" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00C800DD" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C800DD">
+        <w:t>Prövningstillstånd krävs vid överklagande till kammarrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C800DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340EC0A1" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660EEA">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3500AE44" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF177B">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035755F">
+        <w:t>juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762A2F02" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t xml:space="preserve">Genom lagen upphävs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5A446E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B554E4">
+        <w:t>lagen (1992:1684) om EG-gödselmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61000E98" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) lagen (2022:1107) om marknadskontroll av EU-gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3CC6DE" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Förelägganden och förbud som har meddelats enligt de upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hävda lagarna gäller fortfarande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A610D5" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00596195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Den upphävda lagen om EG-gödselmedel gäller fortfarande för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t xml:space="preserve">dukter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>släppts ut på marknaden som gödselmedel med beteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ningen ”EG-gödselmedel” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">före den 16 juli 2022 och som uppfyller kraven i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1012">
+        <w:t>förordning (EG) nr 2003/2003</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CEFFB3" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId127"/>
+          <w:headerReference w:type="default" r:id="rId128"/>
+          <w:footerReference w:type="even" r:id="rId129"/>
+          <w:footerReference w:type="default" r:id="rId130"/>
+          <w:headerReference w:type="first" r:id="rId131"/>
+          <w:footerReference w:type="first" r:id="rId132"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536B04DD" w14:textId="79C94AA4" w:rsidR="00DB62B9" w:rsidRDefault="00236A54" w:rsidP="003E410E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="_Toc213851497"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="107A5983" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t>Utdrag ur protokoll vid sammanträde 2025-10-23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7390101F" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F651EB" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAAB438" w14:textId="6DA5E424" w:rsidR="00236A54" w:rsidRPr="00F651EB" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve"> F.d. justitierådet Mahmut Baran samt justitieråden Linda Haggren och Christine Lager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5522A12B" w14:textId="1FD3E13B" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00D47175">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t>En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408B9151" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="002F7D50" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8DC29E" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t>Enligt en lagrådsremiss den 9 oktober 2025 har regeringen (Landsbygds- och infrastrukturdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om tillhandahållande på marknaden av EU-gödselprodukter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A696A2A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F651EB" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BBCC0D" w14:textId="491AA453" w:rsidR="00236A54" w:rsidRPr="00F651EB" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av kanslirådet Madeleine Olander. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEFC845" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398FE617" w14:textId="6AACB6DA" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve">Förslaget föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0A9EAF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F651EB" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E0CF8B" w14:textId="4FE301AA" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="00F651EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7D50">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Förslag till lag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2140735A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="002F7D50" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6586EFB8" w14:textId="77777777" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve">Av 4 och 6 §§ följer att marknadskontrollmyndigheten, får besluta de förelägganden som behövs för att förordning (EU) 2019/1009 och förordning (EU) 2019/1020 ska följas. Enligt 7 § får ett beslut om förelägganden förenas med vite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EF895A" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="002F7D50" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23116268" w14:textId="394412EA" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve">Marknadskontrollmyndigheten har, enligt 4 § 1, befogenhet att kräva att ekonomiska aktörer ska tillhandahålla vissa handlingar, specifikationer, data eller uppgifter. I lagen finns även bestämmelser om att myndigheten ska ta ut sanktionsavgifter från ekonomiska aktörer vid vissa överträdelser av EU:s gödselproduktförordning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD4C998" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="002F7D50" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF8F935" w14:textId="2F21D438" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t>Av artikel 6.1 i Europakonventionen följer bl.a. att den som är anklagad för brott har rätt att inte belasta sig själv vid utredningen   av anklagelsen (s.k. passivitetsrätt). Artikeln omfattar även administrativa sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t>avgifter. En skyldighet att lämna uppgifter och handlingar vid vite enligt 7 § kan således vara oförenlig med passivitetsrätten om föreläggandet avser upplysningar eller handlingar som utvisar att den som föreläggandet riktas mot har brutit mot en eller flera av de artiklar i EU:s gödsel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve">produktförordning som kan föranleda sanktionsavgift. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E1C4AF" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="002F7D50" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DBE7BC" w14:textId="301A76C5" w:rsidR="00236A54" w:rsidRDefault="00236A54" w:rsidP="002F7D50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve">Den nu föreslagna lagen är en del av anpassningen av svensk rätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t xml:space="preserve">ill EU:s marknadskontrollförordning. Vid föredragningen har upplysts om att någon bestämmelse om passivitetsrätten inte har tagits in i övriga sektorslagar som omfattas av den regleringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207A60E5" w14:textId="77777777" w:rsidR="00117367" w:rsidRPr="00117367" w:rsidRDefault="00117367" w:rsidP="00117367">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A078BE1" w14:textId="55DB2D0C" w:rsidR="003A5235" w:rsidRDefault="00236A54" w:rsidP="00121660">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="003A5235" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId133"/>
+          <w:headerReference w:type="default" r:id="rId134"/>
+          <w:footerReference w:type="even" r:id="rId135"/>
+          <w:footerReference w:type="default" r:id="rId136"/>
+          <w:headerReference w:type="first" r:id="rId137"/>
+          <w:footerReference w:type="first" r:id="rId138"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F651EB">
+        <w:t>Mot den bakgrunden bör det i vart fall belysas i den kommande propositionen, t.ex. i författningskommentaren, att marknadskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F651EB">
+        <w:lastRenderedPageBreak/>
+        <w:t>myndigheten är skyldig att vid beslut om vitesförelägganden beakta om ett föreläggande kan vara oförenligt med passivitetsrätten</w:t>
+      </w:r>
+      <w:r w:rsidR="000C14C1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6224984C" w14:textId="77777777" w:rsidR="00216820" w:rsidRDefault="00B4547A" w:rsidP="00C74B66">
+      <w:pPr>
+        <w:pStyle w:val="Proprubrik"/>
+        <w:spacing w:after="190"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Departementsnamn"/>
+          <w:tag w:val="Departementsnamn"/>
+          <w:id w:val="-137580982"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00216820">
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-    <w:p w14:paraId="0253FBEE" w14:textId="06652BC8" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="30F3790C" w14:textId="77777777" w:rsidR="00216820" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc213057567"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc213851498"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-11-06T00:00:00Z">
+          <w:date w:fullDate="2025-11-13T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00EB3C4A">
-            <w:t>den 6 november 2025</w:t>
+          <w:r>
+            <w:t>den 13 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="72"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6AF479C1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="136"/>
+    </w:p>
+    <w:p w14:paraId="0777883F" w14:textId="77777777" w:rsidR="00216820" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FEFC5F8" w14:textId="5C94FCC3" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="0FB285EC" w14:textId="49238877" w:rsidR="00216820" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
-          <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A37712">
-            <w:t>statsrådet Busch</w:t>
+          <w:r w:rsidRPr="00216820">
+            <w:t>stats</w:t>
           </w:r>
-          <w:r w:rsidR="00D734EE">
-            <w:t xml:space="preserve"> ordförande, och statsråden Svantesson, Edholm, Jonson, Forssmed, </w:t>
+          <w:r w:rsidR="00443B8F">
+            <w:t>rådet Busch</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-            <w:t>Tenje</w:t>
+          <w:r w:rsidRPr="00216820">
+            <w:t>, ordförande, och statsråden Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-[...23 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6C8A9861" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="4EC86894" w14:textId="77777777" w:rsidR="00216820" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C04A08D" w14:textId="4AFCCCB2" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="7960D84B" w14:textId="77777777" w:rsidR="00216820" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Svantesson</w:t>
+            <w:t>Kullgren</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="788FF67E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00827386" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="1356AFFB" w14:textId="77777777" w:rsidR="00216820" w:rsidRPr="00827386" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45F04598" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00915BF3" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="7FA9F809" w14:textId="77777777" w:rsidR="00216820" w:rsidRPr="00915BF3" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAAC1F2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="006E102E" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="369D78E4" w14:textId="77777777" w:rsidR="00216820" w:rsidRPr="006E102E" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADF1FB5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="523393FA" w14:textId="77777777" w:rsidR="00216820" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD01E79" w14:textId="32B0105F" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+    <w:p w14:paraId="1FC0ACCC" w14:textId="77777777" w:rsidR="00216820" w:rsidRDefault="00216820" w:rsidP="00C74B66">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
-          <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:lock w:val="contentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D734EE">
-            <w:t>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</w:t>
+          <w:r>
+            <w:t>En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="51FA034D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId98"/>
+    <w:p w14:paraId="0FF494D2" w14:textId="77777777" w:rsidR="00236A54" w:rsidRPr="00F651EB" w:rsidRDefault="00236A54" w:rsidP="00216820">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00236A54" w:rsidRPr="00F651EB" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId139"/>
+      <w:headerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58761184" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00F8009C">
+    <w:p w14:paraId="50102ED7" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E59BA55" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00F8009C">
+    <w:p w14:paraId="4F891501" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2DB6C7A9" w14:textId="77777777" w:rsidR="00CB572F" w:rsidRDefault="00CB572F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="TradeGothic"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="OrigGarmnd BT">
+    <w:panose1 w:val="02020602050306020403"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F2AD206" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3308726A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="49" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72C7F8D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3BD2F509" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658324;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="72C7F8D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3BD2F509" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6A8213EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="53B81CD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658327" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:docPr id="58" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B3184ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7725756E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658327;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B3184ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7725756E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="71494EE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="50F8A8AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:docPr id="59" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="756E2546" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="01662758" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="756E2546" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="01662758" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40263191" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5A4D412E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:docPr id="57" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="411E1BF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1A65C8C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="411E1BF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1A65C8C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5AD8773C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2AB53123" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="61" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FE352AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5413BDA5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4FE352AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5413BDA5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64F11689" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2369A4D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="62" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B9F4928" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6A2B2CA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B9F4928" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6A2B2CA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F7C9589" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1BF05847" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="60" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F68EBC0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="49221CD7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F68EBC0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="49221CD7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="370027EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3391E10A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658329" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="64" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="729226C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2149EE81" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="006458A8">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658329;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="729226C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2149EE81" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="006458A8">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DE63993" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="034C6326" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="65" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2A066131" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...464 lines deleted...]
-                        <w:p w14:paraId="2802D601" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6FD390B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2802D601" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6FD390B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68C8DADC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5655547D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
-[...1394 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="63" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1FA20C52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...154 lines deleted...]
-                        <w:p w14:paraId="4752688A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6D8FC0B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4752688A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6D8FC0B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="58BDD00E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="608B7FF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658330" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="67" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6B5DD8D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="0AA7C54B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="25176139" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658330;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0AA7C54B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="25176139" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F9197DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="09E22F4B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="74" name="Textruta 4"/>
+              <wp:docPr id="50" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="556FD7F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6D948603" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="006458A8">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="556FD7F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6D948603" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="006458A8">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A1E64A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5B369D64" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:docPr id="68" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7A33FB7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5DAF2B07" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="006458A8">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7A33FB7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5DAF2B07" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="006458A8">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15A5A9F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7D5E520E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:docPr id="66" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="043C5C33" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="06179FBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="006458A8">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="043C5C33" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="06179FBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="006458A8">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E94D663" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0CA68B63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658331" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="77" name="Textruta 4"/>
+              <wp:docPr id="70" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F0BB25A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="515377B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658331;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F0BB25A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="515377B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="706DB2A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="10B64044" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:docPr id="71" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1C51201E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4284FC72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1C51201E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4284FC72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6F0BBEDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="54D3738B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:docPr id="69" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16017317" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7BEAC504" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="16017317" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7BEAC504" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35E1C52A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3A4AB15C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658332" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="73" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2F89507C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="571294BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658332;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="571294BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="16D8EBC7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="74" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6818C1BE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2F89507C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6818C1BE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7430C594" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="42E82872" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="72" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61A832AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5966ED11" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="61A832AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5966ED11" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="704107DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="61EF71B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658333" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="76" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="28C917E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7CF0E234" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658333;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="28C917E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7CF0E234" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="317C2E43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1390D481" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="77" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FF2055D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7D54417A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4FF2055D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7D54417A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D59A54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1A4E77D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251624960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="60F27F8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="63C2C8F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251624960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="60F27F8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="63C2C8F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58EEACDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0F968984" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0F968984" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A659BDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658334" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="79" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C352200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658334;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C352200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1130BB33" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="80" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FEC3131" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FEC3131" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="17F35C54" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="212E305F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="212E305F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="199387B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658335" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="85" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0EEAD8E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658335;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0EEAD8E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3CA78D7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="86" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59AC5373" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="59AC5373" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4DC64562" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="84" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F9E587B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F9E587B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20B2DC6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="88" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0BD0CB1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0BD0CB1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="569EE8BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="89" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36A3A59D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36A3A59D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="04DB1055" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="87" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54636F7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54636F7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1FC3E5BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658325" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38C3AB39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658325;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="38C3AB39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="263DFDF1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="91" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3516F5D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658337;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3516F5D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7D97AFA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="92" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02B10781" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="02B10781" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7994976C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="90" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19BDD2A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="19BDD2A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6878C55C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658338" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="94" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5E385A74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658338;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5E385A74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2EDC8E1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="95" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6250000B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6250000B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5AF6712F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="93" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1480ACE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1480ACE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="23A9BFA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="97" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E05D72D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1104" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE8aoUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcrREiB66DFAWC&#10;JGhS5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmLi67xrC18qEGW/J8NOZMWQlVbZ9L/uPx+tNn&#10;zgIKWwkDVpV8owK/nH78cNG6Qk1gCaZSnlEQG4rWlXyJ6IosC3KpGhFG4JQlpQbfCKSjf84qL1qK&#10;3phsMh6fZi34ynmQKgS6veqVfJria60k3mkdFDJTcqoN09en7yJ+s+mFKJ69cMtaDmWIf6iiEbWl&#10;pLtQVwIFW/n6r1BNLT0E0DiS0GSgdS1V6oG6ycevunlYCqdSLwROcDuYwv8LK2/XD+7eM+y+QEcP&#10;GAFpXSgCXcZ+Ou2b+KdKGekJws0ONtUhk3R5cpofHZNGkiqf5OeTBGu2d3Y+4FcFDYtCyT29SgJL&#10;rG8CUkIy3ZrEXAFMXV3XxqRDZIKaG8/Wgt7QYCqRPP6wMpa1JT89OhmnwBaiex/Z2BhGJS4M6fYN&#10;Jgk3RkUbY78rzeoq9flGbiGlsrv8yTpaaUr1HsfBfl/Ve5z7PsgjZQaLO+emtuBT92l49pBVP7eQ&#10;6d6eAD/oO4rYLTpqvORnZ1sCLKDaEC889CMTnLyu6fVuRMB74WlG6MFp7vGOPtoAoQ+DxNkS/O+3&#10;7qM9UZe0nLU0cyUPv1bCK87MN0ukPs+PI48wHY5PzohIzB9qFocau2rmQJTIacM4mcRoj2Yrag/N&#10;E62HWcxKKmEl5S45bsU59puA1otUs1kyorF0Am/sg5MxdIQ5cvOxexLeDQRGYv4tbKdTFK943NtG&#10;z+BmKyQuJpJHoHtUhwegkU7cH9ZP3BmH52S1X5LTFwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxPGqFHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E05D72D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57D34A6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="98" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3AC9064A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1105" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHaB9PeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/z8YiDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdoH094AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3AC9064A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="727D10B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="96" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A12631F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1106" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC42lCaeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfne8IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC42lCaeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A12631F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77EFE214" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658340" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="100" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6B96B4D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1109" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658340;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmYmu7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfTbYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5mJru3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6B96B4D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="37CB041F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="42250703" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="42250703" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer50.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="307EF6FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="101" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0286F53A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ0CRueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPTnYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ0CRueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0286F53A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46EA23B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="99" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D045CF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1111" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnxVkpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgt+Pt4RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnxVkpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D045CF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E10FAFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658341" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="103" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="379AB211" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1114" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658341;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnFfiNeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/zifCDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnFfiNeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="379AB211" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="608A4A96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="104" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CCC3D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1115" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkjE3WeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkjE3WeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1CCC3D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E52947A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="102" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0FA09602" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1116" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbPgIDeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPzncEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbPgIDeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0FA09602" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EDC6F16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658342" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="106" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57F9F79B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1119" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658342;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5QQR7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Hu4JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+UEEe3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57F9F79B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E21E42B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="107" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6CD8F942" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1120" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG80uueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/49HxPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG80uueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6CD8F942" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B30B884" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="105" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BB14DC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1121" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA45jbpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8YrQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA45jbpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BB14DC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer58.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E4C83AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658343" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="109" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2BA5AB21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1124" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658343;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4NpdNeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfn+0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+DaXTXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2BA5AB21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer59.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A7FC213" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="110" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A441BB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1125" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7ryIWeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPz3YEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7ryIWeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A441BB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="62D0D9C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="79A08E7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="79A08E7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer60.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61BE4A26" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="108" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="221CB904" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1126" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEHW3DeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbYEdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwGGcN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky9E4P78gjSRVPswnwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoKPz0eDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8MtkTYAXljnjhoRuZ4OSiotdbioD3wtOM0IPT3OMdfbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPckvIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEHW3DeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="221CB904" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer61.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2CE5ACE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="112" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03DF6D50" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1129" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASbsB4egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUvuFoz4AVlDsihoduZoKTi4radysCPghPQ0Idp8HHe/poAwQ/9BJna/C/&#10;XruP9sRd0nLW0NAVPPzcCK84M18tsfoiP49EwnQ4H38kJjF/qlmdauymvgbiRE4rxskkRns0e1F7&#10;qJ9oP8xjVlIJKyl3wXEvXmO3Cmi/SDWfJyOaSyfw1i6djKEjzpGcj+2T8K5nMBL172A/nmL6gsid&#10;bfQMbr5BImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP0GAAD//wMAUEsDBBQABgAIAAAAIQCWEfCI&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8MwDIXvg/4Ho8Fuq5NQRpPFKevYDiuUsnaw&#10;qxtrcVgsh9hps38/9dSexJMeT98rV5PrxAmH0HpSkM4TEEi1Ny01Cr4O749LECFqMrrzhAr+MMCq&#10;mt2VujD+TJ942sdGcAiFQiuwMfaFlKG26HSY+x6Jbz9+cDqyHBppBn3mcNfJLEmepNMt8Qere3y1&#10;WP/uR6fgsF2bUZrJfLzV280Ov+XGLnZKPdxPL88gIk7xaoYLPqNDxUxHP5IJomOdMHnkmWVpDoId&#10;eZ6BOF42izQFWZXytkP1DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABJuwHh6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYR8IjfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03DF6D50" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer62.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EC84130" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="113" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="68B11351" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1130" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt3I+tegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+4ZnewasoNwRMTx0MxOcXFTUvlsR8EF4GhLqOA0+3tNHGyD4oZc4W4P/&#10;9dp9tCfukpazhoau4OHnRnjFmflqidWX+XkkEqbD+fgjMYn5U83qVGM39RyIEzmtGCeTGO3R7EXt&#10;oX6i/TCLWUklrKTcBce9OMduFdB+kWo2S0Y0l07grV06GUNHnCM5H9sn4V3PYCTq38F+PMXkBZE7&#10;2+gZ3GyDRMbE8oh0h2rfAZrpRP5+/8SlcXpOVsctOf0NAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdyPrXoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="68B11351" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer63.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E86C62F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="111" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E97F44E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00236A54">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1131" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTyfLqegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+wajPQOWUO6IGB66mQlO3lTUvlsR8EF4GhLqOA0+3tNHGyD4oZc4W4P/&#10;9dp9tCfukpazhoau4OHnRnjFmflqidUX+SgSCdNhNP5ITGL+VLM81dhNvQDiRE4rxskkRns0e1F7&#10;qJ9pP8xjVlIJKyl3wXEvLrBbBbRfpJrPkxHNpRN4ax+djKEjzpGcT+2z8K5nMBL172A/nmL6gsid&#10;bfQMbr5BImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP0GAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA08ny6noCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E97F44E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00236A54">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18E89F36" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658326" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7E4CD6D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658326;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7E4CD6D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3124A7D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CC391E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1CC391E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="37F1D987" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7868470B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7868470B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A41C299" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="006923D1">
+    <w:p w14:paraId="2195323A" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28CD5F9B" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="006923D1" w:rsidRDefault="002053AC" w:rsidP="006923D1">
+    <w:p w14:paraId="742BBBBB" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRPr="006923D1" w:rsidRDefault="00DD5249" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58FEBBB4" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="006923D1">
+    <w:p w14:paraId="12E920FC" w14:textId="77777777" w:rsidR="00DD5249" w:rsidRDefault="00DD5249" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...523 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32F705D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="53B9BFC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4434E3BB" w14:textId="6C65D1BA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="50ABE579" w14:textId="444C2974" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4434E3BB" w14:textId="6C65D1BA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="50ABE579" w14:textId="444C2974" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56E90555" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="65687287" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0357A35F" w14:textId="2CD7F987" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1471823159"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="160746559"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0357A35F" w14:textId="2CD7F987" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1471823159"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="160746559"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1B9DC81B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E63A371" w14:textId="19956BF1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1FC495BD" w14:textId="4EDD3169" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="520294602"/>
+                              <w:id w:val="-1486774273"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1635753265"/>
+                              <w:id w:val="1800643305"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E63A371" w14:textId="19956BF1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1FC495BD" w14:textId="4EDD3169" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="520294602"/>
+                        <w:id w:val="-1486774273"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1635753265"/>
+                        <w:id w:val="1800643305"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B2139AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="18CD5CA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="26FF75FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6DCB6206" w14:textId="757635D8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="06AB5AA1" w14:textId="7BAAA248" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1559818468"/>
+                              <w:id w:val="-310334812"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-679358910"/>
+                              <w:id w:val="-934822829"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6DCB6206" w14:textId="757635D8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="06AB5AA1" w14:textId="7BAAA248" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1559818468"/>
+                        <w:id w:val="-310334812"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-679358910"/>
+                        <w:id w:val="-934822829"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B3BFA50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6770A602" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A624470" w14:textId="3CA6A7ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="732B3493" w14:textId="6CB85EDF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1378855520"/>
+                              <w:id w:val="-1223060825"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="956600983"/>
+                              <w:id w:val="1822465950"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A624470" w14:textId="3CA6A7ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="732B3493" w14:textId="6CB85EDF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1378855520"/>
+                        <w:id w:val="-1223060825"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="956600983"/>
+                        <w:id w:val="1822465950"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E83D5C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="52EDFC56" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="073E60AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="06458455" w14:textId="675377C9" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="6900D54A" w14:textId="78E234D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1743055055"/>
+                              <w:id w:val="-1073283309"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-887486199"/>
+                              <w:id w:val="-199786807"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="06458455" w14:textId="675377C9" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="6900D54A" w14:textId="78E234D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1743055055"/>
+                        <w:id w:val="-1073283309"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-887486199"/>
+                        <w:id w:val="-199786807"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6309116C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2556667B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7BCA5DCA" w14:textId="64D79B41" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="37244D29" w14:textId="5BC853B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="989446071"/>
+                              <w:id w:val="224501430"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1173306495"/>
+                              <w:id w:val="519130735"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BCA5DCA" w14:textId="64D79B41" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="37244D29" w14:textId="5BC853B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="989446071"/>
+                        <w:id w:val="224501430"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1173306495"/>
+                        <w:id w:val="519130735"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C03FD05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="048D4F35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="351D89B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6F0A4DAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A30BAAE" w14:textId="4DF8D05A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="1462CFDA" w14:textId="43B4A383" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="351073011"/>
+                              <w:id w:val="1536703838"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1136177157"/>
+                              <w:id w:val="-2136241518"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0A30BAAE" w14:textId="4DF8D05A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="1462CFDA" w14:textId="43B4A383" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="351073011"/>
+                        <w:id w:val="1536703838"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1136177157"/>
+                        <w:id w:val="-2136241518"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="021284F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="51C3EF50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="79ECCB37" w14:textId="792DA73C" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0E37A49D" w14:textId="6A2BD992" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="410597652"/>
+                              <w:id w:val="258335845"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-113436834"/>
+                              <w:id w:val="1732267154"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="79ECCB37" w14:textId="792DA73C" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0E37A49D" w14:textId="6A2BD992" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="410597652"/>
+                        <w:id w:val="258335845"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-113436834"/>
+                        <w:id w:val="1732267154"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15B5C879" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4EA611B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="77FB5EAF" w14:textId="3EA98D21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="03C385DE" w14:textId="643D40A1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="77FB5EAF" w14:textId="3EA98D21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="03C385DE" w14:textId="643D40A1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EC2B536" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0D7FDACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E5F96E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6EA027E0" w14:textId="2942C6EB" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="72EB4B3E" w14:textId="447CF4B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="575481644"/>
+                              <w:id w:val="-1889252056"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="571246449"/>
+                              <w:id w:val="1038318445"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6EA027E0" w14:textId="2942C6EB" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="72EB4B3E" w14:textId="447CF4B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="575481644"/>
+                        <w:id w:val="-1889252056"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="571246449"/>
+                        <w:id w:val="1038318445"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="218DD3D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="75B090FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658310" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="09B108BD" w14:textId="04B8E553" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="56A8EB44" w14:textId="79ED013E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-816730641"/>
+                              <w:id w:val="1387063310"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="447740278"/>
+                              <w:id w:val="-1112052056"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658310;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="09B108BD" w14:textId="04B8E553" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="56A8EB44" w14:textId="79ED013E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-816730641"/>
+                        <w:id w:val="1387063310"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="447740278"/>
+                        <w:id w:val="-1112052056"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1573C6FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2729234F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B82B817" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7BEC5C44" w14:textId="41C9553B" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="1C7933EE" w14:textId="31E8A0BC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1798875646"/>
+                              <w:id w:val="-510518919"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-488407766"/>
+                              <w:id w:val="1953906867"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BEC5C44" w14:textId="41C9553B" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="1C7933EE" w14:textId="31E8A0BC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1798875646"/>
+                        <w:id w:val="-510518919"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-488407766"/>
+                        <w:id w:val="1953906867"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="67829B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="51708F19" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658311" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="31EAB845" w14:textId="5D16BB80" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1B9A3018" w14:textId="5AF99D09" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="693586480"/>
+                              <w:id w:val="174546720"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1648010553"/>
+                              <w:id w:val="-1445985099"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658311;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="31EAB845" w14:textId="5D16BB80" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1B9A3018" w14:textId="5AF99D09" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="693586480"/>
+                        <w:id w:val="174546720"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1648010553"/>
+                        <w:id w:val="-1445985099"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20404637" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2AE6249B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="049BAE13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E1FF105" w14:textId="1E107109" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="245678DB" w14:textId="6743123A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="886840817"/>
+                              <w:id w:val="1221480054"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-56251153"/>
+                              <w:id w:val="1477577443"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E1FF105" w14:textId="1E107109" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="245678DB" w14:textId="6743123A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="886840817"/>
+                        <w:id w:val="1221480054"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-56251153"/>
+                        <w:id w:val="1477577443"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B5F2454" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1E740A00" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44E2100B" w14:textId="12AC42B3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2970EB57" w14:textId="2CAE0695" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1595671318"/>
+                              <w:id w:val="-671019400"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1449693584"/>
+                              <w:id w:val="1698809096"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44E2100B" w14:textId="12AC42B3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2970EB57" w14:textId="2CAE0695" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1595671318"/>
+                        <w:id w:val="-671019400"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1449693584"/>
+                        <w:id w:val="1698809096"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="155994FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="743F2891" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="58FA1D06" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2965B7E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="27B449A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="36B47C9C" w14:textId="6B79199A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="03566B2D" w14:textId="367C0481" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1975968386"/>
+                              <w:id w:val="1253320125"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1083526106"/>
+                              <w:id w:val="172995701"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="36B47C9C" w14:textId="6B79199A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="03566B2D" w14:textId="367C0481" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1975968386"/>
+                        <w:id w:val="1253320125"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1083526106"/>
+                        <w:id w:val="172995701"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54FAE249" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="34FE8FAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="65D08D3C" w14:textId="3E5F9A37" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="64876570" w14:textId="0B596F19" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="428776518"/>
+                              <w:id w:val="1922447183"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2026976010"/>
+                              <w:id w:val="284241439"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658313;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnCbiZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="65D08D3C" w14:textId="3E5F9A37" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="64876570" w14:textId="0B596F19" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="428776518"/>
+                        <w:id w:val="1922447183"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2026976010"/>
+                        <w:id w:val="284241439"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...604 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04E87C0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="390979E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="34F781AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="29" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="56329F70" w14:textId="3B3BF569" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="6B7B32BF" w14:textId="4FAE0857" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-566880433"/>
+                              <w:id w:val="-525562087"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2070953032"/>
+                              <w:id w:val="6258134"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="56329F70" w14:textId="3B3BF569" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="6B7B32BF" w14:textId="4FAE0857" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-566880433"/>
+                        <w:id w:val="-525562087"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2070953032"/>
+                        <w:id w:val="6258134"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="62F8BAC4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="41E86FBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="28" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="513D976E" w14:textId="414B6E61" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="072AB0A7" w14:textId="5238FE41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2050133085"/>
+                              <w:id w:val="395252054"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1709629154"/>
+                              <w:id w:val="1816300348"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX1xNhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="513D976E" w14:textId="414B6E61" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="072AB0A7" w14:textId="5238FE41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2050133085"/>
+                        <w:id w:val="395252054"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1709629154"/>
+                        <w:id w:val="1816300348"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A71A77E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5F648ED2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="31" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D5D5CE8" w14:textId="088943F2" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="78B1B2B9" w14:textId="7072C347" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="595835194"/>
+                              <w:id w:val="-1471901918"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1369339200"/>
+                              <w:id w:val="1531531642"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D5D5CE8" w14:textId="088943F2" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="78B1B2B9" w14:textId="7072C347" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="595835194"/>
+                        <w:id w:val="-1471901918"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1369339200"/>
+                        <w:id w:val="1531531642"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="243BC0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7EC0BD28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="30" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F28DE01" w14:textId="4747E9F3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5DDE05AF" w14:textId="725E84CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1001620538"/>
+                              <w:id w:val="1394162143"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-261913715"/>
+                              <w:id w:val="1819308225"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658315;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAFnMSleAA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm900aNKm2RQVPVgoxVbodZsd&#10;s8HsbMhu2vjvHU96egzv8eZ75XpynTjjEFpPCuazBARS7U1LjYKPw+vdAkSImozuPKGCbwywrq6v&#10;Sl0Yf6F3PO9jI7iEQqEV2Bj7QspQW3Q6zHyPxN6nH5yOfA6NNIO+cLnrZJokmXS6Jf5gdY/PFuuv&#10;/egUHLZPZpRmMm8v9Xazw6Pc2PudUrc30+MKRMQp/oXhF5/RoWKmkx/JBNEpyJYZb4kK8pSVA4v8&#10;IQdxUrCcpyCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASaGuvXgCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFnMSleAAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F28DE01" w14:textId="4747E9F3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5DDE05AF" w14:textId="725E84CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1001620538"/>
+                        <w:id w:val="1394162143"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-261913715"/>
+                        <w:id w:val="1819308225"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-[...40 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F7799F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="31B4A1A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3733B870" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7D91F9FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="33" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="65385B96" w14:textId="31227A3A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="2DE2DF3F" w14:textId="039861EA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2084331997"/>
+                              <w:id w:val="-415937832"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1145037734"/>
+                              <w:id w:val="-1621983911"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="65385B96" w14:textId="31227A3A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="2DE2DF3F" w14:textId="039861EA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2084331997"/>
+                        <w:id w:val="-415937832"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1145037734"/>
+                        <w:id w:val="-1621983911"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35639DF0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="31659F5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658316" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="32" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C9FC7FA" w14:textId="31CDF1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="37B9CD2D" w14:textId="42D2EF3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1368266358"/>
+                              <w:id w:val="-603886459"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="179784612"/>
+                              <w:id w:val="2075388538"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFaCwX15AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658316;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPe00/p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C9FC7FA" w14:textId="31CDF1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="37B9CD2D" w14:textId="42D2EF3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1368266358"/>
+                        <w:id w:val="-603886459"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="179784612"/>
+                        <w:id w:val="2075388538"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D692440" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="35A20E09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D97B909" w14:textId="29319CDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="4180C51B" w14:textId="21F86ECF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1631893929"/>
+                              <w:id w:val="137157700"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-447161472"/>
+                              <w:id w:val="-1775233021"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D97B909" w14:textId="29319CDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="4180C51B" w14:textId="21F86ECF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1631893929"/>
+                        <w:id w:val="137157700"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-447161472"/>
+                        <w:id w:val="-1775233021"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="73C365B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40ABC8FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="75F758DF" w14:textId="2AB740FA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1513257910"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1160119842"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="75F758DF" w14:textId="2AB740FA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1513257910"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1160119842"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="400D7728" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658317" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="40B6EFE5" w14:textId="074C2222" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1975824659"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="831417424"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658317;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFaCwX15AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="40B6EFE5" w14:textId="074C2222" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1975824659"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="831417424"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18E62807" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="728A4650" w14:textId="61B7726B" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2070988766"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="10114772"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="273567CA" w14:textId="3A066E60" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1102" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoRx2eegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabsGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB88GQM2UllJV9Lvj3x8WH&#10;T5wFFLYUBqwq+E4FfjV7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1zVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N+bTslnKb7WSuK91kEhMwWnt2E6fTpX8cxmUzF59sKtK9k/Q/zDK2pR&#10;WUp6CHUjULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5t126B8+w/Qwt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+WXo4RrdvR2PuAXBTWLQsE9tSWh&#10;Jba3ASkjme5NYrIApioXlTHpEqmgro1nW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/Kc2qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/s&#10;IdOdPQF+UncUsV21VHjBL872DFhBuSNieOhmJji5qKh7tyLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z8ThOabqMzy6ISMyfalanGrupr4EokdOKcTKJ0R7NXtQe&#10;6ifaD/OYlVTCSspdcNyL19itAtovUs3nyYjm0gm8tUsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChHHZ56AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="728A4650" w14:textId="61B7726B" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2070988766"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="10114772"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="273567CA" w14:textId="3A066E60" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5B70947E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658318" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44EE82D7" w14:textId="799797E8" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="440188997"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2081355266"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4D8A4DED" w14:textId="5DF296C4" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1103" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658318;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDol7w6egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1naboGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8/PF8kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZnV8QkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiXvDp6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="44EE82D7" w14:textId="799797E8" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="440188997"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2081355266"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4D8A4DED" w14:textId="5DF296C4" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EFC4242" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50803A4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="37D7BCA3" w14:textId="1F84F90A" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-723992872"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-801075809"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3CC9F1ED" w14:textId="2C587B1C" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1420138121"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1792702794"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK1NwxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4ZyzgMJWwoBVJd+qwC9n799NW1eoMazAVMozcmJD0bqSrxBdkWVBrlQjwgk4ZUmpwTcC6eifs8qL&#10;lrw3JhuPRmdZC75yHqQKgW6veyWfJf9aK4n3WgeFzJSc3obp69N3Gb/ZbCqKZy/cqpbDM8Q/vKIR&#10;taWge1fXAgVb+/ovV00tPQTQeCKhyUDrWqqUA2WTj15ks1gJp1IuVJzg9mUK/8+tvNss3INn2H2G&#10;jhoYC9K6UAS6jPl02jfxTy9lpKcSbvdlUx0yGY3ySU694EySLh/nF+NU1+xg7XzALwoaFoWSe2pL&#10;qpbY3AakiATdQWKwAKaubmpj0iFSQV0ZzzaCmmgwvZEs/kAZy9qSn308HSXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8vPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn9RERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACtTcMXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="37D7BCA3" w14:textId="1F84F90A" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-723992872"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-801075809"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3CC9F1ED" w14:textId="2C587B1C" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1420138121"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1792702794"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0C036DC7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658319" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6BF10396" w14:textId="3DC8A32E" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="809913420"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1364554496"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="13C8F8D4" w14:textId="5D9C7E4F" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1073480957"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1708636399"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1108" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658319;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZpPkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;zjkLKGwlDFhV8q0K/HL2/t20dYUawwpMpTyjIDYUrSv5CtEVWRbkSjUinIBTlpQafCOQrv45q7xo&#10;KXpjsvFodJa14CvnQaoQ6O91r+SzFF9rJfFe66CQmZLT2zCdPp3LeGazqSievXCrWg7PEP/wikbU&#10;lpLuQ10LFGzt679CNbX0EEDjiYQmA61rqVINVE0+elHNYiWcSrUQOMHtYQr/L6y82yzcg2fYfYaO&#10;GhgBaV0oAv2M9XTaN/FLL2WkJwi3e9hUh0xGp3ySUy84k6TLx/nFOOGaHbydD/hFQcOiUHJPbUlo&#10;ic1tQMpIpjuTmCyAqaub2ph0iVRQV8azjaAmGkxvJI8/rIxlbcnPPp6OUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzk53sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukxOPxGRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWaT5HkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6BF10396" w14:textId="3DC8A32E" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="809913420"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1364554496"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="13C8F8D4" w14:textId="5D9C7E4F" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1073480957"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1708636399"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="635231FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="111307FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2514757D" w14:textId="1E2D61BC" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="970410603"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1078243692"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6D4C5460" w14:textId="28D615E6" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1218163820"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="111487913"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1112" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALo08HegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg/OsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hT8/ON4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAujTwd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2514757D" w14:textId="1E2D61BC" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="970410603"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1078243692"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6D4C5460" w14:textId="28D615E6" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1218163820"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="111487913"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A163F6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1578EFF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E350863" w14:textId="158C7971" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0E638372" w14:textId="21B09116" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2071256031"/>
+                              <w:id w:val="896319900"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1679700411"/>
+                              <w:id w:val="-434671003"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E350863" w14:textId="158C7971" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0E638372" w14:textId="21B09116" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2071256031"/>
+                        <w:id w:val="896319900"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1679700411"/>
+                        <w:id w:val="-434671003"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header50.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="61062DEC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="5F446EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0793C92D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3281CF38" w14:textId="1E21A9A9" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1911426870"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-522243280"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="06B786A5" w14:textId="47185ED3" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1821800247"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-136651192"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1113" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLc+6jegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg3HWgC+dB6lCoL83nZLPUnytlcR7rYNCZgpOb8N0+nSu4pnNpmLy7IVbV7J/hviHV9Si&#10;spT0EOpGoGAbX/0Vqq6khwAazyTUGWhdSZVqoGrywYtqlmvhVKqFwAnuAFP4f2Hl3XbpHjzD9jO0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMpHOfWCM0m6fJhfDhOu2dHb+YBfFNQsCgX31JaE&#10;ltguAlJGMt2bxGQBTFXeVsakS6SCujaebQU10WB6I3n8YWUsawo+/ng+SIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCX4z3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMzj8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMtz7qN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3281CF38" w14:textId="1E21A9A9" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1911426870"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-522243280"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="06B786A5" w14:textId="47185ED3" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1821800247"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-136651192"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="26450CDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1475A16A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6604C1F5" w14:textId="38B2DD8D" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1088230470"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1665929296"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="48FC7E84" w14:textId="136F8EDE" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="857476521"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1339653029"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1117" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV97PxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2flY10uHXWxKfCRF8pEXl21t2Fb5UIEteD4YcqashLKyTwX/8XDz&#10;4TNnAYUthQGrCr5TgV/O3r+7aNxUjWANplSekRMbpo0r+BrRTbMsyLWqRRiAU5aUGnwtkI7+KSu9&#10;aMh7bbLRcHieNeBL50GqEOj2ulPyWfKvtZJ4p3VQyEzB6W2Yvj59V/GbzS7E9MkLt65k/wzxD6+o&#10;RWUp6MHVtUDBNr76y1VdSQ8BNA4k1BloXUmVcqBs8uGLbJZr4VTKhYoT3KFM4f+5lbfbpbv3DNsv&#10;0FIDY0EaF6aBLmM+rfZ1/NNLGemphLtD2VSLTEajfJxTLziTpMtH+WSU6podrZ0P+FVBzaJQcE9t&#10;SdUS20VAikjQPSQGC2Cq8qYyJh0iFdSV8WwrqIkG0xvJ4g+Usawp+PnHs2FybCGad56NjW5UIkMf&#10;7phhknBnVMQY+11pVpUp0VdiCymVPcRP6IjSFOothj3++Kq3GHd5kEWKDBYPxnVlwafs0/QcS1b+&#10;3JdMd3gq+EneUcR21VLiBZ+k1sWrFZQ7IoaHbmaCkzcVdW8hAt4LT0NCDafBxzv6aANUfeglztbg&#10;f792H/HEXdJy1tDQFTz82givODPfLLF6ko/HcUrTYXz2iYjE/Klmdaqxm/oKiBI5rRgnkxjxaPai&#10;9lA/0n6Yx6ikElZS7ILjXrzCbhXQfpFqPk8gmksncGGXTkbXscyRmw/to/CuJzAS9W9hP55i+oLH&#10;HTZaBjffIHExkfxY1b4BNNOJ+/3+iUvj9JxQxy05ewYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFfez8XkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6604C1F5" w14:textId="38B2DD8D" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1088230470"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1665929296"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="48FC7E84" w14:textId="136F8EDE" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="857476521"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1339653029"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D2A5FF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658321" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3FB06427" w14:textId="76058E32" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-637722641"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1705290329"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="46C0E89C" w14:textId="5D2C7CDE" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-481244034"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1397250006"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1118" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658321;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqRfwkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfDzcf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh+dZA750HqQKgf5ed0o+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lE+GSVcs6O38wG/KqhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8qYxJl0gFdWU82wpqosH0RvL4w8pY1hT8/OPZMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPjkwYAXljojhoZuZ4ORNRd1biID3wtOQUMNp8PGODm2A0Ide4mwN/vdr&#10;/6M9cZe0nDU0dAUPvzbCK87MN0usnuTjcZzSdBmffSIiMX+qWZ1q7Ka+AqJETivGySRGezR7UXuo&#10;H2k/zGNWUgkrKXfBcS9eYbcKaL9INZ8nI5pLJ3Bhl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;egY33yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUvOngEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAakX8JHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3FB06427" w14:textId="76058E32" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-637722641"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1705290329"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="46C0E89C" w14:textId="5D2C7CDE" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-481244034"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1397250006"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="249CC2EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6DEE8678" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C3D6E46" w14:textId="33DA7BA8" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1216820356"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1384713872"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5C3080B1" w14:textId="78B7B9CB" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1752497766"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1354645970"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1122" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658301;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUgCDHegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcEdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFb2qeA/HhYf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tU/ZaUX&#10;DUWvTTYcDM6zBnzpPEgVAv297pR8luJrrSTeaR0UMlNwehum06dzFc9sdiGmT164dSX7Z4h/eEUt&#10;KktJD6GuBQq28dVfoepKegig8UxCnYHWlVSpBqomH7yoZrkWTqVaCJzgDjCF/xdW3m6X7t4zbL9A&#10;Sw2MgDQuTAP9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5ZJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTlojImXSIV1JXxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtVS4UXfDLeM2AF5Y6I4aGbmeDkoqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrJ7ko1Gc0nQZjT8RkZg/1axONXZTXwFRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXr7BbBbRfpJrPkxHNpRN4Y5dOxtAR5sjNh/ZReNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABSAIMd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C3D6E46" w14:textId="33DA7BA8" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1216820356"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1384713872"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5C3080B1" w14:textId="78B7B9CB" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1752497766"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1354645970"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="43B81F1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658322" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E1A0F5E" w14:textId="62B53AC8" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1315411420"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="857464138"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6D75ADAB" w14:textId="5D8C0929" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1389874460"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00236A54">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1714112784"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1123" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658322;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUUIFjegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabYEdYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l+0daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+MX8/bvzxs3UCNZgSuUZBbFh1riCrxHdLMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh5OsAV86D1KFQH+vOiWfp/haK4l3WgeFzBSc3obp9OlcxTObn4vZkxduXcn+GeIfXlGL&#10;ylLSQ6grgYJtfPVXqLqSHgJoHEioM9C6kirVQNXkwxfVLNfCqVQLgRPcAabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFWaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPc+oFZ5J0+SifjhKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hR88vFsmAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9rjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPy5&#10;h0x39gT4Sd1RxHbVUuEFn072DFhBuSNieOhmJjh5XVH3bkTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVk/z8ThOabqMzz4RkZg/1axONXZTXwJRIqcV42QSoz2avag9&#10;1I+0HxYxK6mElZS74LgXL7FbBbRfpFoskhHNpRN4Y5dOxtAR5sjNh/ZReNcTGIn6t7AfTzF7wePO&#10;NnoGt9ggcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp8BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRQgWN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E1A0F5E" w14:textId="62B53AC8" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1315411420"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="857464138"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6D75ADAB" w14:textId="5D8C0929" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1389874460"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00236A54">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1714112784"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="23F549EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header58.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7377593F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21C72C4E" w14:textId="67DF8355" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-503908455"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="427704687"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="43304660" w14:textId="54611D02" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1544634085"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0095502E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00C10C8E">
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="435025522"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0095502E">
+                                <w:t xml:space="preserve">6    </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1127" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3Vbf7egIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VDi1j/o4UGAJ1ZaY4aEfmuDkdU3tuxEB74WnKaGO0+TjHR3aAMEPg8TZCvzv&#10;1/5HeyIvaTlraepKHn6thVecmW+WaH2eTyZxTNNlcvqJmMT8sWZ5rLHr5hKIEzntGCeTGO3R7ETt&#10;oXmkBTGPWUklrKTcJcedeIn9LqAFI9V8noxoMJ3AG7twMoaOOEdyPnSPwruBwUjcv4XdfIriBZF7&#10;2+gZ3HyNRMbE8oh0j+rQARrqRP5hAcWtcXxPVoc1OXsGAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADdVt/t6AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="21C72C4E" w14:textId="67DF8355" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-503908455"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="427704687"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="43304660" w14:textId="54611D02" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1544634085"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0095502E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00C10C8E">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="435025522"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0095502E">
+                          <w:t xml:space="preserve">6    </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header59.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="75BC0585" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658323" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="29754610" w14:textId="10934A82" w:rsidR="00244011" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="639309427"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D47175">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2010022378"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="23F1BDB3" w14:textId="68FCCCE3" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00770F54" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Bilaga 6</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1128" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658323;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI5/gueQIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBq32igwArKHTHDQzc0wcnritp3IwLeC09TQh2nycc7OrQBgh96ibM1+N+v&#10;/Y/2RF7SctbQ1BU8/NoIrzgz3yzR+jyfTOKYpsvk9BMxifljzepYYzf1JRAnctoxTiYx2qPZi9pD&#10;/UgLYhGzkkpYSbkLjnvxErtdQAtGqsUiGdFgOoE3dulkDB1xjuR8aB+Fdz2Dkbh/C/v5FNMXRO5s&#10;o2dwiw0SGRPLI9Idqn0HaKgT+fsFFLfG8T1ZHdbk/BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASOf4LnkCAABuBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="29754610" w14:textId="10934A82" w:rsidR="00244011" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="639309427"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D47175">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2010022378"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="23F1BDB3" w14:textId="68FCCCE3" w:rsidR="00236A54" w:rsidRPr="00C7375F" w:rsidRDefault="00770F54" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Bilaga 6</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63671C84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header60.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C0AD297" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header61.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A17C67D" w14:textId="77777777" w:rsidR="00121660" w:rsidRDefault="00121660" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3D268CEA" wp14:editId="0AF8CF3E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="290299185" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5CA8BC1F" w14:textId="77777777" w:rsidR="00121660" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2022588370"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00121660">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00121660">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1153834991"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00121660">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5045E660" w14:textId="5C2269A1" w:rsidR="00121660" w:rsidRPr="00C7375F" w:rsidRDefault="00B4547A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1296329998"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00121660">
+                                <w:t xml:space="preserve">   </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="438574235"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0095502E">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3D268CEA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1132" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2IiTNegIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4VT+wbjPQWWUO6IGR66oQlO3lTUvoUIeC88TQl1nCYf7+jQBgh+6CXO1uB/&#10;v/Y/2hN5SctZQ1NX8PBrI7zizHyzROuLfDSKY5ouo/EnYhLzp5rlqcZu6jkQJ3LaMU4mMdqj2Yva&#10;Q/1EC2IWs5JKWEm5C457cY7dLqAFI9VsloxoMJ3AhX1wMoaOOEdyPrZPwruewUjcv4X9fIrJCyJ3&#10;ttEzuNkGiYyJ5RHpDtW+AzTUifz9Aopb4/SerI5rcvoMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADYiJM16AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5CA8BC1F" w14:textId="77777777" w:rsidR="00121660" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2022588370"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00121660">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00121660">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1153834991"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00121660">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5045E660" w14:textId="5C2269A1" w:rsidR="00121660" w:rsidRPr="00C7375F" w:rsidRDefault="00DD5693" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1296329998"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00121660">
+                          <w:t xml:space="preserve">   </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="438574235"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0095502E">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header62.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1C20CC08" w14:textId="77777777" w:rsidR="00443B8F" w:rsidRDefault="00443B8F" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="314007C7" wp14:editId="007731F7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="899375156" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C248139" w14:textId="77777777" w:rsidR="00443B8F" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="558986516"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00443B8F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00443B8F">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-832291437"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00443B8F">
+                                <w:t>2025/26:54</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5F7E3D46" w14:textId="14D5705A" w:rsidR="00443B8F" w:rsidRPr="00C7375F" w:rsidRDefault="00443B8F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="314007C7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1133" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD28oVpegIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi1b3i+p8AKyh0xw0M3NMHJRUXtuxEB74WnKaGO0+TjHR3aAMEPvcTZGvzv&#10;1/5HeyIvaTlraOoKHn5thFecmW+WaH2Rj8dxTNNlfPaJmMT8qWZ1qrGb+gqIEzntGCeTGO3R7EXt&#10;oX6kBTGPWUklrKTcBce9eIXdLqAFI9V8noxoMJ3AG7t0MoaOOEdyPrSPwruewUjcv4X9fIrJCyJ3&#10;ttEzuPkGiYyJ5RHpDtW+AzTUifz9Aopb4/SerI5rcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPbyhWl6AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C248139" w14:textId="77777777" w:rsidR="00443B8F" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="558986516"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00443B8F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00443B8F">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-832291437"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00443B8F">
+                          <w:t>2025/26:54</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5F7E3D46" w14:textId="14D5705A" w:rsidR="00443B8F" w:rsidRPr="00C7375F" w:rsidRDefault="00443B8F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0EEA2259" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A6F91EE" w14:textId="417CF421" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                        <w:p w14:paraId="3AF0FC3F" w14:textId="50A7A489" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1971587374"/>
+                              <w:id w:val="-1322658458"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1042559336"/>
+                              <w:id w:val="407897659"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A6F91EE" w14:textId="417CF421" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                  <w:p w14:paraId="3AF0FC3F" w14:textId="50A7A489" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1971587374"/>
+                        <w:id w:val="-1322658458"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1042559336"/>
+                        <w:id w:val="407897659"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F1EC68D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="642EF24A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3B4929DD" w14:textId="4DBF95C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                        <w:p w14:paraId="345EAEAA" w14:textId="61215387" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B4547A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="28304683"/>
+                              <w:id w:val="1589574656"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D734EE">
+                              <w:r w:rsidR="00D47175">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-45836693"/>
+                              <w:id w:val="-144358736"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00263D4B">
-                                <w:t>2025/26:43</w:t>
+                              <w:r w:rsidR="00835141">
+                                <w:t>2025/26:54</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3B4929DD" w14:textId="4DBF95C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="345EAEAA" w14:textId="61215387" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DD5693" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="28304683"/>
+                        <w:id w:val="1589574656"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D734EE">
+                        <w:r w:rsidR="00D47175">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-45836693"/>
+                        <w:id w:val="-144358736"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00263D4B">
-                          <w:t>2025/26:43</w:t>
+                        <w:r w:rsidR="00835141">
+                          <w:t>2025/26:54</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3AD72B4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="145CEC4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -36010,941 +48091,985 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="160"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002053AC"/>
+    <w:rsidRoot w:val="00DD5249"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00021FFA"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
-    <w:rsid w:val="000316A1"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="000578BD"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
+    <w:rsid w:val="000656DA"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="0008392B"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
+    <w:rsid w:val="000965DE"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C14C1"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000E1828"/>
+    <w:rsid w:val="000E4DDB"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F4C06"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="00117367"/>
     <w:rsid w:val="0012094D"/>
+    <w:rsid w:val="00121660"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00132E28"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="001571A0"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
+    <w:rsid w:val="00164C96"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00167B64"/>
+    <w:rsid w:val="00170F39"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00185988"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A2845"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201B43"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
-    <w:rsid w:val="002053AC"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="0021093D"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="00216820"/>
+    <w:rsid w:val="00231F1F"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="00236A54"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="002435C9"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00263D4B"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="00285302"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
+    <w:rsid w:val="002922B3"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="00306DF7"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
+    <w:rsid w:val="00317F8C"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
+    <w:rsid w:val="003577D8"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="003910C7"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A5235"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E2471"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
+    <w:rsid w:val="003E410E"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="00424E20"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00443B8F"/>
+    <w:rsid w:val="00443CA3"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
-    <w:rsid w:val="00473F03"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="004770BA"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="00484EF4"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
-    <w:rsid w:val="004B643B"/>
+    <w:rsid w:val="004B6153"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
+    <w:rsid w:val="004D70E7"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
+    <w:rsid w:val="00512E1E"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00520707"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00557375"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="00562E27"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="0058235F"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00591D2F"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00597D80"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
-    <w:rsid w:val="005A2E73"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B02E8"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E35F1"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F52B2"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
-    <w:rsid w:val="00603E45"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00631908"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006458A8"/>
+    <w:rsid w:val="00643B90"/>
+    <w:rsid w:val="00646D4A"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="006515FB"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00654D01"/>
+    <w:rsid w:val="006561D9"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683876"/>
+    <w:rsid w:val="0068284B"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="006918DF"/>
+    <w:rsid w:val="00687111"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A386F"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B0CC3"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
-    <w:rsid w:val="006E3955"/>
+    <w:rsid w:val="006E4644"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F7FBC"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00770F54"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00794704"/>
+    <w:rsid w:val="007A02D8"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B79F8"/>
+    <w:rsid w:val="007A4899"/>
+    <w:rsid w:val="007B716E"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C2E64"/>
     <w:rsid w:val="007C6631"/>
+    <w:rsid w:val="007C67D1"/>
+    <w:rsid w:val="007C6BB5"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="00817BDE"/>
+    <w:rsid w:val="008210DE"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
+    <w:rsid w:val="00830DA3"/>
+    <w:rsid w:val="008315C6"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00835141"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850F3F"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="008642E0"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00890307"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008C7B5F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F26B7"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F68E6"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="009406F7"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="009436F1"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
+    <w:rsid w:val="0095502E"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="0097210B"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A40C4"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E2F17"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A37712"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
+    <w:rsid w:val="00A4246E"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A6153F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD13AE"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE6DC4"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
+    <w:rsid w:val="00AF4392"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF6166"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B4547A"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B71778"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00BA1173"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BA7C19"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD69EA"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C109FC"/>
+    <w:rsid w:val="00C10C8E"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C2415F"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C40A80"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C52D51"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C822E9"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C9591E"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA088C"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB572F"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC7163"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
+    <w:rsid w:val="00CE71B3"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D04052"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D10D43"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D152A9"/>
+    <w:rsid w:val="00D2201C"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
+    <w:rsid w:val="00D47175"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D734EE"/>
+    <w:rsid w:val="00D53F59"/>
+    <w:rsid w:val="00D66D10"/>
+    <w:rsid w:val="00D72682"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D86310"/>
+    <w:rsid w:val="00D877CC"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB08CC"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD5249"/>
+    <w:rsid w:val="00DD5693"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00E00762"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E1214F"/>
+    <w:rsid w:val="00E12D3F"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
+    <w:rsid w:val="00E2501C"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E66CD0"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E75FE2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E873C2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA2115"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB3C4A"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE4054"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF4B0A"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
-    <w:rsid w:val="00F12CDF"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F2210B"/>
-    <w:rsid w:val="00F23591"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F35F93"/>
+    <w:rsid w:val="00F354A8"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F95AEE"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
+    <w:rsid w:val="00F97BB7"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC3207"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5DED8759"/>
-  <w15:docId w15:val="{7CFCD0B3-44C5-4488-BD4E-8C461F7F5E88}"/>
+  <w14:docId w14:val="57BBCA7A"/>
+  <w15:docId w15:val="{2CC21EC6-8EEE-4A4F-94F7-E8CBD983C371}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -38561,51 +50686,50 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -39458,66 +51582,104 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00835141"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="566578698">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1573193758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/Skatteadm/Lagstiftning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header58.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer63.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header56.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header59.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header61.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header60.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header62.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header55.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer61.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header54.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header57.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer62.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -39790,61 +51952,77 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:54</dokumentnummer>
+  <titel>En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilageetikett="" bilagenummer=""/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -39855,201 +52033,204 @@
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...4 lines deleted...]
-</customXsn>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>113</Value>
+    </TaxCatchAll>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13554</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13554</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13554</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -40110,207 +52291,185 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42401F68-2051-4B82-BDA0-1DD1F93B8B45}"/>
-[...30 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A3FA5BF-E50E-4E11-B1EB-A95F772C4F46}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B829CDA-AC2F-4280-8A4B-D587839111DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C91DE2EE-0390-4298-BF22-C4D12CABFBDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2D82777-8BE2-455E-BF2B-086529948E19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B31BEE48-6A26-4C4C-832A-DA850DC763C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="24a4140e-5e0c-4d26-a10b-8a77e9005ebd"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E92A6098-95D3-44DA-B565-C00011CE3556}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E771030-A6B6-4222-93A7-3CDE28C20778}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>55</Pages>
-[...1 lines deleted...]
-  <Characters>110375</Characters>
+  <Pages>178</Pages>
+  <Words>23869</Words>
+  <Characters>126508</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>261</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>1054</Lines>
+  <Paragraphs>300</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</vt:lpstr>
+      <vt:lpstr>En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>130939</CharactersWithSpaces>
+  <CharactersWithSpaces>150077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</dc:title>
-  <dc:creator>Lotta Nordqvist</dc:creator>
+  <dc:title>En ny lag om tillhandahållande på marknaden av EU-gödselprodukter</dc:title>
+  <dc:creator>Madeleine Olander</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>822a22bd-f9ff-4446-8eef-aac6fcb84ef2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ActivityCategory0">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>2e980114-aef7-482f-89e1-449ac08a0f49</vt:lpwstr>
   </property>
 </Properties>
 </file>