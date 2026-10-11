--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -1,264 +1,256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7B05FB9D" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="00D76180" w:rsidP="00333C9D">
+    <w:p w14:paraId="2ADE9263" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="002939F4">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB523F7" wp14:editId="6631ACFE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C03972C" wp14:editId="20CB4508">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="655909D4" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00811BB8" w:rsidRDefault="002939F4" w:rsidP="00F572D9">
+                              <w:p w14:paraId="12B1F754" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="00811BB8" w:rsidRDefault="001563A0" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23328E64" wp14:editId="658D5BC2">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10D7F8B9" wp14:editId="486D7998">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5EB523F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2C03972C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="655909D4" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00811BB8" w:rsidRDefault="002939F4" w:rsidP="00F572D9">
+                        <w:p w14:paraId="12B1F754" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="00811BB8" w:rsidRDefault="001563A0" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23328E64" wp14:editId="658D5BC2">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10D7F8B9" wp14:editId="486D7998">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -270,3306 +262,7327 @@
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2F92A395" w14:textId="3AC04ED7" w:rsidR="002939F4" w:rsidRDefault="001F25F0" w:rsidP="00333C9D">
+        <w:p w14:paraId="37A2B575" w14:textId="027C5EF2" w:rsidR="001563A0" w:rsidRDefault="004E1551" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:44</w:t>
+            <w:t>2025/26:55</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="279A5430" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00D01F17" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="78182D01" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="005F407A" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002939F4" w14:paraId="22441284" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="001563A0" w14:paraId="7E948207" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-283352459"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="528387F5" w14:textId="5EA8B890" w:rsidR="001563A0" w:rsidRDefault="006E6F5F" w:rsidP="004E1551">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1A044416" w14:textId="26417FAB" w:rsidR="002939F4" w:rsidRDefault="0009655C" w:rsidP="00333C9D">
+              <w:p w14:paraId="1B03A0F1" w14:textId="7AF51140" w:rsidR="001563A0" w:rsidRDefault="004E1551" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="1093290642"/>
+              <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="30B4C707" w14:textId="33E1F35B" w:rsidR="002939F4" w:rsidRPr="00141F91" w:rsidRDefault="001F25F0" w:rsidP="00333C9D">
+              <w:p w14:paraId="7541F658" w14:textId="39892497" w:rsidR="001563A0" w:rsidRPr="00141F91" w:rsidRDefault="004E1551" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:44</w:t>
+                  <w:t>2025/26:55</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2887038F" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="224D54AF" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA041DD" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="0BB68715" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="450BAEF9" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7468EB5F" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4471AD" w14:textId="4EFA7931" w:rsidR="002939F4" w:rsidRPr="004550D5" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="781A84EF" w14:textId="05AE693B" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-[...3 lines deleted...]
-          <w:date w:fullDate="2025-11-13T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:date w:fullDate="2025-11-20T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00205E04" w:rsidRPr="004550D5">
-[...3 lines deleted...]
-            <w:t>den 13 november 2025</w:t>
+          <w:r w:rsidR="00FB2F43">
+            <w:t>den 20 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="18C9F748" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="004550D5" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="2C6AB48B" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="4A90EBDE" w14:textId="104011A0" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149D0BBF" w14:textId="0E30F555" w:rsidR="001563A0" w:rsidRDefault="00FB2F43" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D84A4B" w14:textId="68DD46DE" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="004550D5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB2F43">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA70A04" w14:textId="7EA441D0" w:rsidR="001563A0" w:rsidRPr="008624B2" w:rsidRDefault="001563A0" w:rsidP="00BB2C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F01E7">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="Namnunderskrift2"/>
-[...1 lines deleted...]
-          <w:id w:val="-873931827"/>
+          <w:rPr>
+            <w:i w:val="0"/>
+          </w:rPr>
+          <w:alias w:val="Departementsnamn"/>
+          <w:tag w:val="Departementsnamn"/>
+          <w:id w:val="596381816"/>
+          <w:lock w:val="contentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Gunnar Strömmer</w:t>
+          <w:r w:rsidR="004E1551">
+            <w:rPr>
+              <w:i w:val="0"/>
+            </w:rPr>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324E2E11" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="7638356F" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="004E1551">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C4A023C" w14:textId="3B9A0995" w:rsidR="002939F4" w:rsidRDefault="0053219F" w:rsidP="00333C9D">
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C2952E" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="001563A0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>I denna skrivelse redovisar regeringen sin bedömning av de iakttagelser</w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="2FE27AB5" w14:textId="77777777" w:rsidR="00806ADB" w:rsidRDefault="00372CB5" w:rsidP="00C076D4">
+        <w:t xml:space="preserve">I propositionen föreslås att mervärdesskattesatsen på livsmedel tillfälligt sänks från 12 procent till 6 procent. Förslaget medför ändringar i mervärdesskattelagen (2023:200). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16046F6D" w14:textId="5C722A55" w:rsidR="001563A0" w:rsidRPr="001563A0" w:rsidRDefault="001563A0" w:rsidP="001563A0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk208820313"/>
-[...171 lines deleted...]
-    <w:p w14:paraId="3E44C39D" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="008F2013" w:rsidRDefault="002939F4" w:rsidP="00362009">
+      <w:r>
+        <w:t xml:space="preserve">Lagändringen föreslås träda i kraft den 1 april 2026 och gälla till och med den 31 december 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6566D86F" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358A16EE" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="008F2013" w:rsidRDefault="001563A0" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3C6243" w14:textId="66EAE9CF" w:rsidR="00563A66" w:rsidRDefault="002939F4">
+    <w:p w14:paraId="7AEF13D6" w14:textId="509B8C3E" w:rsidR="00044798" w:rsidRDefault="001563A0">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B849B0">
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc208998741" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527563" w:history="1">
+        <w:r w:rsidR="00044798" w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="00044798">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidR="00044798" w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Förslag till riksdagsbeslut</w:t>
+        </w:r>
+        <w:r w:rsidR="00044798">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="00044798">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="00044798">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998741 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527563 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00044798">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r w:rsidR="00044798">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00044798">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A925724" w14:textId="67B13B15" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="40D9029C" w14:textId="206166CC" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998742" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527564" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Lagtext</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998742 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527564 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B25DFC4" w14:textId="1B7E153A" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="6045FCE7" w14:textId="5936013E" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998743" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527565" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Det är inte säkerställt att antagningsprocessen är anpassad för att selektera ut lämpade kandidater för polisyrket</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998743 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527565 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="470613F5" w14:textId="7988AC20" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="780408C6" w14:textId="67A3FBCC" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998744" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527566" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Antagningsprocessen kan bli mer effektiv</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998744 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527566 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F3868DB" w14:textId="3BCB64DE" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="4DD1927C" w14:textId="220D60C3" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527567" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527567 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BED70F1" w14:textId="6EEA0F07" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527568" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bakgrund och gällande rätt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527568 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F12BBD8" w14:textId="14B7443F" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527569" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527569 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CBD35B1" w14:textId="0956D0CC" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527570" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527570 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31C1BA8B" w14:textId="019F1B02" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527571" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvensanalys</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527571 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="701E280E" w14:textId="3BAF11D6" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998745" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527572" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Antagningsprocessen främjar inte god hushållning</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Offentligfinansiella effekter</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998745 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527572 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="421B8502" w14:textId="096727C5" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="4FF39ED1" w14:textId="6EEDAE18" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998746" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527573" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Rekommendationer till regeringen</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Effekter för enskilda</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998746 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527573 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34CA6356" w14:textId="5FC0B5E2" w:rsidR="00563A66" w:rsidRDefault="00D76180">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="502089F9" w14:textId="481DA509" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998747" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527574" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>7.2.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Rekommendationer till myndigheterna</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Påverkan på livsmedelspriset</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998747 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527574 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5351AA44" w14:textId="6BFD07CB" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="0B59EB54" w14:textId="2A139EA0" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998748" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527575" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.5.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>7.2.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Plikt- och prövningsverket</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Påverkan på hushåll</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998748 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527575 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EFDCC3D" w14:textId="3C07E187" w:rsidR="00563A66" w:rsidRDefault="00D76180">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="13A5AF23" w14:textId="562DE7AF" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998749" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527576" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.5.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Polismyndigheten</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Effekter för företag</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998749 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527576 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="699142AF" w14:textId="2E05247A" w:rsidR="00563A66" w:rsidRDefault="00D76180">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="563C9F57" w14:textId="2FEBE9AF" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998750" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527577" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.5.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Plikt- och prövningsverket och Polismyndigheten</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Effekter för statliga myndigheter och de allmänna förvaltningsdomstolarna</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998750 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527577 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04B81D9A" w14:textId="5DDAB6C3" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="6EB9AD56" w14:textId="65AD7FB5" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527578" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga effekter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527578 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="643BA930" w14:textId="15CE570E" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998751" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527579" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Författningskommentar</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998751 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527579 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2654513F" w14:textId="2FE0FEF5" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+    <w:p w14:paraId="5FD67479" w14:textId="02DF1045" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527580" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527580 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="413F1E39" w14:textId="3CD904B7" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527581" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527581 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D774980" w14:textId="6D822CF1" w:rsidR="00044798" w:rsidRDefault="00044798">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998752" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527582" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Riksrevisionens granskningsrapport RiR 2025:13 Antagningen till polisutbildningen</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Sammanfattning av promemorian Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998752 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527582 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BBDAF7D" w14:textId="0818C38E" w:rsidR="00563A66" w:rsidRDefault="00D76180">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="544B7057" w14:textId="2D7BEFD5" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208998753" w:history="1">
-        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+      <w:hyperlink w:anchor="_Toc214527583" w:history="1">
+        <w:r w:rsidRPr="004159D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde Klicka här för att ange datum.</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208998753 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527583 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00563A66">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00177741">
+        <w:r w:rsidR="00FA5283">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00563A66">
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0248E1AC" w14:textId="0701FA79" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00362009">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="6D21A653" w14:textId="21EEC0D8" w:rsidR="00044798" w:rsidRDefault="00044798">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc214527584" w:history="1">
+        <w:r w:rsidRPr="004159D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 20 november 2025</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc214527584 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="155E311F" w14:textId="3EF6AD7F" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410636F6" w14:textId="11D51F83" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+    <w:p w14:paraId="598F2E81" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="005A72C8" w:rsidRDefault="001563A0" w:rsidP="004E1551">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Toc337537303"/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00580AA5">
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc214527563"/>
+      <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="11F127CE" w14:textId="05441AA9" w:rsidR="00312AAF" w:rsidRDefault="00312AAF" w:rsidP="00312AAF">
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="64F7E633" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...716 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE9F624" w14:textId="1059F400" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00F05037">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i mervärdesskattelagen (2023:200).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A48055F" w14:textId="77777777" w:rsidR="00581214" w:rsidRDefault="001563A0" w:rsidP="00581214">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till lag om ändring i mervärdesskattelagen (2023:200). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276837ED" w14:textId="77777777" w:rsidR="004E1551" w:rsidRDefault="004E1551" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...578 lines deleted...]
-        <w:sectPr w:rsidR="00EF3EAD" w:rsidRPr="00EF3EAD" w:rsidSect="00155500">
+        <w:ind w:left="284"/>
+        <w:sectPr w:rsidR="004E1551" w:rsidSect="00855525">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137CC0B7" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="00E73BC6">
-[...13 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+    <w:p w14:paraId="1E4A97EF" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc214527564"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagtext</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="2EB37B1A" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36864EAA" w14:textId="1B37E4C4" w:rsidR="00855525" w:rsidRPr="00DC06CD" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc214527565"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="5984AEC4" w14:textId="3968F294" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52317B54" w14:textId="60AED4BB" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5A6D">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nuvarande 9 kap. 3 § ska betecknas 9 kap. 19 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CBEA42" w14:textId="245D5AE7" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45D0A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 9 kap. 2 § och den nya 9 kap. 19 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2012EB3C" w14:textId="392929D4" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45D0A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att rubriken närmast före 9 kap. 3 § ska sättas närmast före den nya 9 kap. 19 §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C44077F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F45D0A" w:rsidRPr="005B0E77" w14:paraId="50C60893" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7303C6FB" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72F58A42" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5843E051" w14:textId="605DE166" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F01795D" w14:textId="1124EAEF" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F45D0A" w14:paraId="05E6A9F8" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3699BAE1" w14:textId="1C7F08AB" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:t xml:space="preserve">laget om inte annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A913A0">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>18 §§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42A31843" w14:textId="78260867" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:t xml:space="preserve">laget om inte annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A913A0">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>19 §§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BF18D0D" w14:textId="661D4C61" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00F45D0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F45D0A" w14:paraId="7040B94D" w14:textId="77777777" w:rsidTr="005A3B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69CE0D73" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00F45D0A" w:rsidRDefault="00855525" w:rsidP="00F45D0A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3 §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4709ABF9" w14:textId="3B33853D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000755EB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skatt tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedels</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>förordning, med undantag för</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="622FE077" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00F45D0A" w:rsidRDefault="00855525" w:rsidP="00F45D0A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>19 §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59175C67" w14:textId="6B9BC0CD" w:rsidR="00855525" w:rsidRPr="00F45D0A" w:rsidRDefault="00855525" w:rsidP="000755EB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skatt tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F45D0A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedels</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>förordning, med undantag för</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73D24A9E" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00041BCA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. vatten som avses i artikel 6 i dricksvattendirektivet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F6D439" w14:textId="65858110" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000755EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. spritdrycker, vin och starköl.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000755EB" w14:paraId="39CB9574" w14:textId="77777777" w:rsidTr="005A3B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="236C778F" w14:textId="5AFB010F" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000755EB">
+              <w:t xml:space="preserve">Skatt ska dock tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041BCA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000755EB">
+              <w:t>procent av beskattnings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000755EB">
+              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1333803E" w14:textId="3DC8AD86" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000755EB">
+              <w:t xml:space="preserve">Skatt ska dock tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041BCA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000755EB">
+              <w:t>procent av beskattnings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="000755EB">
+              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EEF7D42" w14:textId="6BF4C357" w:rsidR="00855525" w:rsidRPr="00811E52" w:rsidRDefault="00855525" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A53E7F" w14:textId="5C694CFF" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00567B89">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Denna lag träder i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77E292" w14:textId="77777777" w:rsidR="004E1551" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004E1551" w:rsidSect="004E1551">
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc208998752"/>
-[...4 lines deleted...]
-        <w:t>Antagningen till polisutbildningen</w:t>
+      <w:r>
+        <w:t xml:space="preserve">2. Äldre föreskrifter gäller fortfarande för mervärdesskatt som avser beskattningsbara transaktioner för vilka den beskattningsgrundande händelsen inträffat före ikraftträdandet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE10857" w14:textId="5D95B4F0" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc214527566"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="5E65C837" w14:textId="24BF649D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00163806">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73043A16" w14:textId="03A56D49" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006140EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006140EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att nuvarande 9 kap. 19 § ska betecknas 9 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3045F2" w14:textId="477EE6FD" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006140EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006140EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 9 kap. 2 § och den nya 9 kap. 3 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036A4090" w14:textId="7F95EB1D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006140EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006140EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att rubriken närmast före 9 kap. 19 § ska sättas närmast före den nya 9 kap. 3 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530E344C" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006140EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006140EB" w:rsidRPr="005B0E77" w14:paraId="62B55F72" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="431841C7" w14:textId="66738E5E" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00125B02">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1E7D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt förslaget i avsnitt 2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14A03F9E" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="631B8A74" w14:textId="4EDC0C21" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329B6F84" w14:textId="6FF2EA7A" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006140EB" w14:paraId="724478F2" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1011D999" w14:textId="7315859D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006140EB">
+              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:t xml:space="preserve">laget om inte annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4–19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17D5705E" w14:textId="5EB1DFF0" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006140EB">
+              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:t xml:space="preserve">laget om inte annat följer av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3–18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47E0E1F6" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006140EB" w14:paraId="4C2C20C6" w14:textId="77777777" w:rsidTr="005A3B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F580E65" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="006140EB" w:rsidRDefault="00855525" w:rsidP="006140EB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>19 §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41343BFD" w14:textId="0E26C397" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skatt tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedels</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>förordning, med undantag för</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7394A449" w14:textId="0E6C00DF" w:rsidR="00855525" w:rsidRPr="006140EB" w:rsidRDefault="00855525" w:rsidP="006140EB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3 §</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEE3321" w14:textId="7E5691E6" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skatt tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006140EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedels</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>förordning, med undantag för</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="387699EE" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00041BCA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. vatten som avses i artikel 6 i dricksvattendirektivet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE61EA0" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. spritdrycker, vin och starköl.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B1E7D" w14:paraId="4505B3A4" w14:textId="77777777" w:rsidTr="005A3B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="625F653E" w14:textId="4AB394EA" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1E7D">
+              <w:t xml:space="preserve">Skatt ska dock tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041BCA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B1E7D">
+              <w:t>procent av beskattnings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007B1E7D">
+              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00BBF07E" w14:textId="57CF9585" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1E7D">
+              <w:t xml:space="preserve">Skatt ska dock tas ut med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041BCA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B1E7D">
+              <w:t>procent av beskattnings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007B1E7D">
+              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BDCD6E7" w14:textId="027FCCF2" w:rsidR="00855525" w:rsidRPr="00811E52" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722D3561" w14:textId="58B23BB9" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006140EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Denna lag träder i kraft den 1 januari 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B14CB3F" w14:textId="77777777" w:rsidR="004E1551" w:rsidRDefault="00855525" w:rsidP="006140EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Äldre föreskrifter gäller fortfarande för mervärdesskatt som avser beskattningsbara transaktioner för vilka den beskattningsgrundande händelsen inträffat före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720258A2" w14:textId="77777777" w:rsidR="004E1551" w:rsidRDefault="004E1551" w:rsidP="006140EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004E1551" w:rsidSect="004E1551">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20919552" w14:textId="10B78274" w:rsidR="00DB62B9" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc214527567"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="7FD98977" w14:textId="010C1159" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I budgetpropositionen för 2026 (prop. 2025/26:1 Förslag till statens budget, finansplan och skattefrågor, avsnitt 13.19) bedömde regeringen att mervärdesskattesatsen på livsmedel tillfälligt bör sänkas från 12 procent till 6 procent under perioden den 1 april 2026 till och med den 31 december 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0556310A" w14:textId="479C1D01" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D86A0D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inom Finansdepartementet har promemorian Tillfälligt sänkt mervärdesskatt på livsmedel tagits fram. En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140BBA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorians lagförslag stämmer överens med propositionens. Promemorian har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140BBA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissyttrandena finns tillgängliga i Finansdepartementet (Fi2025/01687). I denna proposition behandlas promemorians förslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4A5862" w14:textId="67218370" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38968ECD" w14:textId="5F8F13EA" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00092357">
+        <w:t xml:space="preserve">Regeringen föreslår ändringar i mervärdesskattelagen (2023:200) som innebär att mervärdesskattesatsen på livsmedel tillfälligt sänks. Ändringarna är författningstekniskt och även i övrigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av sådan beskaffenhet att Lagrådets hörande skulle sakna betydelse. Regeringen har därför inte inhämtat Lagrådets yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D498AC" w14:textId="19096C55" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc214527568"/>
+      <w:r>
+        <w:t>Bakgrund och gällande rätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="07C2EEB1" w14:textId="59758535" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mervärdesskatten är i stor utsträckning harmoniserad inom EU och regleras huvudsakligen i rådets direktiv 2006/112/EG av den 28 november 2006 om ett gemensamt system för mervärdesskatt (mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktivet). I Sverige har mervärdesskattedirektivet genomförts främst genom mervärdesskattelagen (2023:200), förkortad ML.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C957DD5" w14:textId="33166E4E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mervärdesskattedirektivet reglerar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> möjligheten att tillämpa olika skattesatser för olika varor och tjänster. Medlemsstaterna ska tillämpa en normalskattesats på lägst 15 procent (artikel 96 och 97 i direktivet). Medlemsstaterna får dessutom tillämpa en eller två reducerade skattesatser som inte understiger 5 procent. Dessa får endast tillämpas på sådana leveranser av varor och tillhandahållande</w:t>
+      </w:r>
+      <w:r w:rsidR="001B6E9F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av tjänster som räknas upp i bilaga III till direktivet (artikel 98.1 i direktivet). Sverige tillämpar en normalskattesats på 25 procent och två reducerade skattesatser på 12 respektive 6 procent (9 kap. ML). Enligt första punkten i bilaga III till mervärdesskattedirektivet får en reducerad skattesats tillämpas på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> livsmedel. I Sverige tillämpas skattesatsen 12 procent för livsmedel, med undantag för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kranvatten och vissa alkoholhaltiga drycker (9 kap. 3 § ML).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757151F5" w14:textId="57178C55" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc214527569"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0DD6E981" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35393BF6" w14:textId="25849037" w:rsidR="00855525" w:rsidRPr="00A76360" w:rsidRDefault="00855525" w:rsidP="000D2D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mervärdesskattesatsen på livsmedel ska sänkas från 12 procent till 6 procent under perioden den 1 april 2026 till och med den 31 december 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBE29BA" w14:textId="6919D2BF" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D53AAD8" w14:textId="1486779A" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A173D3C" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0884F8" w14:textId="71FCCDA5" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E612F5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En majoritet av remissinstanserna, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dagligvaruleverantörerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Landsorganisationen i Sverige (LO)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lantbrukarnas Riksförbund (LRF)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Livsmedelsföretagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Näringslivets Skattedelegation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, till vars yttrande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ansluter sig, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PRO</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Småföretagarnas Riksförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006502B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Dagligvaruhandel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges konsumenter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956FBD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker förslaget eller har inte något att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B618501" w14:textId="472F3FE1" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E612F5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk211902809"/>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ekonomistyrningsverket (ESV)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Institutet för arbetsmarknads- och utbildningspolitisk utvärdering (IFAU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker förslaget. De ifrågasätter åtgärdens effektivitet som finanspolitisk åtgärd och anser, i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Näringslivets Skattedelegation och </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk211899116"/>
+      <w:r w:rsidRPr="00AC525D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för tillväxtpolitiska utvärderingar och analyser (Tillväxtanalys)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve"> att andra åtgärder hade varit mer effektiva. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk211923984"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC525D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och Uppsala universitet, ser även en risk för att åtgärden införs för sent och riskerar att förstärka en konjunkturuppgång. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="134638BA" w14:textId="3C8EE0A0" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E612F5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett par remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ESV och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konsulterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, är kritiska till att förslaget innebär ytterligare avsteg från normalskattesatsen. Flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>FAR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D547DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konkurrensverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, LRF, Näringslivets Skattedelegation och Småföretagarnas Riksförbund, för fram att en sänkt mervärdesskatt på endast livsmedel, och inte även på restaurang- och cateringtjänster, kommer att leda till gränsdragningsproblem och snedvridningar mellan dagligvarubutiker och t.ex. restauranger. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864A74">
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00864A74">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00864A74">
+        <w:t xml:space="preserve"> Dagligvaruleverantörerna, Livsmedelsföretagen och LRF, anser att mervärdesskatten bör sänkas även på restaurang- och cateringtjänster. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vidare påtalar flera remissinstanser, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC525D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC525D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tillväxtverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, att förslaget leder till en ökad regelbörda och administrativa merkostnader för berörda aktörer. Konkurrensverket och Småföretagarnas Riksförbund ser en risk för att den ökade administrativa bördan kan slå hårdare mot mindre företag. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> menar att förslaget systematiskt gynnar mindre personalintensiv konsumtion och missgynnar den arbetsintensiva restaurangnäringen samt att de administrativa merkostnaderna för företagen kommer att tränga undan investeringar i personal, kvalitet och produktutveckling. FAR ser en påtaglig risk för oavsiktliga redovisningsfel, inte minst eftersom lagstiftningen är tillfällig samtidigt som det kommer att ta tid innan ny praxis och rutiner etableras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> konsulterna menar att förslaget ger mindre seriösa företag incitament att felaktigt registrera sin försäljning som livsmedel. Konkurrensverket och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC525D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpekar att det kan bli svårt att utöva en effektiv tillsyn över de många verksamheter som berörs av förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B27F6C" w14:textId="038B32E4" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00BE22A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk211898619"/>
+      <w:r>
+        <w:t xml:space="preserve">En del remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Konkurrensverket, LRF och Tillväxtanalys, ser en risk i att sänkningen inte kommer få fullt genomslag på livsmedelspriserna. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">Vidare framhåller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Konjunkturinstitutet vikten av att prisgenomslaget följs upp samtidigt som de ser svårigheter med att mäta åtgärdens effekter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CF4266" w14:textId="64B7DA40" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00BE22A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ESV anser att remisstiden borde ha varit längre och menar, i likhet med Konjunkturinstitutet, att remisstiden borde ha avslutats i god tid inför att budgetpropositionen för 2026 överlämnades till riksdagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5BF6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SPF seniorerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stödjer förslaget men hade hellre sett en sänkning av mervärdesskatten på endast basvaror. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hjärt-Lungfonden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> välkomnar förslaget men föreslår i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E2EF6">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Äkta vara Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att mervärdesskatten på livsmedel i stället ska differentieras i syfte att främja hälsosamma matvanor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1433401D" w14:textId="46F2AA22" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00BE22A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, har synpunkter på konsekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utredningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D18C270" w14:textId="400451A9" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000E32AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Synpunkter som gäller förslagets effekter och konsekvensutredningen behandlas främst i konsekvensanalysen, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>avsnitt 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956FBD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0A73FC" w14:textId="2CB0F7F6" w:rsidR="00855525" w:rsidRPr="000D2D7A" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692E726F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F17034">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17034">
+        <w:t>Mervärdesskatten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är en effektiv skatt som ger upphov till relativt låga samhällsekonomiska kostnader och som därför bör värnas som intäktskälla för staten. När mervärdesskatten sänks på ett område finns risk för att det uppstår gränsdragningsproblem och konkurrenssnedvridningar i förhållande till andra varor och tjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E904A9" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F17034">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Svensk ekonomi befinner sig i en utdragen lågkonjunktur med hög arbetslöshet. I detta ekonomiska läge är det viktigt att stötta hushållens ekonomi. Hushållens köpkraft har urholkats till följd av den tidigare höga inflationen. Den tidigare höga matprisinflationen och de fortsatt höga matpriserna är särskilt kännbara för hushåll med lägre inkomster som lägger en större andel av sin inkomst på livsmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4764964B" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DB1278">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En tillfälligt sänkt mervärdesskatt på livsmedel bedöms vara en lämplig åtgärd för att stötta hushållens ekonomi. Den bedöms ha en hög sannolikhet att slå igenom nästintill fullt ut på priserna relativt direkt efter sänkningen. Därigenom gynnas samtliga hushåll eftersom utgifterna för livsmedel minskar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427C0CF2" w14:textId="7C07EA30" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F17034">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Åtgärden bör vara tillfällig då den syftar till att tillfälligt stötta hushållens ekonomi genom lågkonjunkturen. Som ovan angetts bör också mervärdesskatten värnas som intäktskälla för staten. Därutöver är det mer osäkert hur prisgenomslaget på livsmedel ser ut på längre sikt. Det föreslås därför att mervärdesskatten på livsmedel ska sänkas från 12 procent till 6 procent under en begränsad tid. Tidsperioden 21 månader bedöms vara lämplig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C09843F" w14:textId="0877097A" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F17034">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser i likhet med flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Konjunkturinstitutet, att en viktig del i åtgärden är att prisgenomslaget följs upp för att säkerställa att skattesänkningen kommer hushållen till del i form av lägre livsmedelspriser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A1467A" w14:textId="5E8CD673" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009E35B7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alternativa åtgärder till att tillfälligt sänka mervärdesskatten på livsmedel skulle kunna vara någon form av stöd till hushållen via budgetens utgiftssida. Sänkt mervärdesskatt på livsmedel bedöms dock vara en relativt enkel åtgärd som snabbt förstärker hushållens ekonomi. Andra alternativa åtgärder skulle kunna vara andra skattesänkningar som kommer hushållen till del. Sänkt mervärdesskatt på livsmedel bedöms dock ha fördelen att i princip samtliga hushåll får en förstärkt ekonomi. Därtill får hushåll med lägre inkomster en större procentuell förstärkning</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1551">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BF99CB" w14:textId="0E2C0FF3" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F17034">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sedan den 1 januari 2012 gäller samma skattesats för livsmedel som för restaurang- och cateringtjänster (9 kap. 5 § ML). Förslaget innebär att olika skattesatser kommer att gälla för livsmedel respektive restaurang- och cateringtjänster. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve">Som flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve"> FAR, Konkurrens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve">verket, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Livsmedelsföretagen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve">LRF, Näringslivets Skattedelegation och Småföretagarnas Riksförbund, för fram kan det leda till att frågor om gränsdragningar och snedvridningar mellan livsmedel och restaurang- och cateringtjänster aktualiseras. I de fall sådana gränsdragningsfrågor uppkommer får dessa avgöras i rättstillämpningen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tidigare domstolspraxis som berör liknande gränsdragningsfrågor bör kunna vara vägledande i dessa fall. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB33AA">
+        <w:t>Skatteverket kan också publicera ställnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CB33AA">
+        <w:t xml:space="preserve">taganden i rättsliga frågor, vilket ger skattebetalarna förutsättningar att förstå hur Skatteverket tolkar gällande regelverk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve"> ESV och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve"> konsulterna, är kritiska till att förslaget innebär ytterligare avsteg från normalskattesatsen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve">Flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Företagarna, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve">Konkurrensverket, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">LRF, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>Näringslivets Skattedelegation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>måföretagarnas Riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och Tillväxtverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>, påtalar även</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve">att förslaget leder till en ökad regelbörda och administrativa merkostnader för berörda aktörer. Några remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve"> Dagligvaruleverantörerna,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Livsmedelsföretagen och LRF,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274E5E">
+        <w:t xml:space="preserve"> anser att mervärdesskatten även bör sänkas på restaurang- och cateringtjänster.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen instämmer i att den olika beskattningen av livsmedel och restaurang- och cateringtjänster kan leda till vissa negativa effekter och dessa lyfts i konsekvensanalysen. Regeringen bedömer sammantaget att förslagets fördelar överväger de negativa effekterna och är inte beredd att nu sänka mervärdesskatten även på restaurang- och cateringtjänster. Regeringen konstaterar vidare att en differentierad mervärdesskatt på livsmedel, som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> föreslås av Hjärt-Lungfonden, kräver ytterligare överväganden och ligger utanför detta lagstiftningsprojekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626A7403" w14:textId="2B6C1DD5" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F17034">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00041EDF">
+        <w:t xml:space="preserve">Regelrådet efterfrågar ett förtydligande av om en sänkning av mervärdesskatten även för restaurang- och cateringtjänster har övervägts för att undvika gränsdragningsproblem och tillkommande administrativa kostnader för företag inom restaurangbranschen. Vidare efterfrågar Regelrådet ett resonemang om tänkbara permanenta lösningar eftersom företag ofta uppfattar tillfälliga åtgärder som särskilt betungande. Regeringen vill peka på att förslaget innebär en avvägning mellan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00041EDF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041EDF">
+        <w:t xml:space="preserve"> effektivitet, offentligfinansiella effekter och andra konsekvenser utifrån det definierade syftet. Som redogörs för i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00041EDF">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00041EDF">
+        <w:t xml:space="preserve"> konsekvensanalysen ingår således de effekter som Regelrådet lyfter i regeringens överväganden om förslaget. Redogörelsen av alternativa åtgärder utgår från olika alternativ som finns för att uppnå syftet med förslaget, dvs. att stötta hushållen i det rådande ekonomiska läget. Regeringen anser därför att redogörelsen av alternativa åtgärder är tillräcklig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7BD76D" w14:textId="59DF58DF" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004624C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>När det gäller synpunkterna från ESV och Konjunkturinstitutet på remisstiden kan regeringen konstatera att samtliga remissinstanser, förutom två, har svarat på remissen och att de mest berörda remissinstanserna har lämnat välmotiverade yttranden. Det är vidare angeläget att den föreslagna lagändringen kan träda i kraft så snart som möjligt. Regeringen anser därför att en remisstid om fyra veckor är motiverad i detta fall och att beredningskravet är uppfyllt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B2391B" w14:textId="2CC4D7D1" w:rsidR="00855525" w:rsidRDefault="00855525">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms även vara förenligt med EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA6347A" w14:textId="2175EE43" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DB1278">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattningsvis föreslår regeringen att mervärdesskattesatsen på livsmedel ska sänkas från 12 procent till 6 procent under en begränsad period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465A5BD" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="004700E8" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004700E8">
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610B6501" w14:textId="2D1CF618" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DB1278">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget medför ändringar i 9 kap. 2, 3 och 19 §§ mervärdesskattelagen (2023:200).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DC2EF4" w14:textId="6FBE01E0" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc214527570"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="520486A2" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4A5C38" w14:textId="7C64D587" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00AA0647">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringen ska träda i kraft den 1 april 2026 och ska gälla till och med den 31 december 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3551ACF4" w14:textId="7398AF4D" w:rsidR="00855525" w:rsidRPr="00AA0647" w:rsidRDefault="00855525" w:rsidP="00AA0647">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Äldre föreskrifter ska fortfarande gälla för mervärdesskatt som avser beskattningsbara transaktioner för vilka den beskattningsgrundande händelsen inträffat före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25648C4E" w14:textId="7A3BA38E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651B75B4" w14:textId="5E340B21" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00AA0647">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stämmer överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t xml:space="preserve"> med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C877059" w14:textId="0BEE7713" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5149A67F" w14:textId="4474AC8D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="005F376A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Majoriteten av remissinstanserna lämnar inte några särskilda synpunkter i denna del.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B805A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026545B7" w14:textId="0A500B6F" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00B805A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F376A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F376A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konsulterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F376A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Dagligvaruhandel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram att förslaget medför merarbete för företagen i samband med att den tillfälliga sänkningen träder i kraft respektive upphör och har vissa synpunkter på de föreslagna datumen för detta. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> konsulterna anser att förslaget bör träda i kraft den 1 juli 2026, eller ännu hellre den 1 januari 2027, för att ge berörda aktörer tillräckligt med tid för att ställa om. De menar också att ett ikraftträdande vid något av dessa datum skulle förenkla en uppföljning av åtgärden. Svensk Dagligvaruhandel påpekar att de föreslagna datumen infaller dagen före skärtorsdagen respektive nyårsdagen och att det innebär betydande administrativa utmaningar för branschen att ställa om skattesatsen just dessa datum. De föreslår därför i stället att lagändringen ska träda i kraft den 30 mars 2026 och gälla till och med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> den 3 eller 11 januari 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351EC5DB" w14:textId="4EA08EDC" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAB3A70" w14:textId="76713FEC" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00AA0647">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t>Det är angeläget att ändringen träder i kraft så snart som möjligt. Samtidigt behövs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> konsulterna och Svensk Dagligvaruhandel för fram,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t xml:space="preserve"> viss tid för omställning för berörda myndigheter och aktörer. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Därutöver måste hänsyn tas till gällande redovisningsperioder för mervärdesskatt. Det är därför inte lämpligt att, som Svensk Dagligvaruhandel föreslår, ändringen träder i kraft vid andra datum än första dagen i en redovisningsperiod. Regeringen föreslår</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t xml:space="preserve"> därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att lagändringen ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t xml:space="preserve"> träda i kraft den 1 april 2026 och gälla till och med den 31 december 2027. Äldre bestämmelser ska dock fortfarande gälla för förhållanden som hänför sig till tiden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t xml:space="preserve"> ändringen träder i kraft eller upphör. Det relevanta för vilken skattesats som ska användas blir alltså när den beskattningsgrundande händelsen inträffar. Om den inträffar mellan den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0647">
+        <w:t>april 2026 och den 31 december 2027 blir skattesatsen 6 procent men om den inträffar före eller efter denna period blir skattesatsen 12 procent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2D77B9" w14:textId="03841538" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc214527571"/>
+      <w:r>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="415A7767" w14:textId="2A7CB9BB" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00AA0647">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I detta avsnitt redogörs för förslagets effekter i den omfattning som bedöms stå i proportion till det aktuella lagstiftningsärendet och med utgångspunkt i relevanta delar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk211519399"/>
+      <w:r>
+        <w:t>av 7 § förordningen (2024:183) om konsekvensutredningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="46A38F1F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00AA0647">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De offentligfinansiella effekterna till följd av ändrade skatte- och avgiftsregler beräknas i enlighet med Finansdepartementets beräknings-konventioner. Beräkningarna görs i ikraftträdandeårets priser och skattebaser och utgår vanligtvis från att beteendet hos individer och företag inte ändras till följd av förändringarna i skattereglerna. Antagandet om oförändrat beteende ger en god uppskattning av åtgärdernas effekt på kort och medellång sikt. På längre sikt, och för att analysera andra konsekvenser än de offentligfinansiella effekterna, kan ett mer dynamiskt synsätt behöva användas, där skattebaser tillåts påverkas av regeländringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B826983" w14:textId="4847ECB1" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D6750C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är värdefullt att reformen följs upp och utvärderas. Eftersom syftet med reformen är att stötta hushållen är det centralt att följa upp att skattesänkningen får genomslag i livsmedelspriserna. Regeringen ger därför </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Konsumentverket i uppdrag att följa och analysera livsmedelsprisernas utveckling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2898">
+        <w:t>onsekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D2898">
+        <w:t xml:space="preserve">utredningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2898">
+        <w:t xml:space="preserve"> innehålla vägledande information </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2898">
+        <w:t xml:space="preserve"> hur sådana uppföljning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2898">
+        <w:t xml:space="preserve"> kan genomföras.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001345BF">
+        <w:t xml:space="preserve">Regeringen ser inget behov av att i denna proposition </w:t>
+      </w:r>
+      <w:r>
+        <w:t>redogöra för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001345BF">
+        <w:t xml:space="preserve"> hur utvärdering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar av livsmedelsprisernas utveckling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001345BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001345BF">
+        <w:t xml:space="preserve"> utformas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226E8478" w14:textId="5C6943B4" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc214527572"/>
+      <w:r>
+        <w:t>Offentligfinansiella effekter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="047FB97B" w14:textId="52AD320F" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00880F13">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00880F13">
+        <w:t>En tillfälligt sänkt mervärdesskatt på livsmedel från 12 procent till 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880F13">
+        <w:t xml:space="preserve">procent mellan den 1 april 2026 och den 31 december 2027 bedöms minska skatteintäkterna med 37,19 miljarder kronor för hela perioden. Den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880F13">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">offentligfinansiella effekten 2026 uppgår till 15,94 miljarder kronor medan den offentligfinansiella effekten 2027 uppgår till 21,25 miljarder kronor, se tabell 1 nedan. Åtgärden ger upphov till en varaktig effekt på </w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00880F13">
+        <w:t>0,24 miljarder kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7174B528" w14:textId="614E2F3D" w:rsidR="00855525" w:rsidRPr="00F95F21" w:rsidRDefault="00855525" w:rsidP="00A23346">
+      <w:pPr>
+        <w:pStyle w:val="TabellRubrik"/>
+        <w:ind w:left="1140" w:hanging="1140"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tabell </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Tabell \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FA5283">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F95F21">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D4194">
+        <w:t>Offentligfinansiell</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4194">
+        <w:t xml:space="preserve"> effekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">er vid tillfälligt sänkt mervärdesskatt på livsmedel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2556A4D6" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00A23346">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Pro" w:hAnsi="Trade Gothic Pro"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Pro" w:hAnsi="Trade Gothic Pro"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Miljarder kronor, fasta priser och baser</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1773"/>
+        <w:gridCol w:w="867"/>
+        <w:gridCol w:w="868"/>
+        <w:gridCol w:w="867"/>
+        <w:gridCol w:w="868"/>
+        <w:gridCol w:w="654"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A23346" w14:paraId="663D6C6E" w14:textId="77777777" w:rsidTr="00E74E30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07FE6F67" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00881599" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="470464BC" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00881599" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Brutto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="1D9FF948">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E99617B" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Netto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="1D9FF948">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D75B7" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="1D9FF948" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Netto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="1D9FF948">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29D9B2A4" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00881599" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Netto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="1D9FF948">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FA70A28" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1D9FF948">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Varaktig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> effekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A23346" w14:paraId="12DAE481" w14:textId="77777777" w:rsidTr="00E74E30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D75B83D" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="006A63CE" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offentligfinansiell effekt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0829D4CE" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-15,94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47D591BE" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-15,94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6744F49F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-21,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B69665B" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75888ECA" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-0,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E7A250D" w14:textId="1B94B540" w:rsidR="00855525" w:rsidRPr="00A23346" w:rsidRDefault="00855525" w:rsidP="0055459C">
+      <w:pPr>
+        <w:pStyle w:val="TabellFotnot"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F21">
+        <w:t xml:space="preserve">Källa: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Finansdepartementet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DE886F" w14:textId="3F0D6A79" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc214527573"/>
+      <w:r>
+        <w:t>Effekter för enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="15F62F3C" w14:textId="16EE146C" w:rsidR="00855525" w:rsidRPr="00E12854" w:rsidRDefault="00855525" w:rsidP="00B42EBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F57A8">
+        <w:t>Den tillfälligt sänkta mervärdesskatten på livsmedel syftar till att stötta hushållens ekonomi. För att åtgärden ska komma hushållen till del krävs att den sänkta mervärdesskatten slår igenom på livsmedelspriserna. Tidigare erfarenheter från mervärdesskatteförändringar, i synnerhet för livsmedel, kan ge indikationer på i vilken utsträckning en sänkt mervärdesskatt på livsmedel kan förväntas påverka de priser som hushållen betalar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACFDCEC" w14:textId="39A46F98" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc214527574"/>
+      <w:r>
+        <w:t>Påverkan på livsmedelspriset</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="15D71E30" w14:textId="4FD29D8E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>År 1996 sänktes mervärdesskatten på livsmedel i Sverige vilket i en granskning från Riksrevisionen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2018:25) visades ha gett fullt genomslag på livsmedelspriserna på kort sikt. Den stora förändringen av livsmedelspriserna uppmättes redan första kvartalet efter sänkningen, vilket visar att genomslaget i priserna skedde i princip direkt. Även den sänkning av mervärdesskattesatsen på livsmedel som genomfördes i Norge 2001 har i en studie visat sig övervältras helt på de priser som konsumenterna möter, se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045B97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Incidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Distributional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Effects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Added</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Taxes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> publicerad i The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Journal 2019 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Gaarder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>). I båda dessa fall visar utvärderingar alltså att priset på livsmedel sjönk i så stor utsträckning att det är rimligt att anta att i princip hela mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sänkningen omvandlades till sänkta priser och att detta skedde direkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ADC37E" w14:textId="6BE600D4" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De senaste åren har flera europeiska länder genomfört tillfälliga sänkningar av mervärdesskatten på livsmedel i syfte att mildra de effekter som den höga inflationen haft på levnadskostnaderna. Flera studier som analyserat dessa tillfälliga sänkningar har dragit slutsatsen att mervärdesskattesänkningarna i stor utsträckning övervältrats i lägre priser för konsumenterna. Detta gäller till exempel den sänkning som genomfördes i Polen 2022 på utvalda basvaror och som analyseras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cutting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> VAT rate on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>food</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>products</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-inflation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F57A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does it work out? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F57A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>publicerad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F57A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Food Policy 2025 (Jaworski och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F57A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Olipra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F57A8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Enligt studien hade den tillfälliga mervärdesskattesänkningen till 95 procent </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">övervältrats på priserna inom fem månader, efter ett initialt genomslag på 44 till 58 procent. En studie från Europeiska kommissionens forskningsinstitut JRC som undersöker en tillfällig sänkning av mervärdesskatten på några utpekade livsmedelsprodukter i Spanien under första halvåret 2023 (Amores </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>) visar också att för flera av varugrupperna var prisgenomslaget i princip fullständigt medan det för andra var något lägre men ändå relativt högt (30–70 %) omedelbart efter mervärdesskattesänkningen. Även den tillfälliga mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sänkningen i Portugal på vissa livsmedel mellan 2023 och 2024 gav enligt utvärderingen ett fullt genomslag på livsmedelspriserna direkt efter sänkningen, se The full, persistent, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>symmetric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pass-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>temporary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> VAT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, publicerad i Journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Economics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i augusti 2025 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bernardino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292C0D1B" w14:textId="26163746" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Såväl de permanenta mervärdesskattesänkningarna som skedde på 90- och 00-talen i Sverige och Norge som de tillfälliga sänkningar som genomförts i Polen, Spanien och Portugal de senaste åren har alltså i studier visat sig ge betydande, och i princip omedelbara, genomslag på livsmedelspriserna. Den sammantagna bedömningen utifrån dessa rapporter är därför att sannolikheten är stor att en tillfälligt sänkt mervärdesskatt på livsmedel slår igenom nästintill fullt ut på priserna relativt direkt och därigenom tillfaller hushållen genom sänkta livsmedelspriser. En tydlig signal om att prisgenomslaget ska följas upp bedöms ytterligare öka sannolikheten att den sänkta skatten slår igenom i livsmedelspriserna relativt direkt efter sänkningen. Att de tillfälliga mervärdesskattesänkningarna och deras påverkan på livsmedelspriset följdes upp av myndigheter och uppmärksammades av medier bedöms enligt studierna ha bidragit till det stora prisgenomslaget i Polen och Portugal. Det finns dock flera faktorer som kan ha påverkat prisgenomslaget varför det finns osäkerheter i bedömningen. Exempelvis kan konkurrenssituationen på marknaden och läget i ekonomin spela en betydande roll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F83AE8" w14:textId="518C260E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="005A76A7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007129F2">
+        <w:t xml:space="preserve">Flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konkurrensverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045B97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för tillväxtpolitiska utvärderingar och analyser (Tillväxtanalys)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ser en risk för att sänkningen inte kommer få fullt prisgenomslag mot bakgrund av den bristande konkurrens som finns i dagligvaruhandeln. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutet för arbetsmarknads- och utbildningspolitisk utvärdering </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>IFAU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpekar även att företagen kan komma att justera upp sina priser före skattesänkningen. Även regeringen ser dessa risker och ger därför </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Konsumentverket i uppdrag att följa och analysera livsmedelsprisernas utveckling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CC0999" w14:textId="6E72ACAD" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc214527575"/>
+      <w:r>
+        <w:t>Påverkan på hushåll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6F222611" w14:textId="08DEB53F" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="0042250B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eftersom i stort sett alla hushåll köper livsmedel påverkas de allra flesta hushåll av reformen. Det är dock relativt stora skillnader mellan olika hushållstyper. Vid fullt prisgenomslag minskar matkostnaderna med omkring 5 procent. Konsumentverket beräknar varje år hur mycket ett hushåll kan behöva lägga på livsmedel. Om livsmedelskostnaderna 2025 räknas upp till 2026 års prisnivå skulle förslaget innebära minskade livsmedelskostnader för en familj med två vuxna och två barn 3 och 5 år </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>med omkring 540 kronor per månad, under de månader som den sänkta mervärdesskatten är i kraft. Motsvarande belopp för ett hushåll med två pensionärer beräknas till omkring 370 kronor per månad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E6229A" w14:textId="2909F438" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="0011134E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figur </w:t>
+      </w:r>
+      <w:r w:rsidR="002B635C">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440E5C">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nedan visar genomsnittliga kostnadsminskningar per år för flera olika hushållstyper till följd av sänkt mervärdesskatt på livsmedel från 12 till 6 procent. Hushållseffekterna i figur </w:t>
+      </w:r>
+      <w:r w:rsidR="002B635C">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440E5C">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har simulerats i mikrosimuleringsmodellen FASIT där livsmedelskostnaderna utgår från Statistiska centralbyråns (SCB) undersökning Hushållens utgifter (HUT) som senast genomfördes 2021. Sedan dess har matpriserna stigit mer än den genomsnittliga disponibla inkomsten, varför figuren kan antas underskatta effekten något. Beräkningarna baseras på antagandet om att mervärdesskattesänkningen slår igenom fullt ut på priserna och att mervärdesskatten är sänkt under hela året.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAC4C8B" w14:textId="5097A310" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E0277">
+      <w:pPr>
+        <w:pStyle w:val="FigurRubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk213760799"/>
+      <w:r>
+        <w:t xml:space="preserve">Figur </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FA5283">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:fldSimple w:instr=" SEQ Figur \* Arabic \s 1  \* MERGEFORMAT ">
+        <w:r w:rsidR="00FA5283">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:tab/>
+        <w:t>Genomsnittliga kostnadsminskningar för olika hushållstyper vid antagande om full övervältring i pris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39013C40" w14:textId="39111290" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002F4A14">
+      <w:pPr>
+        <w:pStyle w:val="FigurUnderrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kronor per år</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EF4F68" w14:textId="25515F8A" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00863FAF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2447331B" wp14:editId="142DC90F">
+            <wp:extent cx="3744595" cy="2738755"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+            <wp:docPr id="4" name="Diagram 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D959849C-6900-4AC5-8D5E-46B04390E53A}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId22"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C6361A" w14:textId="4E176F2A" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DE6AB5">
+      <w:pPr>
+        <w:pStyle w:val="FigurFotnot"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Källa: Beräkningar i mikrosimuleringsmodellen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fasit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grundår</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2023 framskrivet till 2026) med data från SCB:s undersökning Hushållens utgifter, HUT, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grundår</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Anm.:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720EBA">
+        <w:t xml:space="preserve"> Kostnadsminskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> redovisas på vänster axel, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720EBA">
+        <w:t xml:space="preserve">ndel av samtliga hushåll </w:t>
+      </w:r>
+      <w:r>
+        <w:t>redovisas på höger axel. Andelen av samtliga hushåll är oviktad. Hushållens olika storlekar påverkar därmed inte andelen. Grunddatat är framskrivet till 2026 men konsumtionsmönstret antas vara detsamma som 2021 vad gäller andelar av den disponibla inkomsten som läggs på respektive utgiftsgrupp.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="516C0740" w14:textId="4E627E3D" w:rsidR="00855525" w:rsidRPr="00294DC2" w:rsidRDefault="00855525" w:rsidP="00440E5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BB013D" w14:textId="75DCBF2E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00294DC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hur sänkt mervärdesskatt på livsmedel påverkar individer i olika inkomstgrupper kan också simuleras i FASIT. Även dessa simuleringar utgår från SCB:s undersökning Hushållens utgifter (HUT). I figur </w:t>
+      </w:r>
+      <w:r w:rsidR="002B635C">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440E5C">
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> redovisas hushållens genomsnittliga förändrade köpkraft i relation till deras ekonomiska standard inom olika inkomstgrupper. Figuren visar att hushållens minskade matkostnader i relation till sina inkomster i genomsnitt är större för en familj med lägre inkomster än för en familj med högre inkomster, även om hushåll med högre inkomster lägger mer pengar på livsmedel och därmed får en större kostnadsminskning i kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4CD125" w14:textId="083940CE" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006834CE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:t xml:space="preserve"> remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>konomistyrningsverket (ESV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Landsorganisationen i Sverige (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>LO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Näringslivets </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kattedelegation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>RO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002438F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har synpunkter på att åtgärden inte är fördelningspolitiskt riktad mot grupper som drabbats särskilt av kostnadskrisen och anser att andra åtgärder hade varit mer effektiva. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>IFAU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uppsala universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lyfter vidare att hushåll med svag ekonomi kan förväntas öka sin konsumtion medan hushåll med stark konsumtion torde öka sitt sparande i stället. Sammantaget minskar detta förslagets effektivitet som finanspolitisk åtgärd. Några remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072307A">
+        <w:t>LO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072307A">
+        <w:t>PRO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072307A">
+        <w:t>Uppsala universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömer även att åtgärden är mindre träffsäker för att stimulera konjunkturen eftersom den införs för sent och riskerar att förstärka en konjunkturuppgång. Regeringen vill understryka att syftet med åtgärden är att stötta samtliga hushåll i lågkonjunkturen. Åtgärden är dessutom relativt enkel och bedöms snabbt förstärka alla hushållens ekonomi jämfört med andra alternativ. Det finns stora osäkerheter kring hur konjunkturen utvecklar sig och regeringen följer den noggrant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73252CDF" w14:textId="5068B462" w:rsidR="007345BA" w:rsidRDefault="007345BA" w:rsidP="004E0277">
+      <w:pPr>
+        <w:pStyle w:val="FigurRubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figur </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FA5283">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009469A9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009469A9">
+        <w:instrText xml:space="preserve"> SEQ Figur \* Arabic \s 1  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009469A9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FA5283">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009469A9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Förändring av hushållens köpkraft i förhållande till deras ekonomiska standard i olika inkomstgrupper</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74376DFE" w14:textId="26C501AB" w:rsidR="007345BA" w:rsidRDefault="007345BA" w:rsidP="002F4A14">
+      <w:pPr>
+        <w:pStyle w:val="FigurUnderrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Procent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3F687C" w14:textId="595D63F7" w:rsidR="007345BA" w:rsidRDefault="007345BA" w:rsidP="007345BA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EB7ADEA" wp14:editId="7D859BAE">
+            <wp:extent cx="3744595" cy="2246630"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="1270"/>
+            <wp:docPr id="1114699951" name="Diagram 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75CE4E62-0A96-80E4-228B-433A54EB8C25}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId23"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE2E4E5" w14:textId="2D03ECC2" w:rsidR="007345BA" w:rsidRDefault="007345BA" w:rsidP="007345BA">
+      <w:pPr>
+        <w:pStyle w:val="FigurFotnot"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007345BA">
+        <w:t>Anm.: Beräkningarna är gjorda i mikrosimuleringsmodellen FASIT med inkomstuppgifter för 2023 och hushållens utgifter (HUT) för 2021, framskrivet till 2026. Befolkningen har delats in i tio olika inkomstgrupper efter ekonomisk standard. Ekonomisk standard definieras som hushållens sammanlagda inkomster från arbete, kapital och transfereringar minus direkta skatter, justerat för försörjningsbörda.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007345BA">
+        <w:t>Källa: SCB och egna beräkningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3388B414" w14:textId="1A11DCFD" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc214527576"/>
+      <w:r>
+        <w:t>Effekter för företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="2F8B0126" w14:textId="55583606" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007129F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Försäljning av livsmedel sker i flera led med början hos jordbrukarna (producenterna), vidare till beredningsindustrin (leverantörerna) och slutligen via detaljisterna (dagligvaruhandeln) till slutkonsumenter (privatpersoner). Samtliga företag i livsmedelskedjan som säljer livsmedel berörs av förslaget. Det handlar om jordbrukare, partihandlare med försäljning till detaljhandeln, företag inom beredningsindustrin såsom bagerier och mejerier och företag inom dagligvaruhandeln. Även </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">restaurang- och cateringföretag påverkas av förslaget (se vidare nedan). Enligt SCB:s företagsdatabas (FDB) fanns det år 2024 omkring 5 000 stormarknader, butiker och varuhus med mer än 30 procent livsmedelsförsäljning, omkring 3 500 specialiserade livsmedelsbutiker med minst 50 procent livsmedelsförsäljning, omkring 29 300 restaurang- och cateringföretag, omkring 4 400 partihandlare med livsmedel, omkring 4 000 företag som bedöms påverkas inom beredningsindustrin, omkring 10 800 odlare av grönsaker, spannmål </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och omkring 12 500 mjölk- och köttproducenter. Det är möjligt att vissa av dessa företag bedriver flera verksamheter som påverkas av förslaget varför en dubbelräkning i antalet företag kan förekomma. Totalt bedöms alltså en sänkt mervärdesskatt på livsmedel påverka knappt 70 000 företag. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ordbruksverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det inte är tydligt hur beräkningen av antalet, och vilka, företag inom primärproduktionen som påverkas av förslaget. Regeringen kan konstatera att det saknas detaljerad statistik om företag inom primärproduktionen för att kunna göra en närmare beräkning eller redogörelse av hur många som påverkas av förslaget. Majoriteten av berörda företag är mycket små. I genomsnitt har omkring 60 procent av företagen inte någon anställd medan omkring 2 procent av företagen har över 50 anställda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61907434" w14:textId="7FF6D54D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Näringslivets Skattedelegatio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620B1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tillväxtverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620B1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Småföretagarnas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iksförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konsulterna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620B1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lyfter innebär en tillfälligt förändrad mervärdesskatt ökade administrativa kostnader. För det första uppstår en ökad administrativ kostnad av engångskaraktär för berörda företag då de behöver ställa om i sina redovisningssystem och anpassa sig till den nya mervärdesskattesatsen. När mervärdesskattesatsen återgår till 12 procent behöver företagen återigen ställa om i sina system. För det andra innebär förslaget en administrativ kostnad för de företag som med förslaget behöver hantera ytterligare en skattesats. De flesta berörda företag får inte fler skattesatser att hantera, men för restauranger som förutom restaurangtjänster även säljer mat för avhämtning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hämtmat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) innebär förslaget ytterligare en skattesats att hantera. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hämtmat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> utgör i regel livsmedel och beskattas enligt förslaget med 6 procent medan restaurang- och cateringtjänster fortsatt beskattas med 12 procent mervärdesskatt. Förslaget innebär således att restauranger och cateringföretag får en tillfälligt ökad administrativ kostnad då de behöver hantera ytterligare en skattesats och bedöma vad som är livsmedel och vad som är en restaurang- eller cateringtjänst. I delbetänkandet Sänkt restaurang- och cateringmoms (SOU 2011:24) beräknades minskningen av de administrativa kostnaderna för företagen utifrån förslaget att mervärdesskattesatsen på restaurang- och cateringtjänster och livsmedel skulle bli densamma (innan skattesatsen på restaurang- och cateringtjänster sänktes den 1 januari 2012 beskattades livsmedel med 12 procent mervärdesskatt och restaurang- och cateringtjänster med 25 procent mervärdesskatt). Minskningen av de administrativa kostnaderna beräknades då uppgå till i storleksordningen 0,2 miljarder kronor årligen. I dagens penningvärde skulle det motsvara omkring 0,3 miljarder kronor. Det betyder att om samma beräkningsmetod används som i SOU 2011:24 skulle förslaget om sänkt mervärdesskatt på livsmedel innebära en ökad administrativ kostnad för restaurangbranschen med omkring 0,3 miljarder kronor årligen 2026–2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD3C09" w14:textId="04C672B4" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="0017713C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25968">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>Konkurrensverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E74E30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25968">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E74E30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>Småföretagarnas riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>lyfter tenderar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">administrativa kostnader till följd av att företagen fullgör sina skyldigheter enligt skattelagstiftningen och skatteadministrativa rutiner normalt påverka mindre företag relativt mer än större företag. Som framgår ovan är majoriteten av de företag som berörs av förslaget mycket små. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterfrågar att konsekvensanalysen kompletteras med en uppskattning av administrativa kostnader för andra företag än de inom restaurangbranschen. Regeringen anser att det saknas uppgifter för att på ett tillförlitligt sätt bedöma förslagets administrativa kostnader för andra berörda företag. Det har heller inte under remitteringen av förslaget kommit in uppgifter som skulle underlätta en sådan uppskattning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E4FAFA" w14:textId="093B476C" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="001F542C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Under avsnittet Effekter för enskilda görs bedömningen att sannolikheten är stor att en tillfälligt sänkt mervärdesskatt på livsmedel slår igenom nästintill fullt ut på livsmedelspriserna. Generellt sett har livsmedel en låg priselasticitet, vilket innebär att efterfrågan på livsmedel inte förändras särskilt mycket till följd av lägre priser. Det bedöms därför att företagen inte påverkas i någon större utsträckning i detta avseende. I den utsträckning en sänkt mervärdesskatt får till följd att hushållen köper relativt mer svenskproducerade livsmedel skulle förslaget temporärt bidra till målen för Livsmedelsstrategin 2.0. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterfrågar en analys av hur hushållen använder sin ökade disponibla inkomst. Utöver en eventuellt något högre efterfrågan på livsmedel, vilket konstaterats ovan, så finns det inget som tyder på att hushållen väljer att fördela det ökade konsumtionsutrymmet annorlunda jämfört med någon annan typ av inkomstförstärkning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2150">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En tillfällig sänkning skulle kunna leda till att vissa inköp tidigare- eller senareläggs. Det saknas underlag för att bedöma hur stor en sådan effekt skulle kunna vara. Vid full övervältring i pris bör dock inte företagen påverkas nämnvärt av en sådan förskjutning av inköpstillfällen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EFC909" w14:textId="61229618" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007129F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om den sänkta skatten inte skulle övervältras fullt ut i sänkta priser, kan företagen i livsmedelskedjan på ett mer direkt sätt gynnas genom att deras ekonomiska handlingsutrymme ökar vilket de kan använda till att öka sina vinstmarginaler. Det är svårt att bedöma hur ett eventuellt ökat ekonomiskt handlingsutrymme skulle kunna fördelas mellan aktörerna i livsmedelskedjan. Det beror på flera faktorer, exempelvis konkurrens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>situationen på marknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EBD646" w14:textId="5AA8D755" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc214527577"/>
+      <w:r>
+        <w:t>Effekter för statliga myndigheter och de allmänna förvaltningsdomstolarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="3C34B9A7" w14:textId="21C31C77" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Till följd av förslaget bedöms Skatteverket och Tullverket få engångskostnader för informationsinsatser. Även kostnader för kontroller kan uppkomma. Utgångspunkten är att dessa kostnader ska hanteras inom befintliga ekonomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC31582" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De allmänna förvaltningsdomstolarna kan tillfälligt påverkas av att det kan tillkomma skatteprocesser. Det bedöms dock vara en mycket begränsad påverkan eftersom förslaget enbart ändrar skattesatsen för livsmedel och inte definitionen av livsmedel. Kostnaderna för de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">eventuellt tillkommande processerna bedöms vara marginella och ska hanteras inom befintliga ekonomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122738D7" w14:textId="501CEDE6" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För övriga myndigheter bedöms förslaget inte ha några effekter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EA3D57" w14:textId="041AED48" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc214527578"/>
+      <w:r>
+        <w:t>Övriga effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="76015F46" w14:textId="74173ABF" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E60E90">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skattesänkningen förväntas leda till en sänkning av konsumentpriset på livsmedel, vilket ger en direkt negativ effekt på uppmätt KPI. Förslaget bedöms även stimulera den allmänna efterfrågan i ekonomin, vilket kan leda till en viss motverkande effekt på inflationen. Sammantaget bedöms förslaget leda till en temporärt lägre inflation. När den tillfälligt sänkta mervärdesskatten på livsmedel återställs igen blir dessa effekter de omvända. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> saknar analys av och effekter på inflation. Förslagets närmare effekter på inflation ingår i budgetpropositionen för 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE8A17E" w14:textId="4AD51C3F" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00356A45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t xml:space="preserve">ESV, IFAU, Tillväxtanalys och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t xml:space="preserve"> konsulterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DF7">
+        <w:t>kritiska till att förslaget innebär ytterligare avsteg från enhetlig m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ervärdesskatte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DF7">
+        <w:t>sats</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Regeringen instämmer i att förslaget innebär att enhetligheten minskar i mervärdesskattesystemet vilket leder till ökade snedvridningar med minskad samhällsekonomisk effektivitet. I synnerhet innebär den olika beskattningen av livsmedel respektive restaurang- och cateringtjänster att företagens och individernas beteenden snedvrids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007129F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1F34">
+        <w:t>Som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B1DF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar gynnar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DF7">
+        <w:t xml:space="preserve"> förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1DF7">
+        <w:t>mindre personalintensiv konsumtion och missgynnar den arbetsintensiva restaurangnäringen, exempelvis gynnas plattformsföretag för avhämtning framför restauranger.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen bedömer dock att förslagets fördelar sammantaget överväger dess nackdelar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B67E8D0" w14:textId="4DA3ABE8" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00356A45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371659">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>FAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7D78">
+        <w:t>, Företagarna, Konkurrensverket, Sveriges advokatsamfund,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371659">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371659">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007129F2">
+        <w:t xml:space="preserve"> konsulterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25968">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pekar på riskerar den olika beskattningen av livsmedel och restaurang- och cateringtjänster även leda till medvetna eller omedvetna kringgåenden av reglerna. Effekten är svårbedömd och underlag saknas för att göra en uppskattning. Enligt en tidigare utvärdering av Skatteverket från 2014 efter att mervärdesskatten på restaurang- och cateringtjänster sänktes uppskattades att den olika beskattningen inneburit att företagen betalat omkring 700 miljoner kronor för lite i skatt varje år. Den uppskattningen är dock inte applicerbar i detta fall då mervärdesskattesänkningen är lägre och då den är tillfällig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E19042" w14:textId="3CE5250B" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00356A45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms sammantaget inte medföra några konsekvenser för sysselsättningen, jämställdheten, miljön, eller kommuner och regioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6D6F9F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00356A45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00855525" w:rsidSect="004E1551">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D681FCC" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00855525">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc214527579"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="52E45FAF" w14:textId="0E22576E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc214527580"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="0B006263" w14:textId="07495659" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780F200A" w14:textId="79D2B730" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="00640C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Skatt enligt denna lag tas ut med 25 procent av beskattningsunderlaget om inte annat följer av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4–19 §§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B856576" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="00B3228A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C92CAD" w14:textId="6BC6B2DD" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:t>I paragrafen regleras när mervärdesskatt tas ut med normalskattesatsen 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:t>procent. Hänvisningen till undantag ändras eftersom nuvarande 3 § byter beteckning till 19 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1DD5AF" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E571927" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>19 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Skatt tas ut med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedelsförordning, med undantag för </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432EAEF1" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. vatten som avses i artikel 6 i dricksvattendirektivet, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D05192E" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. spritdrycker, vin och starköl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D1D764" w14:textId="6B172EA2" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skatt ska dock tas ut med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2E6944" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D44201A" w14:textId="5774D27F" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:t xml:space="preserve">I paragrafen, som i nuvarande lydelse betecknas 3 §, regleras skattesatsen för livsmedel. Genom ändringar i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första och andra styckena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:t xml:space="preserve"> ändras skattesatsen från 12 till 6 procent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0520FAD6" w14:textId="6EEE4AA1" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc214527581"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1C3798C5" w14:textId="2DAA9BF0" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C1A871" w14:textId="08071107" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="00640C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Skatt enligt denna lag tas ut med 25 procent av beskattningsunderlaget om inte annat följer av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3–18 §§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA9DC4F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492DDFC1" w14:textId="7FE52235" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:t>I paragrafen regleras när mervärdesskatt tas ut med normalskattesatsen 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:t>procent. Hänvisningen till undantag ändras eftersom nuvarande 19 § ändrar beteckning till 3 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0134E505" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8D7986" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Skatt tas ut med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedelsförordning, med undantag för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E21005" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. vatten som avses i artikel 6 i dricksvattendirektivet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B3A85C" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. spritdrycker, vin och starköl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F499176" w14:textId="324EA5B8" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skatt ska dock tas ut med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352575A5" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D983516" w14:textId="7F09C708" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidSect="004E1551">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1796">
+        <w:t xml:space="preserve">I paragrafen, som i nuvarande lydelse betecknas 19 §, regleras skattesatsen för livsmedel. Genom ändringar i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första och andra styckena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1796">
+        <w:t xml:space="preserve"> ändras skattesatsen från 6 till 12 procent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD4E4C" w14:textId="38E0DE8E" w:rsidR="00DB62B9" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc214527582"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="54E35D85" w14:textId="334D1800" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00A17B4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås att mervärdesskattesatsen på livsmedel tillfälligt sänks från 12 procent till 6 procent. Förslaget medför ändringar i mervärdesskattelagen (2023:200).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293AC4E4" w14:textId="30B7FC85" w:rsidR="00855525" w:rsidRPr="00A17B4C" w:rsidRDefault="00855525" w:rsidP="00A17B4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00855525" w:rsidRPr="00A17B4C" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="even" r:id="rId26"/>
+          <w:footerReference w:type="default" r:id="rId27"/>
+          <w:headerReference w:type="first" r:id="rId28"/>
+          <w:footerReference w:type="first" r:id="rId29"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringen föreslås träda i kraft den 1 april 2026 och gälla till och med den 31 december 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A2C252" w14:textId="4C9DDAFD" w:rsidR="00DB62B9" w:rsidRDefault="00855525" w:rsidP="004E1551">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc214527583"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="69BEF71D" w14:textId="49BFE308" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00741AD7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttranden kommit in från Arbetsförmedlingen, Bokföringsnämnden, Dagligvaruleverantörerna, Ekonomistyrningsverket, FAR, Företagarna, Förvaltningsrätten i Göteborg, Institutet för arbetsmarknads- och utbildningspolitisk utvärdering (IFAU), Kommers</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kollegium, Konjunkturinstitutet, Konkurrensverket, Konsumentverket, Landsorganisationen i Sverige, Lantbrukarnas Riksförbund, Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">företagen, Livsmedelsverket, Myndigheten för tillväxtpolitiska utvärderingar och analyser, Näringslivets Skattedelegation, PRO, Regelrådet, Skatteverket, Småföretagarnas Riksförbund, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Srf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> konsulterna, Statens jordbruksverk, Statistiska centralbyrån, Svensk Dagligvaruhandel, Svenskt Näringsliv, Sveriges advokatsamfund, Sveriges Konsumenter, Tillväxtverket, Tullverket, Uppsala universitet och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190C42A7" w14:textId="0042FE12" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00741AD7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har yttranden kommit in från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Edenred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sweden AB, Hjärt-Lungfonden, Skattebetalarnas Förening, SPF Seniorerna, Svensk Handel, Sveriges bagare &amp; konditorer, Äkta vara Sverige samt åtta privatpersoner i ett gemensamt yttrande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367784CB" w14:textId="69E55EBE" w:rsidR="00855525" w:rsidRPr="00741AD7" w:rsidRDefault="00855525" w:rsidP="00741AD7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00855525" w:rsidRPr="00741AD7" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId30"/>
+          <w:headerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="even" r:id="rId32"/>
+          <w:footerReference w:type="default" r:id="rId33"/>
+          <w:headerReference w:type="first" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005728AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Näringslivets Regelnämnd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Restaurang</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Riksrevisionen och Sveriges Kommuner och Regioner.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
+        <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
-        <w:placeholder>
-[...3 lines deleted...]
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="71AD61A0" w14:textId="29522393" w:rsidR="0009655C" w:rsidRDefault="001F25F0" w:rsidP="00601D40">
+        <w:p w14:paraId="2D8A3256" w14:textId="54E6D2E5" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">     </w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="23873D2D" w14:textId="28D2A971" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="29B9E06A" w14:textId="24892078" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc208998753"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc214527584"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-[...3 lines deleted...]
-          <w:date w:fullDate="2025-11-13T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2025-11-20T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F71FE3">
-            <w:t>den 13 november 2025</w:t>
+          <w:r w:rsidR="00FB2F43">
+            <w:t>den 20 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1642B01B" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="5AE30DCF" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176ABD99" w14:textId="18653BDD" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="5395AD18" w14:textId="14B1F248" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
+          <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F9756D">
-            <w:t>vice statsminister Busch, ordförande, och statsråden Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:r w:rsidR="004E1551">
+            <w:t>statsminister Kristersson, ordförande, och statsråden</w:t>
           </w:r>
+          <w:r w:rsidR="00FB2F43">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="004E1551">
+            <w:t xml:space="preserve">Svantesson, Edholm, Waltersson Grönvall, Strömmer, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004E1551">
+            <w:t>Tenje</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004E1551">
+            <w:t xml:space="preserve">, Forssell, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004E1551">
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004E1551">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004E1551">
+            <w:t>Wykman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004E1551">
+            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004E1551">
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004E1551">
+            <w:t xml:space="preserve">, Larsson, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004E1551">
+            <w:t>Mohamsson</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004E1551">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004E1551">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="74F85C7D" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="301E44F7" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7701134E" w14:textId="6E67704F" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="14488A01" w14:textId="40EAFE60" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1423715855"/>
-[...3 lines deleted...]
-          <w:showingPlcHdr/>
+          <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F71FE3" w:rsidRPr="00F71FE3">
-[...5 lines deleted...]
-            <w:t>Gunnar Strömmer</w:t>
+          <w:r w:rsidR="00FB2F43">
+            <w:t>Elisabeth Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7F4E86C0" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="00827386" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="3DE30CC6" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00827386" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029477DA" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="008B7E85" w:rsidRDefault="0009655C" w:rsidP="0044419F">
+    <w:p w14:paraId="4A6DDB8D" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00915BF3" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C6A2AA" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="006E102E" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="738C7EF8" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="006E102E" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="235B1DA4" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
+    <w:p w14:paraId="6FEFEC9F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798CEACD" w14:textId="112BBCC0" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000A4578">
+    <w:p w14:paraId="62558BC4" w14:textId="658008DB" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="404876568"/>
+          <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...3 lines deleted...]
-            <w:t xml:space="preserve"> Riksrevisionens rapport om antagningen till polisutbildningen.</w:t>
+          <w:r w:rsidR="004E1551">
+            <w:t>Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2E18AC97" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
-[...4 lines deleted...]
-    <w:p w14:paraId="66B1F993" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="582DCFB7" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId28"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+      <w:headerReference w:type="even" r:id="rId36"/>
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="even" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:headerReference w:type="first" r:id="rId40"/>
+      <w:footerReference w:type="first" r:id="rId41"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D9B6FB7" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00F8009C">
+    <w:p w14:paraId="0FC8C21F" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="164C3765" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00F8009C">
+    <w:p w14:paraId="6048ECD6" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3581,2831 +7594,3859 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Trade Gothic Pro">
+    <w:panose1 w:val="02000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00357E88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="03E3F065" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 4"/>
+              <wp:docPr id="35" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="527B405E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4DF4297D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="527B405E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4DF4297D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76B6D4D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1492F8CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 1"/>
+              <wp:docPr id="44" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5422B1AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="000C73CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="000C73CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7A90B4DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7158BA4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5422B1AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7158BA4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C935A17" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="12B9CE15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F299A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="01735D5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F299A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="01735D5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6EA2FC5B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3544A84D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:docPr id="36" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B98FDD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...619 lines deleted...]
-                        <w:p w14:paraId="43C5455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="53C90215" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="43C5455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="53C90215" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28C9AC79" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="428531A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E5A8BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="204F4003" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E5A8BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="204F4003" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-  <w:p w14:paraId="5B58D905" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5C6D429A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="39CD3591" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00855525">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="39CD3591" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00855525">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="055E00D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="618E59C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00855525">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="618E59C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00855525">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="572859A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7E274BB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00855525">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7E274BB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00855525">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="784A8F31" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="49EF0F31" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00855525">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="49EF0F31" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00855525">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2AE34C22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2DE3E0DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00855525">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2DE3E0DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00855525">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="54C8C431" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70F861D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00855525">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="70F861D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00855525">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5F18870D" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="21F0D2E4" w14:textId="77777777" w:rsidR="0070606B" w:rsidRPr="006923D1" w:rsidRDefault="0070606B" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="10CD1784" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="RKbas"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="551A2FEC" w14:textId="4ECB7F8A" w:rsidR="00855525" w:rsidRDefault="00855525">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B1E7D">
+        <w:t>Senaste lydelse 2026:000.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="606A2FB8" w14:textId="45BBC4A1" w:rsidR="00855525" w:rsidRDefault="00855525">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B1E7D">
+        <w:t>Senaste lydelse av tidigare 19 § 2026:000.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="12ED7B9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F4A2438" w14:textId="7867380C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00664D04">
+                        <w:p w14:paraId="4BAD642E" w14:textId="7785D601" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1909953747"/>
+                              <w:id w:val="-1412310834"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1135212224"/>
+                              <w:id w:val="-989480326"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F4A2438" w14:textId="7867380C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
+                  <w:p w14:paraId="4BAD642E" w14:textId="7785D601" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1909953747"/>
+                        <w:id w:val="-1412310834"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1135212224"/>
+                        <w:id w:val="-989480326"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56770BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="51B95006" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B7B6790" w14:textId="269800C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5E63C754" w14:textId="29610567" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="406809228"/>
+                              <w:id w:val="1774581989"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1217775106"/>
+                              <w:id w:val="-503134447"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B7B6790" w14:textId="269800C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5E63C754" w14:textId="29610567" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="406809228"/>
+                        <w:id w:val="1774581989"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1217775106"/>
+                        <w:id w:val="-503134447"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40C71DE5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="3CCC87A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3449997E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="7" name="Textruta 2"/>
+              <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="446207E0" w14:textId="5E8A91C2" w:rsidR="00244011" w:rsidRDefault="00D76180" w:rsidP="00664D04">
+                        <w:p w14:paraId="093C0129" w14:textId="7EE914F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-5747812"/>
+                              <w:id w:val="-1140255855"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-32276578"/>
+                              <w:id w:val="-8225937"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-[...45 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="446207E0" w14:textId="5E8A91C2" w:rsidR="00244011" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
+                  <w:p w14:paraId="093C0129" w14:textId="7EE914F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-5747812"/>
+                        <w:id w:val="-1140255855"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-32276578"/>
+                        <w:id w:val="-8225937"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-[...45 lines deleted...]
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78E0A6B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="725C1E44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5EBE3450" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3D8ECDB0" w14:textId="6B98CE8D" w:rsidR="00244011" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
+                        <w:p w14:paraId="534B0A61" w14:textId="3435D9B3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1424687901"/>
+                              <w:id w:val="28610861"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1194303305"/>
+                              <w:id w:val="-1024705066"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-[...52 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3D8ECDB0" w14:textId="6B98CE8D" w:rsidR="00244011" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="534B0A61" w14:textId="3435D9B3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1424687901"/>
+                        <w:id w:val="28610861"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1194303305"/>
+                        <w:id w:val="-1024705066"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-[...52 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="087D287C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2566B7E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A3765EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="43E7D79B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="114894A3" w14:textId="7F573D85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00664D04">
+                        <w:p w14:paraId="0FA0AB5E" w14:textId="0037AEDF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1358241963"/>
+                              <w:id w:val="1135987805"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1602942632"/>
+                              <w:id w:val="2004856909"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6A0A7CE7" w14:textId="12DB5DC9" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00855525">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="114894A3" w14:textId="7F573D85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
+                  <w:p w14:paraId="0FA0AB5E" w14:textId="0037AEDF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1358241963"/>
+                        <w:id w:val="1135987805"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1602942632"/>
+                        <w:id w:val="2004856909"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6A0A7CE7" w14:textId="12DB5DC9" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00855525">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26D1B6C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7EC70EBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2EEF859C" w14:textId="3CBFDFFF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
+                        <w:p w14:paraId="069B0A64" w14:textId="6BC179BF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1808433659"/>
+                              <w:id w:val="164909897"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0009655C">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-856880168"/>
+                              <w:id w:val="1927152898"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="001F25F0">
-                                <w:t>2025/26:44</w:t>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="31C2C00F" w14:textId="7815BBF2" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00855525">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2EEF859C" w14:textId="3CBFDFFF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="069B0A64" w14:textId="6BC179BF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1808433659"/>
+                        <w:id w:val="164909897"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0009655C">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-856880168"/>
+                        <w:id w:val="1927152898"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="001F25F0">
-                          <w:t>2025/26:44</w:t>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="31C2C00F" w14:textId="7815BBF2" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00855525">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0FE700F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7DFF347B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="787D8953" w14:textId="5C955392" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="102001948"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="794488046"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6C1662E8" w14:textId="4E334EC7" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1673144239"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00855525">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1276165886"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="787D8953" w14:textId="5C955392" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="102001948"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="794488046"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6C1662E8" w14:textId="4E334EC7" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1673144239"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00855525">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1276165886"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44319305" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F00E597" w14:textId="7C4636E3" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-521629462"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1218667442"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2025/26:55</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5A42C476" w14:textId="46607663" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1662073381"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00855525">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-963659796"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004E1551">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F00E597" w14:textId="7C4636E3" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-521629462"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1218667442"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2025/26:55</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5A42C476" w14:textId="46607663" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1662073381"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00855525">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-963659796"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004E1551">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5840626A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6C6D2C98" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -6662,166 +11703,50 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="091178EB"/>
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -6881,57 +11806,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7000,167 +11925,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7241,51 +12050,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7365,51 +12174,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7492,51 +12301,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7619,176 +12428,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7875,57 +12571,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -7985,57 +12681,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -8077,167 +12773,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8334,51 +12914,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -8468,51 +13048,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8559,57 +13139,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8693,81 +13273,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8873,1559 +13453,1204 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1464157065">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2077051901">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="901908029">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1464157065">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="316424554">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="18"/>
-[...104 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="130"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002939F4"/>
+    <w:rsidRoot w:val="0070606B"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="0002667F"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000358E3"/>
-    <w:rsid w:val="000400A8"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="00044798"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00051271"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000526E8"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="0009655C"/>
-    <w:rsid w:val="00096B90"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2762"/>
-    <w:rsid w:val="000A3F68"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A4578"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C3682"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00126738"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="001359C4"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="00157829"/>
-    <w:rsid w:val="00157A90"/>
+    <w:rsid w:val="001563A0"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="0016303A"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00164551"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00176476"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00177741"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001A78AE"/>
-    <w:rsid w:val="001B13A8"/>
+    <w:rsid w:val="001B6E9F"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C1897"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0A27"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
-    <w:rsid w:val="001D31EC"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001D7D48"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001F25F0"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00205E04"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="0024035B"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00254AD3"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00262770"/>
+    <w:rsid w:val="00261F8E"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="002741E0"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
-    <w:rsid w:val="0029360E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002939F4"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B3ED6"/>
+    <w:rsid w:val="002B635C"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
+    <w:rsid w:val="002E092E"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="00312AAF"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00331AC3"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="003449E8"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003635F5"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370914"/>
-    <w:rsid w:val="00371173"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00372CB5"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
-    <w:rsid w:val="00387EBE"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A74EC"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C5E2A"/>
+    <w:rsid w:val="003C6026"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E162C"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003F137F"/>
-    <w:rsid w:val="003F1B82"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="004237E6"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
-    <w:rsid w:val="004479E9"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="0045319D"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="004550D5"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
-    <w:rsid w:val="0047373E"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="00485E2B"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="00495160"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A353D"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004C7466"/>
-    <w:rsid w:val="004D50C3"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E320C"/>
+    <w:rsid w:val="004E1551"/>
+    <w:rsid w:val="004E5D51"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F37EB"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F6148"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="0051095A"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
-    <w:rsid w:val="00531382"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0053219F"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00546608"/>
-    <w:rsid w:val="00546A68"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00553942"/>
+    <w:rsid w:val="00555360"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00561B91"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="00563A66"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
-    <w:rsid w:val="00565044"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00580AA5"/>
+    <w:rsid w:val="00581214"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="005870CD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00597CA0"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3ECA"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B455D"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005C0B82"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F56F9"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00635D01"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="0064273C"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00683440"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00696309"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E6777"/>
+    <w:rsid w:val="006E6F5F"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F22B0"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F6C06"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="0070606B"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007215E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00725B1F"/>
+    <w:rsid w:val="007345BA"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="007408D2"/>
-    <w:rsid w:val="00741396"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007437C2"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00752CBA"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="00755580"/>
-    <w:rsid w:val="00755E51"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A5316"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D1932"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00806ADB"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="0081751D"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="008234A6"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="008427FE"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="00855525"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00870650"/>
-    <w:rsid w:val="00872B5C"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00883BC0"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D1C0F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
-    <w:rsid w:val="008E3A32"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
-    <w:rsid w:val="008E7C27"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="00917451"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="00926EAC"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="0093790A"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="009469A9"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="009520A9"/>
-    <w:rsid w:val="00952A0A"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009668B1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009742DD"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
-    <w:rsid w:val="00982F0B"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00993152"/>
+    <w:rsid w:val="00993C15"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009C0391"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009D074B"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A168A0"/>
+    <w:rsid w:val="00A173B9"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A21D06"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A652C8"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A86B54"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A97EE2"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
+    <w:rsid w:val="00AA266C"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AA7233"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AB6F3C"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
-    <w:rsid w:val="00AC39C0"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD2D57"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B33977"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B35299"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B42F1A"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B448F7"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B52AD2"/>
-    <w:rsid w:val="00B54ECA"/>
+    <w:rsid w:val="00B54CC6"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B654B5"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B85275"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB170C"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB474C"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
-    <w:rsid w:val="00BC4DA7"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF3CDA"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C0513D"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C06F38"/>
+    <w:rsid w:val="00C060BA"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C076D4"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C16808"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C269DF"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C47328"/>
+    <w:rsid w:val="00C40959"/>
     <w:rsid w:val="00C47A8A"/>
-    <w:rsid w:val="00C47CF7"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C5513E"/>
+    <w:rsid w:val="00C5673D"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C614B6"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C71092"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C74EC4"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C96C5D"/>
-    <w:rsid w:val="00C97BB2"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC6F9A"/>
+    <w:rsid w:val="00CC7262"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
-    <w:rsid w:val="00CE5CF4"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF171A"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF5495"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
-    <w:rsid w:val="00D04B9B"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D057CE"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D248D7"/>
-    <w:rsid w:val="00D27012"/>
+    <w:rsid w:val="00D14627"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D47E6E"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D51BFC"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D54DB4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D74306"/>
     <w:rsid w:val="00D75981"/>
-    <w:rsid w:val="00D76180"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D85969"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
-    <w:rsid w:val="00D92D1B"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB2C34"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC4D75"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC65F6"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DF182D"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E065CB"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E11C4D"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E33AEC"/>
+    <w:rsid w:val="00E3664F"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E409DC"/>
-    <w:rsid w:val="00E432C0"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E6188E"/>
-    <w:rsid w:val="00E650C8"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E9052A"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E91B42"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E9620E"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC65EA"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE3BA0"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF3EAD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F05037"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
-    <w:rsid w:val="00F2609D"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F40705"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F63B73"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F71FE3"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F74DA1"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F9653A"/>
     <w:rsid w:val="00F965F7"/>
-    <w:rsid w:val="00F969FB"/>
-    <w:rsid w:val="00F9756D"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA5283"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB2F43"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC3193"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD4697"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
-    <w:rsid w:val="00FE0B8A"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
-    <w:rsid w:val="00FE1052"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1837E94A"/>
-  <w15:docId w15:val="{087B08D9-26E4-4AEA-A560-37E67CADF9D2}"/>
+  <w14:docId w14:val="12442D98"/>
+  <w15:docId w15:val="{C73F30CC-2F19-4877-8384-6BFEE0E88883}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -10783,52 +15008,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="007345BA"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -11971,124 +16195,121 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -12127,86 +16348,84 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -12857,51 +17076,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -12944,903 +17162,1025 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...12 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S2/Momsprojekt/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...146 lines deleted...]
-</w:glossaryDocument>
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/SE/Mervrdesskatt/Best&#228;llningar/Offentligfinansiell%20effekt/Ber&#228;kning_s&#228;nkt%20matmoms%20fr%2012%20till%206%20procent_hush&#229;llseffekter%20per%20&#229;r_remissversion.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...76 lines deleted...]
-</w:fonts>
+<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/SE/Mervrdesskatt/Best&#228;llningar/Underlag%20till%20PM%20om%20tillf&#228;lligt%20s&#228;nkt%20livsmedelsmoms/Diagram_IEA_i%20promemoria.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...41 lines deleted...]
-</w:settings>
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="sv-SE"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="101"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="1"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Blad1!$B$12</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Kostnadsminskning</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:tint val="88500"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Blad1!$A$13:$A$22</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Samtliga berörda</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Ensam -65, ej barn</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Ensam m. barn</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Sambo -65, ej barn</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Sambo, 1 barn</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Sambo, 2 barn</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Sambo, 3+ barn</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Ensam 65+ ej barn</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Sambo 65+ ej barn</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Öv. hushåll</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Blad1!$B$13:$B$22</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>4048.45</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2817.3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3927.3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4402.03</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>5961.38</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>6170.22</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>6497.11</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2330.0500000000002</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>3597.46</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>5381.67</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3D77-448A-BDC1-71BDD3A0B826}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="269"/>
+        <c:overlap val="-25"/>
+        <c:axId val="1074395704"/>
+        <c:axId val="1074399304"/>
+        <c:extLst>
+          <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+            <c15:filteredBarSeries>
+              <c15:ser>
+                <c:idx val="1"/>
+                <c:order val="1"/>
+                <c:tx>
+                  <c:strRef>
+                    <c:extLst>
+                      <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Blad1!$C$12</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:strCache>
+                      <c:ptCount val="1"/>
+                      <c:pt idx="0">
+                        <c:v>Halv övervältring på pris</c:v>
+                      </c:pt>
+                    </c:strCache>
+                  </c:strRef>
+                </c:tx>
+                <c:spPr>
+                  <a:solidFill>
+                    <a:schemeClr val="dk1">
+                      <a:tint val="55000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:effectLst/>
+                </c:spPr>
+                <c:invertIfNegative val="0"/>
+                <c:val>
+                  <c:numRef>
+                    <c:extLst>
+                      <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Blad1!$C$13:$C$22</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:numCache>
+                      <c:formatCode>0</c:formatCode>
+                      <c:ptCount val="10"/>
+                      <c:pt idx="0">
+                        <c:v>2024.2249999999999</c:v>
+                      </c:pt>
+                      <c:pt idx="1">
+                        <c:v>1408.65</c:v>
+                      </c:pt>
+                      <c:pt idx="2">
+                        <c:v>1963.65</c:v>
+                      </c:pt>
+                      <c:pt idx="3">
+                        <c:v>2201.0149999999999</c:v>
+                      </c:pt>
+                      <c:pt idx="4">
+                        <c:v>2980.69</c:v>
+                      </c:pt>
+                      <c:pt idx="5">
+                        <c:v>3085.11</c:v>
+                      </c:pt>
+                      <c:pt idx="6">
+                        <c:v>3248.5549999999998</c:v>
+                      </c:pt>
+                      <c:pt idx="7">
+                        <c:v>1165.0250000000001</c:v>
+                      </c:pt>
+                      <c:pt idx="8">
+                        <c:v>1798.73</c:v>
+                      </c:pt>
+                      <c:pt idx="9">
+                        <c:v>2690.835</c:v>
+                      </c:pt>
+                    </c:numCache>
+                  </c:numRef>
+                </c:val>
+                <c:extLst>
+                  <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                    <c16:uniqueId val="{00000002-3D77-448A-BDC1-71BDD3A0B826}"/>
+                  </c:ext>
+                </c:extLst>
+              </c15:ser>
+            </c15:filteredBarSeries>
+          </c:ext>
+        </c:extLst>
+      </c:barChart>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Blad1!$E$12</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Andel av samtliga hushåll </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="25400" cap="rnd">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:val>
+            <c:numRef>
+              <c:f>Blad1!$E$13:$E$22</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>0.95495305557229115</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.2212175528891554</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>6.7374477004761651E-2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.12575759374366888</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>7.031974052516779E-2</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>9.3244337849184053E-2</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>3.9767556520976827E-2</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.14236333960510095</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>0.1170836687889712</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>7.7824049384566968E-2</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-3D77-448A-BDC1-71BDD3A0B826}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:smooth val="0"/>
+        <c:axId val="1208410728"/>
+        <c:axId val="1205516000"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="1074395704"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="low"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1074399304"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1074399304"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="65000"/>
+                        <a:lumOff val="35000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US"/>
+                  <a:t>Kronor per år</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:title>
+        <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1074395704"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="1205516000"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="0.25"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="r"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="65000"/>
+                        <a:lumOff val="35000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US"/>
+                  <a:t>Andel av samtliga hushåll</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:title>
+        <c:numFmt formatCode="0%" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1208410728"/>
+        <c:crosses val="max"/>
+        <c:crossBetween val="between"/>
+        <c:majorUnit val="5.000000000000001E-2"/>
+      </c:valAx>
+      <c:catAx>
+        <c:axId val="1208410728"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="b"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="1205516000"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sv-SE"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...544 lines deleted...]
-</w:webSettings>
+<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="sv-SE"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="101"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="1"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Blad1!$B$2</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Effekt om det infördes 1/1</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:tint val="88500"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:val>
+            <c:numRef>
+              <c:f>Blad1!$B$3:$B$12</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>1.1599999999999999</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.91</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0.71</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0.67</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.64</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0.6</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0.53</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>0.51</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>0.37</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3BE2-4CA7-90D1-DDFD43475FCB}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="219"/>
+        <c:overlap val="-27"/>
+        <c:axId val="800934408"/>
+        <c:axId val="800927928"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="800934408"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="65000"/>
+                        <a:lumOff val="35000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US"/>
+                  <a:t>Inkomstgrupper</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:title>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="800927928"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="800927928"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="800934408"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="sv-SE"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14112,169 +18452,55 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</dokumentvärden>
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -14477,180 +18703,288 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:55</dokumentnummer>
+  <titel>Tillfälligt sänkt mervärdesskatt på livsmedel</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13564</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13564</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13564</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B87B8533-4CDD-4058-8DE9-9422A5191FC7}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E26D570-8A94-45EE-8BDC-C20132F00B7E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B65AA89D-FFCC-4D93-A52E-60496662606F}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F906F867-C559-45B5-85FC-2FD4DDFECD3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9C90D6C-E74A-4A1C-8CC5-87931F52D503}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B012C93A-3AD1-4DE9-8D5F-FD03EDC93D57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E0C3B3-3EF2-4E72-BD43-513D53D69D82}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{485F9C54-17A9-4717-8D6E-51A85B41EDEA}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FDA19E8-37F7-4A9C-BFC8-CF7CC345847A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{109F92AC-E985-40A4-BDB5-F21C4E15B79C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>16251</Characters>
+  <Pages>22</Pages>
+  <Words>7419</Words>
+  <Characters>39326</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>38</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>327</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Regeringens skrivelse Polisutbildningen</vt:lpstr>
+      <vt:lpstr>Tillfälligt sänkt mervärdesskatt på livsmedel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19279</CharactersWithSpaces>
+  <CharactersWithSpaces>46652</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Regeringens skrivelse Polisutbildningen</dc:title>
-  <dc:creator>Sanna Grahn</dc:creator>
+  <dc:title>Tillfälligt sänkt mervärdesskatt på livsmedel</dc:title>
+  <dc:creator>Karin Larsson Linnerhed</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>1a52d4bc-d403-4800-a122-e506f73fda97</vt:lpwstr>
+    <vt:lpwstr>c160d8b0-d86b-4b79-800f-8ab349f4af31</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr/>
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_policyId">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>