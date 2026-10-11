--- v0 (2026-06-19)
+++ v1 (2026-10-11)
@@ -1,299 +1,316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="40D6E813" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="007437E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="09E4D116" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="0061720C">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12BA95EE" wp14:editId="1B167666">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E16C83F" wp14:editId="1B0CC818">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                              <w:p w14:paraId="00107594" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="00811BB8" w:rsidRDefault="00787AE2" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F7538BB" wp14:editId="6F0E1266">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="330161886" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="12BA95EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0E16C83F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                        <w:p w14:paraId="00107594" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="00811BB8" w:rsidRDefault="00787AE2" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F7538BB" wp14:editId="6F0E1266">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="330161886" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
@@ -302,9880 +319,14175 @@
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0F91F20E" w14:textId="0A0645C2" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+        <w:p w14:paraId="2A36008D" w14:textId="1319340E" w:rsidR="00787AE2" w:rsidRDefault="00370AEC" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:30</w:t>
+            <w:t>2025/26:63</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6CFFABB2" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00D01F17" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="74BFE69A" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="005F407A" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061720C" w14:paraId="46B8B7A6" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00787AE2" w14:paraId="75D48060" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-283352459"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="00FEA9CB" w14:textId="5AA45650" w:rsidR="00787AE2" w:rsidRDefault="00081278" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="43F139DD" w14:textId="31879463" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+              <w:p w14:paraId="44C4905C" w14:textId="61BE5577" w:rsidR="00787AE2" w:rsidRDefault="00081278" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="1093290642"/>
+              <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1845BEE3" w14:textId="712CF3D7" w:rsidR="0061720C" w:rsidRPr="00141F91" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+              <w:p w14:paraId="43E2FB6E" w14:textId="7078A964" w:rsidR="00787AE2" w:rsidRPr="00141F91" w:rsidRDefault="00370AEC" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:30</w:t>
+                  <w:t>2025/26:63</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="376A2316" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="744DE5C6" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD0DD47" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="6B74C35B" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50C5E846" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79775F95" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="536CAC75" w14:textId="7E730120" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="739ADC20" w14:textId="60380996" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0059291A">
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="00FD13E2">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0B20D4FB" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="16FBA15A" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...19 lines deleted...]
-    <w:p w14:paraId="1A1063A3" w14:textId="68F8F8C3" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="4E69B88F" w14:textId="7895D7DC" w:rsidR="00787AE2" w:rsidRDefault="00FD13E2" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DA2F00" w14:textId="77282651" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00726E9E">
-[...3 lines deleted...]
-    <w:p w14:paraId="01CB29FA" w14:textId="3061845D" w:rsidR="0061720C" w:rsidRPr="008C3EC0" w:rsidRDefault="0061720C" w:rsidP="004534C4">
+      <w:r w:rsidR="00FD13E2">
+        <w:t>Gunnar Strömmer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7549DFCC" w14:textId="67514869" w:rsidR="00787AE2" w:rsidRPr="008624B2" w:rsidRDefault="00787AE2" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="-1224515004"/>
+          <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F0F4F" w:rsidRPr="001F0F4F">
+          <w:r w:rsidR="00081278">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="001F0F4F">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A16136A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="2E1B9C48" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BF3C12B" w14:textId="5CC6AE1C" w:rsidR="0061720C" w:rsidRDefault="005A3BD2" w:rsidP="00333C9D">
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481D657C" w14:textId="77777777" w:rsidR="004C0855" w:rsidRPr="00904E1C" w:rsidRDefault="004C0855" w:rsidP="004C0855">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="0146828A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="008F2013" w:rsidRDefault="0061720C" w:rsidP="00362009">
+        <w:t xml:space="preserve">Regeringen föreslår ändringar i offentlighets- och sekretesslagen som innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274CB8">
+        <w:t xml:space="preserve">ett utökat sekretesskydd </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk211596141"/>
+      <w:r w:rsidRPr="00904E1C">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135661">
+        <w:t>uppgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er om transaktioner med skjutvapen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135661">
+        <w:t xml:space="preserve"> som hänför sig till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Polismyndighetens verksamhet som avser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135661">
+        <w:t>sådana förteckningar och anmälningar som vapenhandlare och yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00135661">
+        <w:t xml:space="preserve">mässiga förmedlare av skjutvapen är skyldiga att föra eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämna in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135661">
+        <w:t xml:space="preserve"> till myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2ACB32FF" w14:textId="77777777" w:rsidR="004C0855" w:rsidRDefault="004C0855" w:rsidP="004C0855">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen föreslår även ändringar i offentlighets- och sekretesslagen som innebär att den befintliga sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regleringen utvidgas för att skydda nya uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som kommer att utbytas inom ramen för polissamarbetet i Schengens informationssystem och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>som hänför sig till utländska brottsutredningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0DFE">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enskild</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0DFE">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s personliga förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744743B4" w14:textId="09250A47" w:rsidR="00787AE2" w:rsidRDefault="004C0855" w:rsidP="00097219">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringarna föreslås träda i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175534">
+        <w:t xml:space="preserve">1 april 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3651">
+        <w:t>den dag som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFD5084" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="008F2013" w:rsidRDefault="00787AE2" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AE3629" w14:textId="6EF0F3F5" w:rsidR="007461F0" w:rsidRDefault="0061720C">
+    <w:p w14:paraId="338A509B" w14:textId="7238B71E" w:rsidR="00285949" w:rsidRDefault="00787AE2">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5" </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034258E">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
+        <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212118680" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736436" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736436 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A606909" w14:textId="4B6C5D3B" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="5C4313D0" w14:textId="0DBC24C0" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118681" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736437" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>EU:s anslutning till Europakonventionen</w:t>
+          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736437 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FAA4334" w14:textId="0BC93E2E" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="145BF3AC" w14:textId="1F14BA5D" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118682" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736438" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Den parlamentariska församlingen och kongressen för regionala och lokala myndigheter</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118682 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736438 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51E0FFED" w14:textId="752E673C" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="269FD08C" w14:textId="51458534" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736439" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Allmänt om offentlighet och sekretess</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736439 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C105423" w14:textId="2D2BC4C3" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736440" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sekretess för uppgifter om vapentransaktioner</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736440 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7978B547" w14:textId="3A3B3133" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118683" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736441" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Parlamentariska församlingen</w:t>
+          <w:t>Vapenhandlares och vapenmäklares redovisning av transaktioner med skjutvapen</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118683 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736441 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FC6FF5D" w14:textId="44B08A0B" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="26CF5A95" w14:textId="44A5A58F" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118684" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736442" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.2</w:t>
+          <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kongressen för regionala och lokala myndigheter</w:t>
+          <w:t>Utökat sekretesskydd för uppgifter om vapentransaktioner</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118684 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736442 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="503F6B93" w14:textId="057A3C70" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="7BD2CE48" w14:textId="394DF1AB" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118685" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736443" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Övergripande frågor under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Sekretess för uppgifter i Schengens informationssystem</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736443 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C0EC99C" w14:textId="77957577" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="61409D49" w14:textId="4C7E19FC" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118686" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736444" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Mänskliga rättigheter</w:t>
+          <w:t>Schengens informationssystem</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118686 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736444 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E592C07" w14:textId="4429C3E5" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="06DEE08D" w14:textId="56BD2DD5" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118687" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736445" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.1</w:t>
+          <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Europadomstolen</w:t>
+          <w:t>Informationsregistreringar enligt tilläggsförordningen till Schengens informationssystem</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118687 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736445 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DFAF7E3" w14:textId="30CF9B20" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2F592B55" w14:textId="6AD074F7" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118688" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736446" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.2</w:t>
+          <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Europadomstolens dömande verksamhet och ministerkommitténs övervakning</w:t>
+          <w:t>Utökat sekretesskydd för uppgifter som avser informationsregistreringar i Schengens informationssystem</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118688 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736446 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30049628" w14:textId="41640218" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...1925 lines deleted...]
-    <w:p w14:paraId="58588924" w14:textId="5CBFEB63" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="0AE038DE" w14:textId="50A7B5D9" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118712" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736447" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Relationer till andra länder och utvecklingen i vissa medlemsstater</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118712 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736447 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57921227" w14:textId="41A3644C" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...1232 lines deleted...]
-    <w:p w14:paraId="113D20B7" w14:textId="2D16E701" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="56F26015" w14:textId="7ADDDB3D" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118728" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736448" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Relationer till andra internationella organisationer</w:t>
+          <w:t>Konsekvenser</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118728 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736448 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>33</w:t>
+          <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="711CD2E9" w14:textId="4B4F6ABD" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...242 lines deleted...]
-    <w:p w14:paraId="771186A1" w14:textId="3FA452AB" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="2B5CF1C1" w14:textId="7122A265" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118732" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736449" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Europarådets budget</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118732 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736449 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>25</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7666BAD5" w14:textId="41054702" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="27B330B6" w14:textId="28F04314" w:rsidR="00285949" w:rsidRDefault="00354286">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118733" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736450" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över medlemsstater samt kandidat- och observatörsländer</w:t>
+          <w:t>Sammanfattning av Polismyndighetens hemställan om sekretess för vissa uppgifter om transaktioner med skjutvapen</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118733 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736450 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E1A7064" w14:textId="7E63E79A" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="2060876B" w14:textId="67B96FAF" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118734" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc215736451" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 23 oktober 2025</w:t>
+          <w:t>Hemställans lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736451 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>29</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00285949">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5F022F" w14:textId="3756A5A3" w:rsidR="00DB62B9" w:rsidRPr="0034258E" w:rsidRDefault="0061720C" w:rsidP="005408EF">
+    <w:p w14:paraId="3237CA6C" w14:textId="4EDF2432" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736452" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna för hemställan</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736452 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="215D4DB4" w14:textId="0E9E49CC" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736453" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning av promemorian Sekretess för nya uppgifter i Schengens informationssystem</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736453 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="137ABC46" w14:textId="5226DC73" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736454" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Promemorians lagförslag</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736454 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="669580A6" w14:textId="5B5DE8BC" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736455" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna för promemorian</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736455 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10755B7D" w14:textId="46AD444C" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736456" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådsremissens lagförslag</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736456 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01439591" w14:textId="109EC4D1" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736457" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådets yttrande</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736457 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18CD9646" w14:textId="6335E3E7" w:rsidR="00285949" w:rsidRDefault="00354286">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215736458" w:history="1">
+        <w:r w:rsidR="00285949" w:rsidRPr="00B92891">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 4 december 2025</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215736458 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r w:rsidR="00285949">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18606225" w14:textId="220AB08F" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A1F205" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="005A72C8" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc215736436"/>
+      <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="13CE75B9" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E61FFD" w14:textId="3A95A9FC" w:rsidR="004C0855" w:rsidRPr="004C0855" w:rsidRDefault="004C0855" w:rsidP="004C0855">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="0034258E" w:rsidSect="00155500">
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7286EDC1" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="00144361" w:rsidRDefault="00787AE2" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5C041E" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="00152749" w:rsidRDefault="00787AE2" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D940784" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0034258E">
+    </w:p>
+    <w:p w14:paraId="0AB3D61D" w14:textId="5DDBA1F8" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc215736437"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="50FDB252" w14:textId="4176C956" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 18 kap. 16 och 17 §§ och 37 kap. 6 § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7F5BB6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C3D12" w:rsidRPr="005B0E77" w14:paraId="3A2B324A" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19EE4A28" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="659FAFE1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="26351BC6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E773B11" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C3D12" w14:paraId="662C5465" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72BEAC0D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00F53B5B" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>Sekretess gäller för uppgift som hänför sig till vapenregister enligt vapenlagen (1996:67), om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen enligt vapenlagen,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>ammunition, ljud</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>dämpare eller vapenmagasin kommer till brottslig användning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17DB55E7" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15FB5659" w14:textId="638B0DB6" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>Sekretess gäller för uppgift som hänför sig till vapenregister enligt vapenlagen (1996:67), om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen enligt vapenlagen,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>ammunition, ljud</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>dämpare eller vapenmagasin kommer till brottslig användning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006F2266">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53005">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motsvarande sekretess </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gäller för uppgift som hänför sig till Polis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndighetens verksamhet som avser förteckningar och anmäl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ningar som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90F3B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den som har tillstånd att driva handel med skjutvapen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>yrkesmässigt förmedla skjut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>vapen och ammuni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">är skyldig att föra </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lämna in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>heten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4DAE8C25" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A660B" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>Sekretess gäller, under motsvarande förutsättning som anges i första</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C433F08" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A5CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>stycket, hos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD5FCB4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A5CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>Kammarkollegiet och Naturvårdsverket för uppgift som hänför sig till jaktkortsregistret,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4C8DAF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6032">
+        <w:t>Naturvårdsverket för uppgift som hänför sig till jägarexamens-registret</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E45BFF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>en länsstyrelse för uppgift som hänför sig till register över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>verksamheter för livsmedelskontroll, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AA355B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>Polismyndigheten för uppgift som hänför sig till registret över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>uppdragstagare inom Nationella viltolycksrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CDB73B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sekretessen enligt första stycket gäller inte för uppgift i vapenregister om namn och adress för den som har tillstånd att driva handel med skjutvapen, yrkesmässigt förmedla skjutvapen eller ammunition eller ta emot skjutvapen för översyn eller reparation eller för uppgifter i registret över auktoriserade sammanslutningar för jakt- eller målskytte. Sekretess gäller inte heller för uppgift i vapenregister om vilka typer av vapen som omfattas av ett tillstånd att driva handel med skjutvapen, yrkesmässigt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>förmedla skjutvapen eller ammunition eller att ta emot skjutvapen för översyn eller reparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FB1DBE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B0A430" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7197BF0C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F19E1">
+        <w:t>Sekretess gäller i verksamhet som avser rättsligt samarbete på begäran av en annan stat eller en mellanfolklig domstol, för uppgift som hänför sig till en utredning enligt bestämmelserna om förundersökning i brottmål eller en angelägenhet som angår tvångsmedel, om det kan antas att det varit en förutsättning för den andra statens eller den mellanfolkliga domstolens begäran att uppgiften inte skulle röjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658918A2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Motsvarande sekretess gäller hos Polismyndigheten, Säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>polisen, en åklagarmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het, Tullverket, Kustbevak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>en, Skatteverket, Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Regeringskansliet och en utlandsmyndighet för uppgift som avser en registrering i Schengens informationssystem om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5782E0A2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C3D12" w14:paraId="40510BEA" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52F08243" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. diskreta kontroller, undersök</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ningskontroller eller särskilda kontroller, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F19E1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC23541" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0881F48E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C8F9B76" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C4C00B2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AC365D5" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5118">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. okända efterlysta personer som söks för identifiering.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35268CEC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. diskreta kontroller, undersök</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ningskontroller eller särskilda kontroller,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F90CFB" w14:textId="22295A8A" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3. tredjelandsmedborgare som misstänks vara inblandade i terroristbrott eller annan grov brottslighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F19E1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4773CB74" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00473D52" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC66A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. okända efterlysta personer som söks för identifiering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0042E3A2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F19E1">
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2123663D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>37 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66160854" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764A6264" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>Sekretess gäller hos Polismyndigheten,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>Säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>polisen, en åklagarmyndighet, Tullverket, Kustbevakningen, Skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>verket och Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>verket för uppgift om en enskilds personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>den, om det inte står klart att uppgiften kan lämnas ut utan att den enskilde eller någon närstående till honom eller henne lider men och uppgiften förekommer i en angelägenhet som avser en registrering i Schengens informationssystem om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAD9B67" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052F88AD" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.  en försvunnen person eller en sårbar person som behöver hindras från att resa, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9B088D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. diskreta kontroller, undersök</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroller eller särskilda kontroller,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C3D12" w14:paraId="1318CBBF" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55A3C96F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07739AB8" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79032DD4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A020592" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A9C66B8" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> en okänd efterlyst person som söks för identifiering,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1D488F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> nekad inresa och vistelse, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520A82">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577553C4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> återvändande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B1B5A6C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00733661">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tredjelandsmedborgare som misstänks vara inblandad i terroristbrott eller annan grov brottslighet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7368C15D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00733661" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>en okänd efterlyst person som söks för identifiering,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CF0EB7" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00733661" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>nekad inresa och vistelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175534">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520A82">
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733661">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667434C1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>återvändande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="394D2CFD" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:lastRenderedPageBreak/>
+        <w:t>Motsvarande sekretess gäller hos en myndighet som prövar ansökningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t xml:space="preserve">om visering, uppehållstillstånd eller medborgarskap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C3AE24" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFC78D0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660EEA">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565D883F" w14:textId="13F05C8C" w:rsidR="00081278" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175534">
+        <w:t>1 april 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5118">
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 18 kap. 16 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5118">
+        <w:t>och i övrigt den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8661A">
+        <w:t>dag som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53005">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE8C21A" w14:textId="77777777" w:rsidR="00081278" w:rsidRDefault="00081278">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400A78FA" w14:textId="2942B8B4" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00F233F2">
+    <w:p w14:paraId="64318940" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00997229">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc207977988"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc211426558"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc215736438"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="6CCFEBCE" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="068690DF" w14:textId="25A84646" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00BC7E07">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk211433091"/>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polismyndigheten lämnade i augusti 2024 en hemställan till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Justitie</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>departementet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om en ändring i 18 kap. 16 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ffentlighets- och sekretesslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2009:400)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till skydd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952F2B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för uppgift som hänför sig till sådana förteckningar och anmälningar som vapenhandlare och yrkesmässiga förmedlare av s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952F2B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>utvapen är skyldiga att föra eller anmäla till Polismyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00952F2B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>heten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>mänskliga rättigheter, demokrati och rättsstatens principer – aldrig kan tas för givna utan måste upprätthållas och försvaras varje dag. Rysslands anfallskrig mot Ukraina får konsekvenser för alla organisationens medlemsstater. Det var mot bakgrund av denna nya geopolitiska verklighet som Reykjavikdeklarationen antogs 2023 vid Europarådets fjärde toppmöte. I Reykjavikdeklarationen och dess fem bilagor bekräftar medlemsstaterna på nytt sin enighet kring de värderingar som Europarådet står för och stödet för Ukraina. Genom att ge politisk vägledning till Europarådet bekräftade stats- och regeringscheferna organisationens huvudsakliga roll som väktare av systemet för den europeiska konventionen för mänskliga rättigheter (Europakonventionen) och dess centrala roll i att upprätthålla demokratisk säkerhet och hantera nuvarande och framtida utmaningar. Reykjavikdeklarationen, liksom dess principer för demokrati, har varit vägledande för Europarådets fortsatta arbete under rapporteringsperioden. Principerna ska respekteras av demokratiska stater och rör exempelvis yttrande-, mötes, och föreningsfrihet, opartiska och effektiva rättsväsenden, korruptions</w:t>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ju2024/01729). En sammanfattning av hemställan finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952F2B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Hemställans lagförslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hemställan har remissbehandlats.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remiss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>yttrandena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tillgängliga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>på regeringens webbplats (regeringen.se) och i lagstiftningsärendet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ju2024/01729).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F748E4" w14:textId="32612B09" w:rsidR="00131768" w:rsidRDefault="00015CB6" w:rsidP="00131768">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Vidare har det inom Justitiedepartementet tagits fram en promemoria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ändringar i 18 kap. 17 § och 37 kap. 6 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som innebär en utvidgning av befintlig sekretessreglering för att skydda nya uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som kommer att utbytas inom ramen för polissamarbetet i Schengens informations</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-[...17 lines deleted...]
-      <w:r>
+        <w:t>system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En sammanfattning av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Det är</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Prome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>morians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lagförslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...56 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B033AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remissyttrandena finns tillgängliga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på regeringens webbplats och i lagstiftningsärendet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ju202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5/00680</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0883">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3CE7F8" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00DF7CD4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9BF753" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00DF7CD4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00DF7CD4" w:rsidSect="00DF7CD4">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...9 lines deleted...]
-    <w:p w14:paraId="51527C1F" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00311081">
+      <w:r w:rsidRPr="00277E6A">
+        <w:t xml:space="preserve">Regeringen beslutade den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>23 oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277E6A">
+        <w:t xml:space="preserve"> 2025 att inhämta Lagrådets yttrande över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003276FF">
+        <w:t xml:space="preserve">lagförslag som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486993">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486993">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003276FF">
+        <w:t>Lagrådet lämnar förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003276FF">
+        <w:t xml:space="preserve"> utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003276FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003276FF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I förhållande till lagråds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>remissens lagförslag görs vissa språkliga och redaktionella ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584DF4DF" w14:textId="14D9AEFC" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc207977989"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc211426559"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc215736439"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>Allmänt om offentlighet och sekretess</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="41B7F9C9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Grundläggande regler om allmänna handlingars offentlighet finns i 2 kap. tryckfrihetsförordningen, förkortad TF. Enligt 2 kap. 1 § TF har var och en rätt att ta del av allmänna handlingar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F667A4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0021010C">
+        <w:t xml:space="preserve">Rätten att ta del av allmänna handlingar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får enligt 2 kap. 2 § första stycket TF begränsas endast om det krävs med hänsyn till vissa angivna intressen, bl.a. intresset av att förebygga eller beivra brott och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021010C">
+        <w:t>skyddet för enskildas personliga och ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021010C">
+        <w:t xml:space="preserve">Av andra stycket följer att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en sådan begränsning ska anges noga i en bestämmelse i en särskild lag eller, om det anses lämpligare i ett visst fall, i en annan lag som den särskilda lagen hänvisar till. Den särskilda lag som avses är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5FF4">
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF2CD55" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sekretess innebär ett förbud att röja en uppgift, oavsett om det sker muntligen, genom utlämnande av en allmän handling eller på något annat sätt (3 kap. 1 § </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ffentlighets- och sekretesslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BBE5AF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En sekretessbestämmelse består i regel av tre huvudsakliga rekvisit, dvs. förutsättningar för bestämmelsens tillämplig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het. Dessa rekvisit anger sekretessens föremål, räckvidd och styrka. Sekretessens föremål är den </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>information som kan hemlighållas och anges i lagen genom ordet ”uppgift” tillsammans med en precisering av uppgiftens art. Sekretessens räckvidd bestäms vanligen genom att det i sekretessbestämmelsen preciseras att sekretessen för de angivna uppgifterna bara gäller i en viss typ av ärende, i en viss typ av verksamhet eller hos en viss myndighet. Sekretessens styrka bestäms normalt genom att bestämmelsen förses med ett s.k. skaderekvisit. Så behöver emellertid inte alltid vara fallet. Regleringen skiljer vanligen mellan raka och omvända skaderekvisit. Vid ett rakt skaderekvisit är utgångspunkten att uppgifterna är offentliga och att sekretess endast gäller om det kan antas att en viss skada eller men uppkommer om uppgiften röjs. Vid ett omvänt skaderekvisit är utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>punkten den motsatta, dvs. sekretess är huvudregel. Uppgifterna får alltså bara lämnas ut om det står klart att de kan lämnas ut utan att viss skada eller men uppstår. Sekretess kan även vara absolut. De uppgifter som omfattas av sådan sekretess ska hemlighållas utan någon skadeprövning om uppgifterna begärs ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8D3175" w14:textId="203E9B9E" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00D965C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId29"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId32"/>
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
           <w:footerReference w:type="first" r:id="rId33"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0C1D6330" w14:textId="0CFB0E49" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00AB18D2">
+      <w:r w:rsidRPr="009B6908">
+        <w:t>Utöver rekvisiten som anger sekretessens föremål, sekretessens räckvidd och sekretessens styrka innehåller många sekretessbestämmelser begränsningar av den tid som sekretessen för uppgifter i allmänna handlingar högst kan gälla. Sekretesstidernas längd varierar beroende på vilket skyddsintresse som har föranlett sekretessen. I ett fåtal sekretess-bestämmelser saknas tidsgränser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3927353E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc207869367"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+      <w:bookmarkStart w:id="12" w:name="_Toc207977990"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc211426560"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc215736440"/>
+      <w:r>
+        <w:t>Sekretess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B809C8">
+        <w:t xml:space="preserve"> för uppgifter om vapen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>transaktioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="30326ECE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc207977991"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc211426561"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc215736441"/>
+      <w:r w:rsidRPr="00A324A9">
+        <w:t>Vapenhandlares och vapenmäklares redovisning av transaktioner med skjutvapen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="19D1A22A" w14:textId="49A4629F" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det krävs tillstånd från Polismyndigheten för att bedriva handel med skjutvapen samt yrkesmässigt förmedla skjutvapen eller ammunition. Polismyndigheten har tillsyn över såväl vapenhandlare som yrkesmässiga förmedlare av skjutvapen och ammunition (vapenmäklare), och ska se till att de skjutvapen som innehas av vapenhandlare förvaras på föreskrivet sätt. Som en del av tillsynen ska Polismyndigheten, enligt 5 kap. 8 och 8</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">§§ vapenförordningen (1996:70), granska de inköps-, försäljnings- och förmedlingsförteckningar som aktörerna är skyldiga att föra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A46EA1F" w14:textId="133A49F2" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skyldigheten att föra dessa förteckningar framgår av 5 kap. 5–6 a §§ vapenförordningen. Där anges att vapenhandlare har en skyldighet att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1B8E">
+        <w:t>föra en särskild inköpsförteckning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> över rekvisitioner av förvärvade vapen och en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1B8E">
+        <w:t>särskild försäljningsförteckning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> över sålda vapen. Vapenmäklare ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A27B8">
+        <w:t xml:space="preserve">på motsvarande vis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1B8E">
+        <w:t xml:space="preserve">föra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1B8E">
+        <w:t>förteckning över de transaktioner och överföringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A27B8">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mäklaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A27B8">
+        <w:t xml:space="preserve"> har medverkat till.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53005">
+        <w:t>Av regleringen följer också att vapenhandlare som förvärvat ett skjutvapen från någon som inte har rätt att tillverka eller bedriva handel med skjutvapen, ska anmäla det förvärvet till Polismyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9057F7" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5CA2">
         <w:lastRenderedPageBreak/>
-        <w:t>EU:s anslutning till Europakonventionen</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+        <w:t xml:space="preserve">Som ett led i genomförandet av 2017 års vapendirektiv, har det också införts </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en skyldighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A8A">
+        <w:t xml:space="preserve"> för vapenhandlare och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vapenmäklare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A8A">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">löpande och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1B8E">
+        <w:t>elektroniskt anmäla transaktioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A8A">
+        <w:t xml:space="preserve"> med skjutvapen till Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vapenhandlares anmälningsskyldighet omfattar genomförda transaktioner med skjutvapen (5 kap. 13 §), medan vapenmäklares omfattar transak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tioner och överföringar avseende skjutvapen som de medverkat till (5 kap. 14 §). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158B7B1F" w14:textId="66CA4B04" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Polismyndighetens föreskrifter om inköps-, försäljnings­ och förmed</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lingsförteckningar samt anmälan om transaktioner med skjutvapen (PMFS 2023:19), beskrivs mer utförligt vilka uppgifter som ska ingå i dessa förteckningar och anmälningar. Det handlar om t.ex. uppgifter som avser parterna i transaktionen (namn, adress, person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nummer eller organisationsnummer på beställare, överlåtare, förmedlare och köpare) och detaljerade uppgifter om skjutvapnet (såsom skjutvapnets typ, antal, fabrikat, modell, kaliber och tillverkningsnummer). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FF0651" w14:textId="43A81E6A" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Historiskt har skyldigheten att föra förteckningar fullgjorts genom fysiska vapenböcker där förteckningarna har förts manuellt. Det har även förekommit olika typer av it-system som använts för ändamålet.  Polismyndigheten har dock, i samband med införandet av skyldigheten att anmäla transaktioner, för ändamålet utvecklat en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7F20">
+        <w:t>e-tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kallad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7F20">
+        <w:t>Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CB7F20">
+        <w:t>myndighetens digitala vapenbok</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (DVB) där både förteckningar och anmälningar numera registreras. De anmälningar som vapenmäklare ska göra sker dock genom att uppgifter om transaktionen skickas till Polismyndigheten via e-post enligt särskilda anvisningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA211CA" w14:textId="42685CCE" w:rsidR="00081278" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84F49">
+        <w:t>Till följd av bl.a. införandet av den digitala vapenhandboken, förvarar Polismyndigheten numera alltså uppgifter som den tidigare inte haft direkt tillgång till. Det finns skäl att se över sekretesskyddet för dessa uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60914D58" w14:textId="4CCC4C32" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc207977992"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc211426562"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc215736442"/>
+      <w:r w:rsidRPr="00A324A9">
+        <w:t>Utökat sekretesskydd för uppgifter om vapentransaktioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="41511670" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED6AEFC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04157">
+        <w:t xml:space="preserve">Sekretess ska gälla för uppgift som hänför sig till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Polismyndighetens verksamhet som avser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04157">
+        <w:t xml:space="preserve">sådana förteckningar och anmälningar som vapenhandlare och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vapenmäklare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04157">
+        <w:t xml:space="preserve"> är skyldiga att föra eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämna in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04157">
+        <w:t xml:space="preserve"> till Polismyndigheten, om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen, ammunition, ljuddämpare eller vapenmagasin kommer till brottslig användning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D03F3C1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00732E87">
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAB16C4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00732E87" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00732E87">
+        <w:t>Den tystnadsplikt som följer av den nya bestämmelsen bör inte ges företräde framför meddelarfriheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D954D84" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hemställans förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CBCBDE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk209814290"/>
+      <w:r w:rsidRPr="00EE168B">
+        <w:t xml:space="preserve">Förslaget i hemställan stämmer i sak </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE168B">
+        <w:t>med regeringens</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, men</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE168B">
+        <w:t xml:space="preserve"> har en annan språklig utformning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E72E640" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+    <w:p w14:paraId="1C58FADD" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9CA364" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="007F195C" w:rsidRDefault="00015CB6" w:rsidP="00673110">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...6 lines deleted...]
-        <w:t>Europadomstolen</w:t>
+      <w:r>
+        <w:t xml:space="preserve">De flesta remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksdagens ombuds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>män</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturvårdsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Jägareförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Skyttesport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33BA1">
+        <w:t>tillstyrker förslaget eller har inga invändningar mot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3261">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD69E3">
+        <w:t>behovet av en ny bestämmelse behöver förtydligas för att det ska gå att ta hänsyn till om det är motiverat att inskränka insynen i detta fall.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Journalistförbundet betonar att det finns ett stort allmänintresse när det gäller hanteringen av vapen hos vapenhandlare och vapenmäklare. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve">Vidare bör undantaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve"> 18 kap. 16 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tredje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve"> st</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t>enligt Journalistförbundet gälla även avseende den nya sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve">bestämmelsen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565C48">
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömningen i hemställan, om att det inte bör införas någon begränsning av meddelarskyddet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00403F7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>utgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anför att det är svårt att se varför den befintliga lagstiftningen inte skulle vara tillräcklig. Enligt Tidningsutgivarna finns det vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005B06">
+        <w:t xml:space="preserve">ett insynsintresse, till exempel i samband med uppmärksammade händelser, som måste beaktas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4034E229" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D50687" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004B3261" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Myndigheterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3261">
+        <w:t xml:space="preserve"> hantera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3261">
+        <w:t xml:space="preserve"> uppgifter som behöver skydda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52683565" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedan införandet av skyldigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A8A">
+        <w:t xml:space="preserve"> för vapenhandlare och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vapenmäklare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A8A">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">löpande och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1B8E">
+        <w:t>elektroniskt anmäla transaktioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A8A">
+        <w:t xml:space="preserve"> med skjutvapen till Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och tillkomsten av den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001619E2">
+        <w:t xml:space="preserve"> digitala vapenbok</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001619E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">där både förteckningar och anmälningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7C28">
+        <w:t xml:space="preserve">enligt 5 kap. vapenförordningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>numera registreras,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7C28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förvarar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7C28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7C28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>detaljerade uppgifter om vem som innehar vilket skjutvapen vid varje given tidpunkt. Detta innebär att Polismyndigheten måste hantera och kunna skydda uppgifter som myndigheten tidigare inte haft direkt tillgång till.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D5410E" w14:textId="587B79E5" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppgifterna förekommer hos Polismyndigheten huvudsakligen i vapen</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>boken och i inkomna e-postmeddelanden. Därutöver kan uppgifterna förekomma vid tillsyn och i förundersökningar och annan verksamhet som syftar till att förebygga, utreda eller beivra brott hos Polismyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten men även hos exempelvis Åklagarmyndigheten, Säkerhetspolisen, Skatteverket och Tullverket. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t>Utifrån det brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t>bekämpande uppdraget är det av stor vikt att uppgifterna kan skyddas från allmän insyn om de skulle begäras ut. Om uppgifterna behöver lämnas ut kommer det med enkla medel gå att kartlägga var skjutvapen finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, och därmed finnas en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t xml:space="preserve">påtaglig risk för att stöldbegärliga vapen avleds från den legala till den illegala marknaden. Detta är särskilt känsligt utifrån det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rådande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t>säkerhetsläge</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t xml:space="preserve"> av totalförsvarsskäl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2D7600" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t>efintlig sekretessreglering ger inte ett tillräckligt skydd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D14B585" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppgifter inom vapenområdet skyddas generellt av stark sekretess. Skälet för detta är att information om vilka vapen som finns på en särskilt angiven plats eller hos en viss aktör är särskilt skyddsvärd information ur ett brottsförebyggande perspektiv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E847FCA" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BAD">
+        <w:t xml:space="preserve">Som framgår </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BAD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hemställan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BAD">
+        <w:t xml:space="preserve"> innehåller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BAD">
+        <w:t xml:space="preserve"> ett antal bestämmelser som rör sekretess för uppgifter relaterade till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BAD">
+        <w:lastRenderedPageBreak/>
+        <w:t>vapenlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och som kan bli aktuella för sådana uppgifter som hänför sig till eller härstammar från vapenhandlares och vapenmäklares anmälningar och förteckningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BAD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De viktigaste bestämmelserna i sammanhanget avser sekretess för uppgifter som hänför sig till vapenregister (18 kap. 16 §) och uppgifter i ärenden enligt vapen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen (18 kap. 16 a § och 35 kap. 23 §). Beroende på omständigheterna i det enskilda fallet kan även andra bestämmelser i lagen bli aktuella för sådana uppgifter, t.ex. förunder</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>söknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sekretess enligt 18 kap. 1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553DD6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C27455F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t xml:space="preserve">redan i dagsläget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920D07">
+        <w:t xml:space="preserve">sekretessbestämmelser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i vissa sammanhang kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t>skydda uppgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t xml:space="preserve"> som hänför sig till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller härstammar från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t>sådana förteckningar och anmälningar som vapen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t xml:space="preserve">handlare och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vapenmäklare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t xml:space="preserve"> är skyldiga att föra eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämna in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t xml:space="preserve"> till Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D7E87">
+        <w:t>myndigheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t xml:space="preserve">ifrågasätter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hemställans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t xml:space="preserve"> bedömning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i fråga om behovet av en ny sekretessbestämmelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>förbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t xml:space="preserve">efterfrågar en djupare analys av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behovet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t xml:space="preserve"> innan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en ny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t>bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t>se införs.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991494">
+        <w:t>Regeringen konstaterar at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t huvudsyftet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5CA2">
+        <w:t>2017 års vapen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5CA2">
+        <w:t>direktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och del av syftet med den svenska vapenregleringen, är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095920">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>motverka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC655E">
+        <w:t xml:space="preserve"> vapen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC655E">
+        <w:t>relaterad brottslighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Uppgifter om vapentransaktioner, dvs. detaljerade uppgifter om vem som innehar vilket skjutvapen vid varje given tidpunkt, är utifrån detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082756">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>syfte, och de ovan beskrivna konsekven</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">serna som ett utlämnande kan medföra, mycket skyddsvärda. I likhet med den bedömning som Polismyndigheten gör i sin hemställan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7BA8">
+        <w:t xml:space="preserve">anser regeringen att befintliga sekretessbestämmelser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7BA8">
+        <w:t>ger ett tillräckligt sekretesskydd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för uppgifter om vapentransaktioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600ED5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid sidan av de fall då uppgifterna i fråga förekommer i ett vapenregister, vapenärende eller en förunder</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sökning. Enligt regeringen är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F49D0">
+        <w:t xml:space="preserve"> det inte tillräckligt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgifterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F49D0">
+        <w:t xml:space="preserve"> skyddas endast om de förekommer i vissa sammanhang</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F49D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F49D0">
+        <w:t xml:space="preserve">et behövs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F49D0">
+        <w:t>en bestämmelse som på ett tydligt sätt möjliggör att uppgifterna skyddas oavsett var de förekommer.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC655E">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser alltså</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC655E">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC655E">
+        <w:t xml:space="preserve">det finns ett behov </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av en lagändring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799D10F2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00005B06" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005B06">
+        <w:t xml:space="preserve">ntresset av sekretess väger tyngre än intresset av insyn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A0000A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00DA4A40" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00005B06">
+        <w:t xml:space="preserve">För att en ny sekretessbestämmelse ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">få </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005B06">
+        <w:t xml:space="preserve">införas krävs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005B06">
+        <w:t>att intresset av sekretess väger tyngre än intresset av insyn.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det finns u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0372A">
+        <w:t>tifrån det brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0372A">
+        <w:t xml:space="preserve">bekämpande uppdraget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett starkt allmänt intresse av att kunna skydda uppgifterna om vapentransaktioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073027A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B718A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journalistförbundet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91646">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tidnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lyfter fram att det också finns ett stort allmän- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005B06">
+        <w:t xml:space="preserve">insynsintresse </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">när det gäller hanteringen av vapen hos vapenhandlare och vapenmäklare som måste beaktas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22EE1">
+        <w:t xml:space="preserve">Regeringen instämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22EE1">
+        <w:t xml:space="preserve"> organisationernas synpunkter att det finns ett befogat insynsintresse, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>men konstaterar samtidigt att b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">ehovet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>härrör från risken för att information om vilka skjutvapen som finns vid varje given tidpunkt ska utnyttjas av kriminella aktörer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006308C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>direkt eller indirekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det kan konstateras att sekretessen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">syftar till att förebygga och beivra brott men även </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">indirekt leder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> stärk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> skydd för legala vapeninnehavare, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vapen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">handlare och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vapen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mäklare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>. De</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>a intresse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> får anses väga tungt, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och regeringen bedömer samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">taget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:t>att skälen för sekretess väger tyngre än intresset av insyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2E374E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:t xml:space="preserve">Sammanfattningsvis instämmer regeringen i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den bedömning som görs i hemställan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:t>majoriteten av remissinstansernas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:t xml:space="preserve"> att det är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:lastRenderedPageBreak/>
+        <w:t>motiverat att införa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en ny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:t xml:space="preserve"> reg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4A40">
+        <w:t>om sekretess till skydd för allmänna intressen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0C839A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1BDB">
+        <w:t xml:space="preserve">Bestämmelsens utformning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och placering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2183BC" w14:textId="2C3C73BE" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den sekretessbestämmelse som nu föreslås bör ta sikte på de uppgifter om transaktioner med skjutvapen som vapenhandlare och vapenmäklare är skyldiga att föra i form av inköps-, försäljnings- och förmedlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förteckningar, och som samma yrkeskategorier är skyldiga att anmäla till Polismyndigheten. Syftet med bestämmelsen bör vara att tydliggöra att sekretess som huvudregel gäller för samtliga sådana uppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C7A680" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppgifterna i fråga kommer primärt att finnas hos Polismyndigheten. Uppgifter om transaktioner som kommit in till Polismyndigheten kan dock behöva lämnas ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D245FC">
+        <w:t>vid tillsyn och i förundersökningar och annan verksamhet som syftar till att förebygga, utreda eller beivra brott hos exempelvis Åklagarmyndigheten, Säkerhetspolisen, Skatteverket eller Tullverket.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  För att skyddet ska bli ändamålsenligt är det viktigt att möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten att sekretessbelägga uppgifterna inte är begränsad till att gälla hos Polismyndigheten. Det ska inte vara möjligt att begära ut uppgifterna via en mellanhand som Polismyndigheten lämnat ut uppgifterna till, och på så vis kringgå sekretesskyddet. Regeringen bedömer därför att sekretess bör gälla för uppgift som hänför sig till Polismyndighetens verksamhet som avser sådana förteckningar och anmälningar som vapenhandlare och vapenmäklare är skyldiga att föra eller lämna in till Polismyndigheten, oavsett hos vilken myndighet uppgifterna förekommer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4B6939" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">Som redovisas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ovan och som framgår av de ursprungliga förarbetena till bestämmelsen (p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093E72">
+        <w:t>rop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093E72">
+        <w:t xml:space="preserve"> 1990/91:130 s. 49 f</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">föreligger starka skäl för sekretess rörande uppgifter om skjutvapen, vilket också är bakgrunden till att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">flera av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>övriga sekretessbestämmelser på området är utformade med ett omvänt skade</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">rekvisit. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen anser därför att u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">ppgifterna bör skyddas med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> omvän</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> skaderekvisit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071078B1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Behovet av sekretess har sin grund i intresset av att förebygga eller beivra brottslig verksamhet. Den sekretessbestämmelse som nu föreslås har ett naturligt samband med och speglas delvis av de uppgifter som förekommer i vapenregister enligt vapenlagen. Bestämmelsen bör därför införas i 18 kap. 16 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF2CEA2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Undantag från sekretessen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EDD666" w14:textId="761C6652" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nuvarande s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B711F">
+        <w:t xml:space="preserve">ekretessen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt 18 kap. 16 § första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B711F">
+        <w:t xml:space="preserve">gäller enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>paragrafens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B711F">
+        <w:t xml:space="preserve"> tredje stycke inte för uppgifter i vapenregister om namn och adress för den som har tillstånd att driva handel med skjutvapen och den som yrkesmässigt förmedlar skjutvapen eller ammunition. Sekretessen gäller inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B711F">
+        <w:t>för uppgift i vapenregister om vilka typer av vapen som omfattas av sådana tillstånd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve">Som skäl för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B711F">
+        <w:t>att dessa uppgifter har undantagits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve"> har bl.a. anförts att vapenhandlare är näringsidkare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med ett intresse av att göra sin verksamhet känd, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t>den omständig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve">heten att någon ägnar sig åt handel med eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förmedling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve"> av vapen därför normalt torde vara en uppgift som är allmänt bekant eller som ofta är förhållandevis enkel att få reda på. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk212733456"/>
+      <w:r>
+        <w:t>Vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve"> anfördes att sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve"> begränsa möjligheterna för den som står i begrepp att handla med en person som påstår sig ha ett giltigt tillstånd för handel med en viss typ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:lastRenderedPageBreak/>
+        <w:t>av vapen att kontrollera detta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att sekretess därför skulle kunna leda till ökad risk för olagliga vapenaffärer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t xml:space="preserve"> (prop. 2005/06:113 s. 49</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> f.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0EDA">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve">Enligt regeringen gör sig de skäl som anfördes för att undanta dessa uppgifter från sekretess enligt första stycket i dess nuvarande lydelse inte gällande för motsvarande uppgifter i den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t>nya sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t>bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t>sen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Därtill skulle ett utlämnande av uppgifter om namn och adress från de nu aktuella förteckningarna och anmälningarna kunna ge en indikation om antalet vapen som verksamheten omsätter och därmed även om storleken på t.ex. verksamhetens lager.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74452">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det kan öka möjligheten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B262B">
+        <w:t>kartlägga var</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B262B">
+        <w:t>stöld</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B262B">
+        <w:t>begärliga vapen finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vilket i sin tur ökar risken för stölder och därmed att vapen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B262B">
+        <w:t>avleds från den legala till den illegala marknaden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser sammantaget, till skillnad från </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74452">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve">undantaget enligt 18 kap. 16 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tredje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve"> st</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BF5">
+        <w:t>gälla även avseende den nya sekretessbestämmelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D46CDB6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0003351E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:t>get ytterligare behov av lagändringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504EA3F8" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen instämmer i den bedömning som görs i hemställan att det inte finns något behov av en särskild sekretessbestämmelse till skydd för uppgifter om enskildas personliga förhållanden i den digitala vapenboken eller inkomna e-postmeddelanden. Den föreslagna ändringen tar sikte på uppgifter om var skjutvapen finns, vilket omfattar uppgifter om namn, adress och person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nummer för enskilda i transaktionen. Någon ytterligare information om enskilda finns inte i de aktuella förteckningarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F54DD0" w14:textId="01B10D8A" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">Det kan uppstå situationer där Polismyndigheten har behov att dela nu aktuella uppgifter med andra myndigheter, exempelvis för att utreda och lagföra brott. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> att sådan informationsdelning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> vara möjlig med gällande reglering, antingen inom ramen för skade</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>bedömningen i föreslagen bestämmelse eller genom befintliga sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">brytande bestämmelser i 10 kap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>. För att sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">tessen ska gälla även hos en mottagande myndighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattar den nya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> bestämmelsen uppgifter som hänför sig till förteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>ningar och anmälningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> oavsett var dessa förekommer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37589AFC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00673110">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">Av 3 kap. 1 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>följer att sekretess innebär ett förbud att röja en upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">gift, vare sig det sker muntligen, genom utlämnande av en allmän handling eller på något annat sätt. Sekretess innebär alltså sekretess i förhållande till en uppgift i en handling, men även tystnadsplikt. Av 1 kap. 7 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tryck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>frihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> framgår att var och en är fri att meddela uppgifter i syfte att de ska göras offentliga i en tryckt skrift (meddelarfrihet). Friheten är dock begränsad med anledning av att tystnadsplikten i vissa fall anses ha företräde, vilket då regleras särskilt. Bestämmelserna om tystnadsplikt har inte företräde framför rätten att meddela och offentliggöra uppgifter vad gäller bestämmelser om sekretess för uppgifter i vapenregister eller ärende enligt vapenlagen, se 18 kap. 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ffentlighets- och sekretesslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>. Med beaktande av den restrik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>tivitet som gäller vid inskränkningar av rätten att meddela och offentlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">göra uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömer regeringen, i likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, att det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">samma </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> den ändring som nu föreslås.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A95D3E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc207977993"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc211426563"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc215736443"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sekretess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2D8E">
+        <w:t xml:space="preserve"> för uppgifter i Schengens informationssystem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="7C6AC14D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc188538088"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc207977994"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc211426564"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc215736444"/>
+      <w:r>
+        <w:t>Schengens informationssystem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="2686A681" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De flesta av EU:s medlemsstater, och ett antal andra europeiska länder, deltar i dag i det s.k. Schengensamarbetet. Syftet med samarbetet är framför allt att uppnå fri rörlighet för personer inom Schengenområdet. För att uppnå det har Schengenländerna, däribland Sverige, enats om gemen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">samma regler i ett stort antal frågor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB02A4">
+        <w:t>Schengens informationssystem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, SIS, används av medlemsstaterna för att utbyta information med varandra inom ramen för polissamarbete och straffrättsligt samarbete samt migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll. SIS regleras i tre olika EU-förordningar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AE67BA" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Europaparlamentets och rådets förordning (EU) 2018/1860 av den 28 november 2018 om användning av Schengens informationssystem för återvändande av tredjelandsmedborgare som vistas olagligt i medlemsstaterna (här benämnd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845B3D">
+        <w:t>återvändande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00845B3D">
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCDFB46" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Europaparlamentets och rådets förordning (EU) 2018/1861 av den 28 november 2018 om inrättande, drift och användning av Schengens informationssystem (SIS) på området in- och utresekontroller, om ändring av konventionen om tillämpning av Schengenavtalet och om ändring och upphävande av förordning (EG) nr 1987/2006 (här benämnd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845B3D">
+        <w:t>gränsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682D88D0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Hlk192834109"/>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2018/1862 av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>den 28 november 2018 om inrättande, drift och användning av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>Schengens informationssystem (SIS) på området polissamarbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>och straffrättsligt samarbete, om ändring och upphävande av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>rådets beslut 2007/533/RIF och om upphävande av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>Europaparlamentets och rådets förordning (EG) nr 1986/2006 och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>kommissionens beslut 2010/261/EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (här benämnd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845B3D">
+        <w:t>polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00845B3D">
+        <w:t>förordningen</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="78F81FD4" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+      <w:r w:rsidRPr="0067420D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_Hlk192834478"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="35E69258" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="61EA0E83" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kompletterande bestämmelser finns i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t xml:space="preserve"> (2021:1187) med kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>plett</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>rande bestämmelser till EU:s förordningar om Schengens informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (här benämnd kompletteringslagen), och i f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t xml:space="preserve"> (2021:1188) med kompletterande bestämmelser till EU:s förordningar om Schengens informationssystem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (här benämnd kompletterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="6988FA54" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Efter att invändningarna analyserats och kompletterande förhandlings</w:t>
+      <w:r>
+        <w:t>SIS består tekniskt dels av ett centralt datasystem, dels av nationella datasystem i de deltagande medlemsstaterna. De nationella datasystemen står i direkt förbindelse med det centrala datasystemet och innehåller en kopia av den information som vid varje tidpunkt finns i detta. Medlems</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>domstolens behörighet på området för EU:s gemensamma utrikes- och säkerhetspolitik (GUSP-området), eftersom EU har meddelat att den frågan ska lösas internt inom unionen. Först när EU har funnit en lösning på frågan kommer förhandlingarna mellan Europarådet och EU formellt att avslutas. EU rapporterar löpande till Europarådet om hur arbetet med en intern lösning fortskrider.</w:t>
+        <w:t xml:space="preserve">staterna använder sitt nationella system för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6279D">
+        <w:t>sökning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mot centrala SIS eller mot den nationella kopian. Det är även i den nationella kopian, N.SIS, som medlemsstaterna för in, uppdaterar och raderar så kallade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6279D">
+        <w:t>registreringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i SIS. SIS-registreringar innehåller information om en viss person eller ett visst föremål samt anvisningar om vad myndigheterna ska göra när de lokaliserar den personen eller det föremålet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767E84">
+        <w:t xml:space="preserve">Registreringar som förs in i SIS om personer och föremål görs i realtid direkt tillgängliga för alla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767E84">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">slutanvändare hos behöriga nationella myndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i de deltagande medlemsstaterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F869D7" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polismyndigheten ska enligt 4 § första stycket kompletterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen föra det register som utgör den svenska nationella delen av SIS. Bestämmelsen innebär att det är Polismyndigheten som har huvudansvaret för att föra in, uppdatera och radera SIS-registreringar i den nationella delen. Av andra stycket samma paragraf framgår att även Migrationsverket ansvarar för att i vissa fall föra in, uppdatera och radera registreringar i den svenska nationella delen av SIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43014A93" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SIS-regelverket innehåller bestämmelser om vilka olika typer av registreringar som medlemsstaterna får respektive ska göra i SIS. I de tre EU-förordningarna finns sammantaget bestämmelser om ett tiotal olika sorters registreringar. Vissa typer av registreringar syftar till att informera övriga medlemsstater om ett visst förhållande, t.ex. att en person har nekats inresa till det registrerande landet. Andra registreringar syftar i stället till att andra medlemsstater ska bistå det registrerande landet med en viss åtgärd, t.ex. att gripa en efterlyst person eller att undersöka ett föremål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2396D1B4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6279D">
+        <w:t>Sökningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i SIS sker i många olika typer av situationer. När en sökning på en person eller ett föremål ger en träff i SIS ska den medlemsstat som fått träffen ta ställning till om den åtgärd som har begärts avseende personen eller föremålet i fråga, kan vidtas. I vissa fall finns det möjlighet för varje medlemsstat att redan på förhand registrera en sorts varning, i SIS-förordningarna benämnd flagga, om att en viss begärd åtgärd inte kommer att vidtas på dess territorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF7BA3C" w14:textId="34606430" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Själva registreringen i SIS innehåller endast den information som är nödvändig för att kunna identifiera en person eller ett föremål och för att klargöra vilken åtgärd som begärs. Av artikel 20 i polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningen, som är den EU-förordning som är av intresse för regeringens förslag, framgår att en registrering som omfattar upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifter om personer får innehålla information om bl.a. namn, födelse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter, medborgarskap, identi</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>fieringshandlingar och vissa bio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>metriska uppgifter, orsak och upphov till registreringen och vilken åtgärd som begärs, samt huruvida personen är beväpnad eller på annat sätt utgör ett hot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B07374" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I många fall är denna information emellertid otillräcklig för att en medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stat ska kunna bistå en annan medlemsstat med en begärd åtgärd. Medlemsstaterna måste därför ofta utbyta ytterligare information med varandra, i SIS-förordningarna kallad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6279D">
+        <w:t>tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C6279D">
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion är information som inte ligger i SIS utan i medlemsstaternas nationella register och som på något sätt har betydelse för en registrering i SIS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001449C3">
+        <w:t>Schengenstaterna har inrättat så kallade Sirenekontor för utbyte av tilläggsinformation eller kompletterande information om registreringar mellan staterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I Sverige har Polismyndigheten fått uppgiften att vara Sirene</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontor och myndigheten har även huvudansvar för den nationella delen av SIS.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2149F319" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0836">
+        <w:t>Ett tiotal myndigheter, däribland Polismyndigheten, Tullverket</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="6B3B933A" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+      <w:r w:rsidRPr="00BC0836">
+        <w:t>och Migrationsverket, har i enlighet med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 11 § kompletteringsförordningen direkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>åtkomst till SIS för olika syften och kan därmed söka direkt i registret vid olika prövningar, kontroller och utredningar. Några ytter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligare myndigheter, däribland åklagarmyndigheter och migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stolar, har enligt 12 och 13 §§ kompletterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen rätt att på </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">begäran få ut vissa uppgifter ur SIS för undersökningar eller prövningar i sin verksamhet.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFFC446" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00B0163C" w:rsidRDefault="00015CB6" w:rsidP="00585505">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="060CB127" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:r>
+        <w:t xml:space="preserve"> Dessutom har ett antal myndigheter, bl.a. Åklagar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten, allmänna domstolar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281C3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kriminalvården, Säkerhetspolisen, Tullverket och Kust</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bevakningen beroende på vad saken gäller, rätt att begära att Polismyndigheten lägger in olika framställningar i SIS i enlighet med 5 och 7–10 §§ kompletterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B198220" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Hlk185261922"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc188538092"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc207977995"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc211426565"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc215736445"/>
+      <w:r>
+        <w:t>Informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>registreringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve"> enligt tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t xml:space="preserve"> till Schengens informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>system</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="4CA1F784" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009972EA">
+        <w:t>I juli 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009972EA">
+        <w:t>antog</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidDel="005602E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F004EA">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2022/1190 om ändring av förordning (EU) 2018/1862 vad gäller införande av informationsregistreringar om tredjelands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F004EA">
+        <w:t>medborgare i unionens intresse i Schengens informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F004EA">
+        <w:t>system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (SIS) (här benämnd tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA16063" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve">Genom tilläggsförordningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>införs och ändras ett antal bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ser i polisförordningen. De nya bestämmelserna innebär att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t>införs en ny kategori registreringar i SIS</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve"> i form av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>registreringar om tredjelands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:softHyphen/>
+        <w:t>medborgare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som miss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tänks vara inblandade i terrorism eller viss annan grov brottslighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t>sregistreringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får enligt tilläggsförordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve"> föra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve">i SIS </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t>medlemsstaterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t xml:space="preserve"> på förslag av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044060E">
+        <w:t>Europeiska unionens byrå för samarbete inom brottsbekämpning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044060E">
+        <w:t>Europol</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044060E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>baserat på informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>tion som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Europol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t xml:space="preserve"> mottagit från myndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t xml:space="preserve"> i tredje land eller internationella organisationer.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FBA336" w14:textId="2773C975" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt</w:t>
+      </w:r>
+      <w:r w:rsidDel="00D026E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en av de nya bestämmelserna, nya artikel 37a, får medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna föra in informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>registreringar om tredjelandsmedborgare på förslag av Europol och på grundval av information som mottagits från myndigheter i tredjeländer eller internationella organisationer. Registre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringarna ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t xml:space="preserve">föras in i syfte att informera </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966801">
+        <w:t>gränsbevaknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00966801">
+        <w:t>tjänstemän och poliser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som gör en sökning i SIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>om att tredjelands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t xml:space="preserve">medborgare misstänks vara inblandade i terroristbrott eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i sådan brottslighet som förtecknas i bilaga I till den s.k. Europol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen, dvs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31C90">
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A31C90">
+        <w:t>parlamentets och rådets förordning (EU) 2016/794 av den 11 maj 2016 om Europeiska unionens byrå för samarbete inom brottsbekämpning (Europol) och om ersättande och upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A31C90">
+        <w:t>hävande av rådets beslut 2009/371/RIF, 2009/934/RIF, 2009/935/RIF, 2009/936/RIF och 2009/968/RIF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve"> Medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t>staterna har möjlighet att verifiera och analysera informationen och kan avböja förslaget eller införa en annan sorts registrering baserat på informationen från Europol.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B1222A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid en träff på en informationsregistrering ska den verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställande med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staten enligt nya artikel 37b samla in och över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sända vissa upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifter till den registrerande medlemsstaten, bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00662E1C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion om att den person som är föremål för en informationsregistrering har lokaliserats. Även Europol ska informeras enligt ett tillägg till artikel 48 i polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73786D09" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tilläggsförordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006464F0">
+        <w:t xml:space="preserve">trädde i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C444AF">
+        <w:t>1 augusti 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> men tillämpas ännu inte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049151F">
+        <w:t xml:space="preserve">Kommissionen ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006464F0">
+        <w:t xml:space="preserve">i enlighet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en ändring i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006464F0">
+        <w:t xml:space="preserve">artikel 79 i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006464F0">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006464F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och när vissa uppräknade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049151F">
+        <w:t>villkor har uppfyllts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049151F">
+        <w:t xml:space="preserve">anta ett beslut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049151F">
+        <w:lastRenderedPageBreak/>
+        <w:t>som fastställer det datum från och med vilket medlemsstaterna får börja föra in, uppdatera och radera informationsregistreringar i SIS</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Något sådant beslut har ännu inte fattats, och arbetet med den tekniska utvecklingen av systemet pågår för närvarande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFBF2EB" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00995F57" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc207977996"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc211426566"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc215736446"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc188538094"/>
+      <w:r>
+        <w:t>Utökat sekretesskydd för uppgifter som avser informationsregistreringar i Schengens informationssystem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidDel="00995F57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="75A31CED" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D999E2C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sekretessen för uppgifter i registreringar i SIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150147">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:t>ska omfatta även uppgifter i informations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150147">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextmedindragChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">registreringar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>om tredjelands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:softHyphen/>
+        <w:t>medborgare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827AAD">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som misstänks vara inblandade i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>terrorism eller annan grov brottslighet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5955AB04" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00440D8F">
+        <w:t>Sådan sekretess ska, till skydd för intresset av att förebygga eller beivra brott, gälla om det kan antas att det varit en förutsättning för den registrerande staten att uppgiften inte skulle röjas, och till skydd för enskild, om det inte står klart att uppgiften kan lämnas ut utan att den enskilde eller någon närstående till honom eller henne lider men.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468E98A9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00732E87">
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67836DEC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00A76360" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00732E87">
+        <w:t>Den tystnadsplikt som följer av den nya bestämmelsen bör inte ges företräde framför meddelarfriheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381CF178" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4968504D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förslagen i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E966A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">stämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E966A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>med regeringens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DD6D4B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B6AF7C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De flesta remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Säkerhetspolisen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>heten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7436">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A803E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33BA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834056">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tullverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33BA1">
+        <w:t xml:space="preserve">tillstyrker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33BA1">
+        <w:t xml:space="preserve">eller har inga invändningar mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>lis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>förbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>, som av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>styr</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>ker förslaget, framhåller att det finns ett stort insynsintresse rörande ärenden som rör terroristbrott och annan grov brottslighet, vilket inte till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve">godoses i promemorian. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002144B0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve"> har också synpunkter på pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>me</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve">morians avvägning mellan intresset av insyn och behovet av sekretess och anser att argumentationen för sekretess är otillräcklig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09770EB4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00DC3DC1" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve">Vad gäller bestämmelsernas utformning, framhåller Journalistförbundet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve"> i praktiken innebär att det är en annan stat som avgör vilka uppgifter som ska vara offentliga och sek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>tesskyddade i Sverige, vilket inte är ändamålsenligt. Journalist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>förbundet anser även att begreppet ”terroristbrott eller annan grov brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>lighet”, som används i båda bestämmelserna, inte är tillräckligt tyd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve">ligt definierat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>Tidnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>utgivarna fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:softHyphen/>
+        <w:t>håller att den nya registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>kategorin i båda de föreslagna ändringarna är definierad på lösa grunder. Tidnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:softHyphen/>
+        <w:t>utgivarna finner vidare det anmärkningsvärt att den föreslagna bestämmel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:lastRenderedPageBreak/>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>kap</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve"> 17 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>är utformad med ett rakt skaderekvisit med tanke på hur den motiveras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>. Båda organisa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t>tio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve">nerna anser dessutom att den föreslagna nya bestämmelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om sekretess till skydd för enskildas personliga förhållanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5E59">
+        <w:t xml:space="preserve"> bör vara försedd med ett rakt skaderekvisit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377BBD06" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210F5A69" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Hlk207640973"/>
+      <w:r>
+        <w:t>Myndigheterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3261">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommer att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3261">
+        <w:t>hantera uppgifter som behöver skydda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="650C2FB4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den nya registreringskategorin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:t>om tredjelands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8662E">
+        <w:softHyphen/>
+        <w:t>medborgare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som miss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tänks vara inblandade i terrorism eller viss annan grov brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lighet rör information som härstammar från Europol. I likhet med vad som konsta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teras i pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">memorian och uttrycks av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A803E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bedömer regeringen att registreringarna kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mer att kunna innehålla information av mycket känslig karaktär och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>uppgifter som förekommer i utländska brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A72EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utifrån ett brottsförebyggande och brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utredande perspektiv är sådana uppgifter mycket skyddsvärda och det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t>är vikt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>igt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t xml:space="preserve"> att uppgifterna kan skyddas från allmän insyn om de skulle begäras ut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A72EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det är vidare av vikt för Sveriges deltagande i det inter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nationella polisiära sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arbetet, med Europol och övriga medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stater, att svenska myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter har möjlighet att skydda sådana uppgifter från att röjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8F0A1F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen kan konstatera att registreringarna också kommer att kunna innehålla känsliga upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>om en enskilds personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61898">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hade </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">omfattats av sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0DFE">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om de förekommit i ett annat sammanhang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04161">
+        <w:t>t.ex. i svenska polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D04161">
+        <w:t>register och inom ramen för en förundersökning (35</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04161">
+        <w:t xml:space="preserve">kap. 1 § </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ffentlighets- och sekretesslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04161">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04161">
+        <w:t xml:space="preserve">eller i verksamhet för kontroll över utlänningar (37 kap. 1 § </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ffentlighets- och sekretesslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04161">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, och där ett utlämnande kan innebära stor skada för den enskilde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>eller någon när</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>stående till honom eller henne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D841928" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t>efintlig sekretessreglering ger inte ett tillräckligt skydd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC601D3" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>som avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registreringar i SIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regleras framför allt i två olika bestämmelser, i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>18 kap. 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:t>sekretess till skydd för allmänna intressen inom ramen för internationellt rättsligt och polisiärt samarbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, och i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:t>37 kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:t>sekretess till skydd för uppgift om enskilds personliga förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Uppgifter i den nya registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kategorin skulle inte omfattas av dessa bestämmelser i deras nuvarande lydelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A40E3E1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sverige utbyter redan i dag information med Europol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C36AD">
+        <w:t>för att förebygga och bekämpa allvarlig brottslighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bl.a. med stöd av Europol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen. Som framgår av promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86221">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86221">
+        <w:t>vissa möjligheter att sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F86221">
+        <w:t>belägga sådan information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med stöd av andra bestämmelser än de ovan nämnda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86221">
+        <w:t>, både utifrån allmänna och enskilda intressen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vad gäller sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tessen för allmänna intressen är det framför allt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14BD8">
+        <w:t>15 kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14BD8">
+        <w:t>a §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14BD8">
+        <w:t>18 kap. 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14BD8">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C36AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som aktualiseras. När det gäller sekretess för enskilda intressen, är framför allt 35 kap. 1 § första stycket 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av intresse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3672FB9E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidningsutgivarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att promemorians argument för behovet av utvidgade sekretessbestämmelser inte är övertygande. Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">konstaterar för sin del att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14BD8">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14BD8">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14BD8">
+        <w:t>a §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som anger att sekretess gäller för uppgift som en myndighet har fått från ett utländskt organ på grund av en bindande EU-rättsakt, enligt förarbetena normalt inte är aktuell att tillämpa i situationer då EU-rättsakten inte innehåller någon tydlig sekretessbestämmelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245ADE">
+        <w:t>(prop. 2012/13:192 s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245ADE">
+        <w:t xml:space="preserve"> 35)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A56496">
+        <w:t xml:space="preserve">Eftersom det inte finns någon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tydlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A56496">
+        <w:t xml:space="preserve"> sekretessbestämmelse i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>polisför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ordningen – i artikel 11 anges enbart att medlemsstaterna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461343">
+        <w:t>i enlighet med nationell rätt ska tillämpa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sina egna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC255D">
+        <w:t>regler om tystnadsplikt eller motsvarande sekretesskrav på alla personer och organ som arbetar med uppgifter i SIS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A56496">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>torde bestämmelsen inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A56496">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A56496">
+        <w:t>tillämpas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på uppgifter i den nya registreringskategorin. Givet skyddsvärdet i uppgifterna, är detta inte en tillfredsställande ordning. Vidare gäller både 18 kap. 17 a § och 35 kap. 1 § första stycket 4 endast hos de brottsbekämpande myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna, och alltså inte hos alla de myndigheter som kan göra sökningar och få tillgång till uppgifter i SIS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC76C4">
+        <w:t>Även utifrån det perspektivet framstår befintliga sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC76C4">
+        <w:t>tess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC76C4">
+        <w:t xml:space="preserve">bestämmelser som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC76C4">
+        <w:t>tillräckliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F49D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget anser regeringen därför, i likhet med bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134BC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tullverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t xml:space="preserve">den befintliga sekretessregleringen inte utgör ett tillräckligt skydd för uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i den nya registreringskategorin. D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et finns därför ett behov av en utvidgning av sekretessen utifrån både allmänna och enskilda intressen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742B9DCF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="009E5E23" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t xml:space="preserve">Intresset av sekretess väger tyngre än intresset av insyn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4851FDFE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t xml:space="preserve">För att en ny sekretessbestämmelse ska införas krävs det att intresset av sekretess väger tyngre än intresset av insyn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journalistförbundet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tidningsutgivarna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t>lyfter fram att det finns ett stort insynsintresse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506710">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004333A0">
+        <w:t xml:space="preserve">vilket inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beaktas tillräckligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004333A0">
+        <w:t>i promemorian.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C89D36A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="009E5E23" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Offentlighetsprincipen är alltid utgångspunkten. Om den ska inskränkas måste det vara påkallat med hänsyn till något av de skyddsintressen som anges i tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordningen. I detta fall är skyddsintresset att före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bygga brott och skyddet för enskildas personliga förhållanden. Rege</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ring</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">en konstaterar, i likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404BC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, att uppgift som avser en registrering i den tillkommande registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kategorin kan komma att innehålla information av skyddsvärd karaktär, eftersom registreringen syftar till att förebygga, förhindra och utreda mycket allvarliga brott eller terroristbrott. Ett utlämnande av sådana uppgifter riskera att försvåra utredningar eller brottsförebyggande arbete i ett annat land, och i förlängningen Sveriges deltagande i internationella polisiära sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arbe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ten. Vidare är en uppgift om att en person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766B6D">
+        <w:t>misstänks vara inblandad i terroristbrott eller annan grov brottslighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> känslig och ett utlämnande skulle kunna innebära att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t xml:space="preserve">den enskilde eller någon närstående till honom eller henne lider </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avsevärt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t>a intresse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t xml:space="preserve"> får anses väga tungt, och regeringen bedömer samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t xml:space="preserve">taget att skälen för sekretess väger tyngre än intresset av insyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8050B1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="009E5E23" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E5E23">
+        <w:t>Sammanfattningsvis instämmer regeringen i promemorians och majoriteten av remissinstansernas bedömning att det är motiverat att införa nya regler om sekretess till skydd för allmänna och enskilda intressen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA45F35" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1BDB">
+        <w:t>Bestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1BDB">
+        <w:t xml:space="preserve">s utformning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och placering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE543FB" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föremålet för sekretessen enligt de nya sekretessbestämmelserna bör vara uppgifter som avser en registrering i SIS om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9648A">
+        <w:t xml:space="preserve">tredjelandsmedborgare som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9648A">
+        <w:lastRenderedPageBreak/>
+        <w:t>misstänks vara inblandade i terroristbrott eller annan grov brottslighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  Möjligheterna till en sådan registrering, i enlighet med den tillkommande registre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ringskategorin, regleras i polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen som är direkt tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lig för medlemsstaterna. I artikel 37a definie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ras vilken typ av brottslighet som ska vara aktuell för att en informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>registrering enligt artikeln ska kunna göras, nämligen terroristbrott eller annan grov brottslighet förtecknad i bilaga I till Europolförordningen. Mot bakgrund härav och eftersom sekretessen enligt bestämmelserna uttryck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligen gäller för uppgifter som avser en registrering i SIS, delar regeringen inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A803E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattning att begreppet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7A19">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404BC1">
+        <w:t>terroristbrott eller annan grov brottslighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7A19">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7A19">
+        <w:t>saknar en tydlig definition</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156DB1DA" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppgifterna i fråga kommer primärt att finnas i själva informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>registreringarna i SIS. Uppgifterna kommer alltså att finnas tillgängliga hos alla de myndigheter som kan göra sökningar eller på annat sätt få tillgång till uppgifter i SIS. Dessa myndigheter räknas särskilt upp i de två aktuella sekretessbestämmelserna, och regeringen ser ingen anledning att på något sätt begränsa räckvidden för sekretessen i detta avseende i förhållande till den nya registreringskategorin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4CBE7B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidDel="003C3B6C" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians förslag innebär att det införs två separata bestämmelser om sekretess för uppgifter i den nya registreringskategorin: en till skydd för intresset av att förebygga eller beivra brott och en till skydd för enskildas personliga och ekonomiska förhållanden. </w:t>
+      </w:r>
+      <w:r w:rsidDel="003C3B6C">
+        <w:t>Regeringen instämmer i den bedömning som gör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidDel="003C3B6C">
+        <w:t xml:space="preserve"> i promemorian att s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683CBB" w:rsidDel="003C3B6C">
+        <w:t xml:space="preserve">ystematiska skäl talar för att reglera </w:t>
+      </w:r>
+      <w:r w:rsidDel="003C3B6C">
+        <w:t>behov</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidDel="003C3B6C">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683CBB" w:rsidDel="003C3B6C">
+        <w:t>sekretess för uppgifter i den nya registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00683CBB" w:rsidDel="003C3B6C">
+        <w:t xml:space="preserve">kategorin på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">detta sätt, och på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683CBB" w:rsidDel="003C3B6C">
+        <w:t xml:space="preserve">samma sätt som övriga SIS-registreringar, dvs. i 18 kap. 17 § och 37 kap. 6 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683CBB" w:rsidDel="003C3B6C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173436B3" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">Skaderekvisitet i 18 kap. 17 § innebär att den svenska myndigheten ska pröva om det kan antas att uppgiften lagts in i SIS under förutsättning att den inte röjs. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Som framgår av förarbetena till bestämmelsen är skade</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rekvisitet inte, såsom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anför, att betrakta som ett rakt skaderekvisit, men inte heller som ett omvänt. På grund av svårigheten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5F6F">
+        <w:t xml:space="preserve">överblicka vilka närmare konsekvenser ett röjande av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5F6F">
+        <w:t>uppgift skulle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5F6F">
+        <w:t>kunna få för den utländska myndighetens utredning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, och för att undvika de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t>avsevärda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t xml:space="preserve">tillämpningssvårigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som skulle uppstå om en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t xml:space="preserve">svensk myndighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t xml:space="preserve"> göra </w:t>
+      </w:r>
+      <w:r>
+        <w:t>denna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t xml:space="preserve"> bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, har s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t xml:space="preserve">kaderekvisitet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i stället </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t>utfor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:t>från andra utgångspunkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nämligen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83247">
+        <w:t>den utländska myndigheten i viss</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83247">
+        <w:t>utsträckning får förfoga över frågan om sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t>(prop. 1999/2000:61 s. 168</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve"> Den starka presumtionen för sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">med uppkommer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">har sin bakgrund i att det inom det straffrättsliga samarbetet är en självklar utgångspunkt att känsliga uppgifter i en utländsk utredning kan skyddas i den andra staten (prop. 1999/2000:61 s. 168 och 209). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Samma överväganden gör sig gällande i fråga om uppgifter i den nya registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kategorin och regeringen bedömer därför, i likhet med promemorian, att motsvarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">skaderekvisit är lämpligt även </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">när det gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4923257A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A803E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalistförbundets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppfattning att det inte är ändamålsenligt att en annan stat har inflytande över vilka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16941">
+        <w:t>uppgifter som ska vara</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sekretessbelagda. Tvärtom bedömer regeringen, liksom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404BC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det är en förutsättning för Sveriges deltagande i internationella polisiära samarbeten att information som anförtros Sverige inte behandlas på ett sätt som försvårar uppgiftslämnarlandets eller övriga </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">samarbetande länders utredningar eller brottsförebyggande arbete. Det framgår också av de ursprungliga förarbetena att avsikten varit att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83247">
+        <w:t>den utländska myndigheten i viss</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83247">
+        <w:t>utsträckning får förfoga över frågan om sekretess, så länge det är fråga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83247">
+        <w:t>m sekretess som inte sträcker sig längre än vad som kunnat förekomma i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83247">
+        <w:t>en motsvarande svensk utredning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t>(prop. 1999/2000:61 s. 168</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646198DA" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det är påkallat att sekretessen till förmån för den enskilde enligt den föreslagna ändringen i 37 kap. 6 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, är stark. Med tanke på vilken sorts uppgifter det är fråga om anser regeringen, till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A803E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journalist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A803E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>förbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890411">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134BC8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att det omvända skaderekvisit som redan gäller enligt bestämmelsen även är lämpligt för uppgifter i den nya registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kategorin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F31D3BE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001210B5">
+        <w:t xml:space="preserve">I likhet med vad som gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för övriga registreringskategorier i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t xml:space="preserve">18 kap. 17 § andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001210B5">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>generellt vid internationellt rättsligt och polisiärt samarbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001210B5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömer regeringen att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t>är lämpligt att sekretessen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till skydd för allmänna intressen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve"> gäller i högst fyrtio år.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">Sekretess till skydd för enskildas personliga förhållanden gäller i normalfallet i högst sjuttio år. Skälet till denna sekretesstid är att sekretessen för känsliga uppgifter om enskildas personliga förhållanden i de flesta fall bör gälla större delen av den enskildes livstid. Den föreslagna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sekretess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">bestämmelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i 37 kap. 6 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">kommer i första hand att träffa den typ av uppgifter som hos andra myndigheter, t.ex. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">, skulle vara skyddade i högst sjuttio år. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen anser att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve">et därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve"> lämpligt att föreslå samma </w:t>
+      </w:r>
+      <w:r>
+        <w:t>längd på sekretesstid som redan gäller enligt bestämmelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> övrigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092324">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>även för uppgifter i den nya registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kategorin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0594CCC2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00EB7331" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammanfattningsvis föreslår regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>i informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:softHyphen/>
+        <w:t>registreringar om tredjelands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:softHyphen/>
+        <w:t>medborgare som miss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:softHyphen/>
+        <w:t>tänks vara inblandade i terrorism eller annan grov brottslighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – på samma sätt som redan gäller för uppgifter i vissa andra registreringar i SIS –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t xml:space="preserve">omfattas av sekretess enligt 18 kap. 17 § andra stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och 37 kap. 6 § första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61898">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387FF2D0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00842A89">
+        <w:t>Inget ytterligare behov av lagändringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F92E237" w14:textId="3EA2D499" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt den sekretessbrytande bestämmelsen i 18 kap. 18 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hindrar inte sekretessen enligt 17 § andra stycket samma kapitel att en uppgift lämnas ut enligt vad som föreskrivs i kompletterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen och lagen (2018:1693) om polisens behandling av personuppgifter inom brottsdatalagens område. Detsamma gäller enligt den sekretessbrytande bestämmelsen i 37 kap. 7 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t>offent</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">lighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i fråga om sekretessen enligt 6 § samma kapitel. Regeringen bedömer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att de ändringar som nu föreslås inte medför något behov av att ändra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537B2D">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537B2D">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i 18 kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537B2D">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och 37 kap. 7 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De senare paragraferna kommer genom de ändringar som föreslås även att träffa uppgifter i den nya registrerings</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2266">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kategorin, vilket regeringen i likhet med promemorian bedömer lämpligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FD2AD9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00585505">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7BA7">
+        <w:t xml:space="preserve">Som närmare beskrivits i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7BA7">
+        <w:t>, innebär sekretess bl.a. tystnadsplikt avseende de uppgifter som omfattas av sekretessen. I vissa fall, som regleras särskilt, har tystnadsplikten företräde framför den s.k. meddelar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002F7BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t>friheten, som innebär en rätt att lämna ut uppgifter för publicering i grundlagsskyddad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7BA7">
+        <w:t xml:space="preserve"> medi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7BA7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>Bestämmelserna om tystnadsplikt har inte företräde framför rätten att meddela och offentliggöra uppgifter vad gäller bestämmelser om sekretess för uppgifter i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0C69">
+        <w:t>nternationellt rättsligt samarbete och Schengens informationssystem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>, se 18 kap. 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tredje stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ffentlighets- och sekretesslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>. Med beaktande av den restrik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>tivitet som gäller vid inskränkningar av rätten att meddela och offentlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">göra uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömer regeringen att det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve">samma </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t>gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021195">
+        <w:t xml:space="preserve"> den ändring som nu föreslås.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B380AAC" w14:textId="03F3AFF4" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00585505">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId34"/>
           <w:headerReference w:type="default" r:id="rId35"/>
           <w:footerReference w:type="even" r:id="rId36"/>
           <w:footerReference w:type="default" r:id="rId37"/>
           <w:headerReference w:type="first" r:id="rId38"/>
           <w:footerReference w:type="first" r:id="rId39"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4FEA0BC4" w14:textId="4256A06C" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00AB18D2">
+      <w:r>
+        <w:t>Enligt regeringen medför inte heller den nya personuppgiftsbehandling som tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C352F">
+        <w:t xml:space="preserve">ger upphov till </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_Hlk188024814"/>
+      <w:r>
+        <w:t>något behov av lagändring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve">. Behandling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710117">
+        <w:t>av SIS-uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regleras i artikel 56 i polisförordningen, vilken är direkt tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lig. Den följdändring som görs i artikel 56 genom tilläggsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen ger stöd för den </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="_Hlk188024770"/>
+      <w:r>
+        <w:t>personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>behandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t xml:space="preserve"> som den nya registre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringskategorin kan komma att medföra för svenska myndigheter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23E2A">
+        <w:t>Förutsättningarna för att behandla uppgifter i den svenska nationella delen av SIS anges i kompletterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E23E2A">
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Som framgår av kompletterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen gäller därutöver, vid behandling av personuppgifter i SIS, brottsdatalagen (2018:1177), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU:s dataskyddsförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dvs.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mentets och rådets förordning (EU) 2016/679 av den 27 april 2016 om skydd för fysiska personer med avseende på behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uppgifter och om det fria flödet av sådana uppgifter och om upphävande av direktiv 95/46/EG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och lagen (2018:218) med komplette</w:t>
+      </w:r>
+      <w:r w:rsidR="00176070">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rande bestämmelser till EU:s dataskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>förordning (data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B5324">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD306C4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc207869368"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc207977998"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc211426567"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc215736447"/>
+      <w:r w:rsidRPr="00EC5667">
+        <w:t>Ikraftträdande- och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5667">
+        <w:t>övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="4DB76039" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF34E71" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringen som gäller sekretess för uppgifter om skjutvapen ska träda i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175534">
+        <w:t>1 april 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2714EF76" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna som gäller sekretess för uppgifter i Schengens informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>system ska träda i kraft den dag som regeringen bestämmer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6933545C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71384D19" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="009B793B" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det behövs inte några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F2A5B4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hemställans och promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CBBA57" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I hemställan föreslås att l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2B56">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">agändringen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om sekretess för uppgifter om skjutvapen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2B56">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bör träda i kraft så snart så möjligt, dock senast den 1 juli 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Förslaget och bedömningen i promemorian överensstämmer med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB86E2D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6794A1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="009B793B" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>yttrar sig inte särskilt om</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hemställans eller promemori</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ans förslag och bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BDCE0F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6066">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">förslag och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6066">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7697131A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den är angeläget att den föreslagna lagändringen om sekretess för upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gifter om skjutvapen träder i kraft så snart som möjligt. Den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175534">
+        <w:t>1 april 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedöms vara den tidigaste möjliga tidpunkten för ikraftträdande. Det bedöms inte behövas några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC4BDD0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller ändringarna om sekretess för uppgifter i SIS, kan konsta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teras att t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t>illäggsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> trädde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t xml:space="preserve"> i kraft den 1 augusti 2022 men </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att den ännu inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t>tillämpas. Kommissionen ska i enlighet med en ändring i artikel 79 i polisförordningen och när vissa uppräknade villkor har uppfyllts, anta ett beslut som fastställer det datum från och med vilket medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t>staterna får börja föra in, uppdatera och radera informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t xml:space="preserve">registreringar i SIS.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t>rbetet med den tekniska utveck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t>lingen av systemet pågår för närvarande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och det är ännu oklart när ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t xml:space="preserve">sådant beslut </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan komma att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032297C">
+        <w:t xml:space="preserve"> fattas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och när tilläggsförordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B3E">
+        <w:t>ska börja tillämpas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50331319" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00ED2DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4B3E">
+        <w:t xml:space="preserve">Lagändringarna som föreslås bör träda i kraft när </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tilläggsförordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B3E">
+        <w:t>ska börja tillämpas. Eftersom detta är beroende av kommissionens beslut bör det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B3E">
+        <w:t>överlämnas åt regeringen att bestämma tidpunkten för ikraftträdan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B3E">
+        <w:t>det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tilläggsförordningen kommer när den börjar tillämpas att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6DEE">
+        <w:t>gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6DEE">
+        <w:t xml:space="preserve"> direkt i medlemsstaterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6DEE">
+        <w:t>ågra övergångsbestämmelser bedöms inte vara nödvändiga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE44D40" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc207977997"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc211426568"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc215736448"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="7A7457CE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C596595" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen som avser sekretess för uppgifter om skjutvapen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t>innebär ett stärkt skydd för de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t>som är inblandade i transaktioner med och över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t xml:space="preserve">föringar av skjutvapen, såväl yrkesmässiga aktörer som privatpersoner med vapentillstånd. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t xml:space="preserve">tt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264A60">
+        <w:t>å ett tydligt sätt reglera sekretessen för uppgifter som hänför sig till sådana förteckningar och anmälningar som vapenhandlare och yrkesmässiga förmedlare av skjutvapen är skyldiga att föra eller anmäla till Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264A60" w:rsidDel="00264A60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förbättrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t>myndighetens brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t>förebyggande och brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t>bekämpande verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och förenklar myndighetens tillämpning av sekretessregleringen på området. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t>Förslaget bedöms inte få några andra konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9AE6C2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="0049574E" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna som avser sekretess för uppgifter i Schengens informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">system kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34BAD">
+        <w:t>förbättra förutsättningarna för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> internationellt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003808D3">
+        <w:t>samarbete på det brottsbekämpande området</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och bidra till ett bättre skydd för den per</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>son</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>liga integriteten. Förslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34BAD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedöms inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34BAD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">få </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34BAD">
+        <w:t xml:space="preserve">några </w:t>
+      </w:r>
+      <w:r>
+        <w:t>andra konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D939452" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hemställans och promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71ADBA5E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningarna i hemställan och promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92E99">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>stämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92E99">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>överens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D3AB46" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435E7179" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13457">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Stockholm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13457">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2F8C">
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om sekretess för uppgifter om skjutvapen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2F8C">
+        <w:t>kan komma att leda till en ökad målinströmning till kammarrätterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att det saknas en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2F8C">
+        <w:t>närmare analys av vilka konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000B2F8C">
+        <w:t>kvenser förslaget kan få för de allmänna förvaltningsdomstolarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Övriga remissinstanser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>yttrar sig inte särskilt om</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konsekvenserna av det förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19340F05" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00574BF8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574BF8">
+        <w:t>anger att de föreslagna sekretessregleringarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avseende uppgifter i SIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574BF8">
+        <w:t xml:space="preserve"> är tydliga vilket kommer att underlätta myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00574BF8">
+        <w:t>hetens hantering av uppgifterna.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Övriga remissinstanser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>yttrar sig inte särskilt om</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konsekvenserna av det förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D30E10B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B6066">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573665F8" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="008E72BC" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen om sekretess för uppgifter om skjutvapen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF2C86A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0D1E">
+        <w:t>Vapen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155E9B">
+        <w:t>åtråvärda i kriminella kretsar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t xml:space="preserve">Utifrån det brottsbekämpande uppdraget är det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t>av stor vikt att uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001937EC">
+        <w:t>som hänför sig till sådana förteckningar och anmälningar som vapenhandlare och yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001937EC">
+        <w:t xml:space="preserve">mässiga förmedlare av skjutvapen är skyldiga att föra eller anmäla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t xml:space="preserve">kan skyddas från allmän insyn om de skulle begäras ut. Om uppgifterna behöver lämnas ut kommer det med enkla medel gå att kartlägga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vem som innehar vilket skjutvapen vid varje given tidpunkt, vilket skulle innebära en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132125">
+        <w:t>påtaglig risk för att stöldbegärliga vapen avleds från den legala till den illegala marknaden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C59">
+        <w:t xml:space="preserve">Förslaget innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dessa uppgifter uttryckligen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C59">
+        <w:t xml:space="preserve">kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att kunna omfattas av sekretess, vilket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t>innebär ett stärkt skydd för de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t>som är inblandade i transaktioner med och över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00346D5E">
+        <w:t>föringar av skjutvapen, såväl yrkesmässiga aktörer som privatpersoner med vapentillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FF64DF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär därtill en förbättring vad gäller Polis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t>myndighetens brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t>förebyggande och brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00756AD2">
+        <w:t>bekämpande verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Genom att sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">regleringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155E9B">
+        <w:t xml:space="preserve">förtydligas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommer även tillämpningen att underlättas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CD9B1A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0D1E">
+        <w:t>Regeringen bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0D1E">
+        <w:t xml:space="preserve"> att förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0D1E">
+        <w:t xml:space="preserve"> leda till en ökning av måltillströmningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till förvaltningsrätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0D1E">
+        <w:t xml:space="preserve"> i någon betydande utsträckning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C3F0FC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="0095252C" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms inte ha några ekonomiska konsekvenser för det allmänna eller för enskilda. De bedöms inte heller i övrigt ha några sådana konsekvenser som bör redovisas särskilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6200EAC2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen om sekretess för uppgifter i Schengens informationssystem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583AEE04" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den nya registreringskategorin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>informationsregistreringar om tredjelands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:softHyphen/>
+        <w:t>medborgare som miss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:softHyphen/>
+        <w:t>tänks vara inblandade i terrorism eller viss annan grov brottslighet bedöms kunna innehålla uppgifter som förekommer i utländska brottsutredningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och uppgifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012128F">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enskilds personliga förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Förslaget innebär att dessa uppgifter kommer att kunna omfattas av sekretess. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C9EB9D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003808D3">
+        <w:t>I det internationella straffrättsliga samarbetet har det länge varit en själv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003808D3">
+        <w:t xml:space="preserve">klar utgångspunkt att uppgifter i brottsutredningar skyddas av sekretess i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003808D3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">alla länder som deltar i samarbetet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Avsaknad av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003808D3">
+        <w:t xml:space="preserve"> sekretes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003808D3">
+        <w:t xml:space="preserve">sbestämmelser i ett land som har tagit emot en uppgift </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan i förlängningen försvåra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003808D3">
+        <w:t xml:space="preserve"> samarbete på det brottsbekämpande området, eftersom ett utlämnande av uppgiften i vissa fall skulle kunna inverka negativt på en pågående brottsutredning i det land som lämnat över uppgiften.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslaget kan därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34BAD">
+        <w:t xml:space="preserve">i viss mån </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34BAD">
+        <w:t>förbättra förutsättningarna för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> internationellt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003808D3">
+        <w:t>samarbete på det brottsbekämpande området</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4860CFE9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00135CF2">
+        <w:t>Genom ändringarna stärks skyddet för den personliga integriteten hos enskilda som är föremål för SIS-registreringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av detta slag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135CF2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9BDBC9" w14:textId="1B6789ED" w:rsidR="00081278" w:rsidRDefault="00015CB6" w:rsidP="009C0913">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms inte ha några ekonomiska konsekvenser för det allmänna eller för enskilda. De bedöms inte heller i övrigt ha några sådana konsekvenser som bör redovisas särskilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3384C503" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc207977999"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc211426569"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc215736449"/>
+      <w:r w:rsidRPr="00165747">
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="0786D58A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00997229">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc207869369"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BB39AB">
+      <w:r>
+        <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABAD39E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="000A1BC8" w:rsidRDefault="00015CB6" w:rsidP="00997229">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1BC8">
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C552EFC" w14:textId="7B137649" w:rsidR="00015CB6" w:rsidRPr="00064466" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1106D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1106D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sekretess gäller för </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_Hlk211507047"/>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uppgift som hänför sig till vapenregister </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enligt vapenlagen (1996:67), om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen enligt vapenlagen, ammunition, ljuddämpare eller vapenmagasin kommer till brottslig användning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53005">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Motsvarande sekretess</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53005" w:rsidRPr="00764F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7A6C7ECC" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r w:rsidRPr="00764F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gäller för uppgift som hänför sig till Polis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndighetens verksamhet som avser förteck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ningar och anmälningar som den som har tillstånd att driva handel med skjutvapen eller yrkesmässig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förmedla skjutvapen och ammunition är skyldig att föra eller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lämna in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF86A89" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="0027467F" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretess gäller, under motsvarande förutsättning som anges i första</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>stycket, hos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271C06AD" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="0027467F" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. Kammarkollegiet och Naturvårdsverket för uppgift som hänför sig till jaktkortsregistret,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7938ECE4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="0027467F" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. Naturvårdsverket för uppgift som hänför sig till jägarexamensregistret,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E4E310" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="0027467F" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. en länsstyrelse för uppgift som hänför sig till register över verksamheter för livsmedelskontroll, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E79695" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00983DD7" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027467F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. Polismyndigheten för uppgift som hänför sig till registret över uppdragstagare inom Nationella viltolycksrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4988ADB1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00983DD7" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00983DD7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretessen enligt första stycket gäller inte för uppgift i vapenregister om namn och adress för den som har tillstånd att driva handel med skjutvapen, yrkesmässigt förmedla skjutvapen eller ammunition eller ta emot skjutvapen för översyn eller reparation eller för uppgifter i registret över auktoriserade sammanslutningar för jakt- eller målskytte. Sekretess gäller inte heller för uppgift i vapenregister om vilka typer av vapen som omfattas av ett tillstånd att driva handel med skjutvapen, yrkesmässigt förmedla skjutvapen eller ammunition eller att ta emot skjutvapen för översyn eller reparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7C37CB" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Europarådets parlamentariska församling är ett demokratiskt forum för debatt och övervakning för nationella parlamentariker. Församlingens ordförande deltar i åsiktsutbyten med ministerkommittén och minister</w:t>
+    </w:p>
+    <w:p w14:paraId="07752E15" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar sekretess för uppgifter som hänför sig till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7E30">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2186">
+        <w:t>vapen</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r w:rsidRPr="009C2186">
+        <w:t xml:space="preserve">register </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och vissa andra jakt- och viltrelaterade register. Övervägan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C16C5">
+        <w:t>avsnitt 5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35758C1C" w14:textId="34ADB552" w:rsidR="00015CB6" w:rsidRPr="009C2186" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0F3C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att sekretess även gäller för uppgift som hänför sig till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C323AF">
+        <w:t xml:space="preserve">Polismyndighetens verksamhet avseende </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förteckningar och anmälningar som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0519D">
+        <w:t xml:space="preserve">den som har tillstånd att driva handel med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0519D">
         <w:lastRenderedPageBreak/>
-        <w:t>kommitténs ordförande bjuds på motsvarande sätt in till församlingen. Det finns även ett gemensamt mötesformat för ministerkommittén och församlingen som sammanträder för att diskutera frågor som är gemensamma för de två organen. Under perioden har de två organen sammanträtt i detta format fem gånger, bland annat med anledning av Rysslands anfallskrig mot Ukraina och situationen i Georgien. Andra frågor som togs upp var frågan om Kosovos ansökan om medlemskap i Europarådet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F49474E" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+        <w:t xml:space="preserve">skjutvapen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0519D">
+        <w:t xml:space="preserve"> yrkesmässig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0519D">
+        <w:t xml:space="preserve"> förmedla skjutvapen och ammunition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är skyldig att föra eller lämna in till myndigheten. Skaderekvisitet är detsamma som för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B78D6">
+        <w:t>uppgift som hänför sig till vapenregister</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, dvs. om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen, ammunition, ljuddämpare eller vapenmagasin kommer till brottslig användning. Med förteckningar avses </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="_Hlk211596114"/>
+      <w:r>
+        <w:t xml:space="preserve">förteckningar som ska föras enligt 5 kap. 5–6 a §§ vapenförordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B78D6">
+        <w:t>(1996:70)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Med anmälningar avses anmälningar enligt 5 kap. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53005">
+        <w:t xml:space="preserve">5 § andra stycket, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">13 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53005">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och 14 § samma förordning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35B49">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sådana förteckningar och anmälningar innehåller bl.a. uppgifter som avser parterna i transaktionen (såsom namn, adress, person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nummer eller organisations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nummer på beställare, överlåtare, förmedlare och köpare) och detaljerade uppgifter om skjutvapnet (såsom skjutvapnets typ, antal, fabrikat, modell, kaliber och tillverkningsnummer)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32191">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32191">
+        <w:t>Sekretessen aktualiseras i första hand hos Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sekretessen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32191">
+        <w:t xml:space="preserve">gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32191">
+        <w:t>även hos en myndighet som Polismyndigheten lämnat ut uppgifterna till.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798CD5A6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="002427E6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...2 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2AED4C73" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1106D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1106D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretess gäller i verksamhet som avser rättsligt samarbete på begäran av en annan stat eller en mellanfolklig domstol, för uppgift som hänför sig till en utredning enligt bestämmelserna om förundersökning i brottmål eller en angelägenhet som angår tvångsmedel, om det kan antas att det varit en förutsättning för den andra statens eller den mellanfolkliga domstolens begäran att uppgiften inte skulle röjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9A9717" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Motsvarande sekretess gäller hos Polismyndigheten, Säkerhetspolisen, en åklagarmyndighet, Tullverket, Kustbevakningen, Skatteverket, Mig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:softHyphen/>
-      </w:r>
-[...22 lines deleted...]
-    <w:p w14:paraId="29414418" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+        <w:t>rations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verket, Regeringskansliet och en utlandsmyndighet för uppgift som avser en registrering i </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Hlk211507496"/>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schengens informationssystem </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A339DB" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="47DE0E81" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEF3AA2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. diskreta kontroller, undersökningskontroller eller särskilda kon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:softHyphen/>
-      </w:r>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00BB39AB">
+        <w:t>troller,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA93BE9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tredjelandsmedborgare som misstänks vara inblandade i terroristbrott eller annan grov brottslighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306C1D9B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>okända efterlysta personer som söks för identifiering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB8937B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FEBD29" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CABA1D0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t>till skydd för uppgifter i utländska brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t>utredningar när dessa förekommer hos svenska myndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C16C5">
+        <w:t>avsnitt 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6B932F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="008C58F1" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> införs en ny punkt 3 som innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t xml:space="preserve">att sekretessen utvidgas till att även omfatta uppgifter som avser registreringar i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17545">
+        <w:t>Schengens informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E17545">
+        <w:t xml:space="preserve">system </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(SIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t xml:space="preserve"> om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t>tredjelands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t>medborgare som misstänks vara inblandade i terrorist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t xml:space="preserve">brott eller annan grov brottslighet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana regi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">streringar får läggas in i SIS av medlemsstaterna på förslag från Europol, enligt artikel 37a i den s.k. polisförordningen, dvs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565C4C">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2018/1862</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Med terroristbrott eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF79BB">
+        <w:t>annan grov brottslighet avse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s sådan brottslighet som förtecknas i bilaga I till den s.k. Europol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen, dvs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31C90">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2016/794</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, till vilken artikel 37a hänvisar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452615">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t>Sekretessen omfattar inte enbart uppgifter i den ursprung</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t>liga SIS-registreringen utan även t.ex. upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3E3E">
+        <w:t>gifter i tilläggsinformation som avser en sådan registrering.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFA5E20" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
         <w:lastRenderedPageBreak/>
-        <w:t>Kongressen för regionala och lokala myndigheter</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F1E9F40" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+        <w:t>37 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF9A266" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1106D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1106D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretess gäller hos Polismyndigheten, Säkerhetspolisen, en åklagar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndighet, Tullverket, Kustbevakningen, Skatteverket och Migrations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>verket för uppgift om en enskilds personliga förhållanden, om det inte står klart att uppgiften kan lämnas ut utan att den enskilde eller någon närstående till honom eller henne lider men och uppgiften förekommer i en angelägenhet som avser en registrering i Schengens informationssystem om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D82CC6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3A7C60" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. en försvunnen person eller en sårbar person som behöver hindras från att resa,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C23D8D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. diskreta kontroller, undersökningskontroller eller särskilda kontroller,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C0196C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tredjelandsmedborgare som misstänks vara inblandad i terroristbrott eller annan grov brottslighet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229C1DDA" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en okänd efterlyst person som söks för identifiering,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A31F0F6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nekad inresa och vistelse,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F5F31F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>återvändande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7CB95E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Motsvarande sekretess gäller hos en myndighet som prövar ansökningar om visering, uppehållstillstånd eller medborgarskap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DFFB1B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="004E30C6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E30C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B0F7DF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382227A3" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="24D0234F" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81953">
+        <w:t>till skydd för enskilds personliga förhållanden för uppgifter som avser registreringar i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17545">
+        <w:t xml:space="preserve">Schengens informationssystem </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(SIS). Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C16C5">
+        <w:t>avsnitt 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C16C5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C11080" w14:textId="48E68593" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00FF2515">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:sectPr w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidSect="00FF3183">
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId40"/>
           <w:headerReference w:type="default" r:id="rId41"/>
           <w:footerReference w:type="even" r:id="rId42"/>
           <w:footerReference w:type="default" r:id="rId43"/>
           <w:headerReference w:type="first" r:id="rId44"/>
           <w:footerReference w:type="first" r:id="rId45"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00BB39AB">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...196 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>A.D. m.fl. mot Sverige</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+        <w:t>första</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">D.H. m.fl. mot Sverige </w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA" w:rsidDel="008E09B5">
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...56 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">införs en ny punkt 4 som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
+        <w:t>innebär att sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
+        <w:t>bestämmelsen omfattar även uppgifter som avser registreringar i SIS om tredje</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
+        <w:t xml:space="preserve">landsmedborgare som misstänks vara inblandade i terroristbrott eller annan grov brottslighet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sådana registreringar får läggas in i SIS av medlemsstaterna på förslag från Europol, enligt artikel 37a i den s.k. polisförordningen, dvs.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067420D">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2018/1862</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Med terroristbrott eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF79BB">
+        <w:t>annan grov brottslighet avse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF79BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r>
+        <w:t>sådan brottslighet som förtecknas i bilaga I till den s.k. Europol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen, dvs.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31C90">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2016/794</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, till vilken artikel 37a hänvisar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
+        <w:t>Sekretessen omfattar inte enbart uppgifter i den ursprung</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
+        <w:t>liga SIS-registreringen utan även t.ex. uppgifter i tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000E2F19">
+        <w:t>information som avser en sådan registrering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534F518D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00360C59">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc207978000"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc211426570"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc215736450"/>
+      <w:r w:rsidRPr="004B1489">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(tre domare). Klaganden i målet </w:t>
-[...877 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+        <w:t>Sammanfattning av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Polismyndighetens hemställan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA71AB">
+        <w:t>om sekretess för vissa uppgifter om transaktioner med skjutvapen</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="56"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="30ACC27B" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+    <w:p w14:paraId="24F879F9" w14:textId="69BDD563" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00360C59">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...2 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>Polismyndigheten ansvarar för tillståndsgivning och tillsyn av vapen</w:t>
+      </w:r>
+      <w:r w:rsidR="00176070">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="6EADBA34" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r>
+        <w:t>handlare och yrkesmässiga förmedlare av skjutvapen och ammunition. Vid tillsyn granskas bland annat inköps-, försäljnings- och förmedlings</w:t>
+      </w:r>
+      <w:r w:rsidR="00176070">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förteckningar med bilagor som dessa yrkeskategorier är skyldiga att föra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6C0093" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00360C59">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...9 lines deleted...]
-    <w:p w14:paraId="19CD4EB6" w14:textId="2742A4A8" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r>
+        <w:t>Genomförandet av de senaste ändringarna i EU:s vapendirektiv har föranlett ändringar i vapenlagen (1996:67) och vapenförordningen (1996:70). Författningsändringarna har bland annat inneburit krav för vapenhandlare och yrkesmässiga förmedlare av skjutvapen och ammunition att elektroniskt anmäla transaktioner med skjutvapen till Polismyndigheten. Vapenhandlare ska göra anmälan genom registrering av förvärv eller försäljning genom den e-tjänst som myndigheten tillhandahåller (Polismyndighetens digitala vapenbok, DVB). Yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mässiga förmedlare av skjutvapen eller ammunition ska göra anmälan via e-post enligt särskilda anvisningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295EED4E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00360C59">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...664 lines deleted...]
-    <w:p w14:paraId="2C9F2643" w14:textId="205E5C37" w:rsidR="00DB62B9" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r>
+        <w:t>Vid anmälan registreras vapenspecifika uppgifter samt information om parterna i varje transaktion. Det finns ett starkt behov av att skydda denna typ av uppgifter från allmän insyn, för att undvika att skjutvapen riskerar att komma till brottslig användning. Uppgifterna kommer förvaras hos Polismyndigheten, vilket innebär att myndigheten måste kunna skydda uppgifter som den inte tidigare haft direkt tillgång till. Det finns redan i dagsläget bestämmelser i offentlighets- och sekretesslagen (2009:400) som skyddar uppgifterna, men det är önskvärt att skyddet för uppgifterna framgår uttryckligen av lagtexten. Denna brist i tydlighet riskerar annars att motverka syftet med vapendirektivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2583C0" w14:textId="72A0E3A5" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00360C59">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId46"/>
           <w:headerReference w:type="default" r:id="rId47"/>
           <w:footerReference w:type="even" r:id="rId48"/>
           <w:footerReference w:type="default" r:id="rId49"/>
-          <w:footerReference w:type="first" r:id="rId50"/>
-          <w:type w:val="continuous"/>
+          <w:headerReference w:type="first" r:id="rId50"/>
+          <w:footerReference w:type="first" r:id="rId51"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Sverige verkar för att CEB ska fokusera på sitt mandat att bidra till social utveckling, särskilt genom att öka andelen projekt med högt socialt mervärde och projekt i Ukraina och övriga målgruppsländer. Sverige har även varit drivande för att CEB ska genomföra reformer, bland annat för att effektivisera bankens styrande organ och stärka den strategiska styrningen, samt upprätthålla en smidig organisation med begränsade administrativa kostnader</w:t>
+      <w:r w:rsidRPr="00BA71AB">
+        <w:t xml:space="preserve">Mot bakgrund av ovanstående hemställer Polismyndigheten om en ändring i 18 kap. 16 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC6">
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA71AB">
+        <w:t>som specifikt tar sikte på dessa uppgifter. Uppgifterna bör omfattas av ett omvänt skaderekvisit utifrån de intressen som sekretessen avser att skydda</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5AFEE9" w14:textId="4A2B2BDC" w:rsidR="00802218" w:rsidRPr="00EE5C1C" w:rsidRDefault="00802218" w:rsidP="00EE5C1C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EE5C1C">
+    <w:p w14:paraId="59632D27" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc211426571"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc215736451"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Relationer till andra länder och utvecklingen i vissa medlemsstater</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="7E5EC435" w14:textId="6EBC1187" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00D01C3C">
+        <w:t>Hemställans lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="4CC81293" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00577FE7" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577FE7">
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327D7056" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Ryssland uteslöts ur Europarådet genom beslut av ministerkommittén den 16 mars 2022 mot bakgrund av Rysslands anfallskrig mot Ukraina. Beslutet fick betydande konsekvenser, exempelvis har Ryssland frånträtt samtliga Europarådskonventioner som kräver medlemskap i organisa</w:t>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 18 kap. 16 § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114B7267" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006F19E1" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA318F" w:rsidRPr="005B0E77" w14:paraId="68580368" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1670A71F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AC81199" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13878B1E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F0CBAC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC27428" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="003E57AC" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>Sekretess gäller för uppgift som hänför sig till vapenregister enligt vapenlagen (1996:67), om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen enligt vapenlagen,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>ammunition, ljud</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...8 lines deleted...]
-      <w:r w:rsidR="00A84FC0">
+      <w:r w:rsidRPr="006A660B">
+        <w:t>dämpare eller vapenmagasin kommer till brottslig användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA318F" w14:paraId="4FBA0897" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47EEE0DF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3235A9A6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A660B" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A660B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Motsvarande sekretess gäller för uppgift som hänför sig till sådana förteckningar och anmälningar som vapenhandlare och yrkes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mässiga förmedlare av skjutvapen är skyldiga att föra eller anmäla till Polismyndigheten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EE8670B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A660B" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>Sekretess gäller, under motsvarande förutsättning som anges i första</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C5D0D6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A5CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>stycket, hos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E9724A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A5CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>Kammarkollegiet och Naturvårdsverket för uppgift som hänför sig till jaktkortsregistret,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD264D6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6032">
+        <w:t>Naturvårdsverket för uppgift som hänför sig till jägarexamens-registret</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B734B6B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>en länsstyrelse för uppgift som hänför sig till register över</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r w:rsidRPr="006A660B">
+        <w:t>verksamheter för livsmedelskontroll, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2121345F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>Polismyndigheten för uppgift som hänför sig till registret över</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-    <w:p w14:paraId="183377D9" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00D01C3C">
+      <w:r w:rsidRPr="006A660B">
+        <w:t>uppdragstagare inom Nationella viltolycksrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C99A7E3" w14:textId="0B993DE4" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...934 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId52"/>
+          <w:headerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="even" r:id="rId54"/>
+          <w:footerReference w:type="default" r:id="rId55"/>
+          <w:headerReference w:type="first" r:id="rId56"/>
+          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Konflikten mellan Armenien och Azerbajdzjan har återkommande diskuterats i ministerkommittén. Ministerkommittén bevakar verkställig</w:t>
+      <w:r>
+        <w:t>Sekretessen enligt första stycket gäller inte för uppgift i vapenregister om namn och adress för den som har tillstånd att driva handel med skjutvapen, yrkesmässigt förmedla skjutvapen eller ammunition eller ta emot skjutvapen för översyn eller reparation eller för uppgifter i registret över auktoriserade sammanslutningar för jakt- eller målskytte. Sekretess gäller inte heller för uppgift i vapenregister om vilka typer av vapen som omfattas av ett tillstånd att driva handel med skjutvapen, yrkesmässigt förmedla skjutvapen eller ammunition eller att ta emot skjutvapen för översyn eller reparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CBAC07" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C1C2F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc196382421"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc207978001"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc211426572"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc215736452"/>
+      <w:r w:rsidRPr="009A1CA6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:t xml:space="preserve"> för hemställan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="6E934A2D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="009C1C2F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00021085">
+        <w:t>Efter remiss har yttranden inkommit från</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Journalistförbundet, Justitiekanslern, Kammarrätten i Stockholm, Naturvårdsverket, Riks</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-[...49 lines deleted...]
-    <w:p w14:paraId="5103E44D" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00A06EE4">
+        <w:t xml:space="preserve">dagens ombudsmän, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D150C">
+        <w:t>Svenska Jägareförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22642">
+        <w:t>Svenska</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22642">
+        <w:t>kyttesport</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C22642">
+        <w:t>förbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Tidningsutgivarna, Tullverket, och Åklagar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B1DDDF" w14:textId="1F83F759" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="009C1C2F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...295 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId62"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId58"/>
+          <w:headerReference w:type="default" r:id="rId59"/>
+          <w:footerReference w:type="even" r:id="rId60"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
+          <w:headerReference w:type="first" r:id="rId62"/>
           <w:footerReference w:type="first" r:id="rId63"/>
-          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2FA6A10C" w14:textId="38C8A70D" w:rsidR="00802218" w:rsidRDefault="00802218" w:rsidP="003E3C7A">
+      <w:r>
+        <w:t xml:space="preserve">Yttrande har inte inkommit från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417210">
+        <w:t>Sveriges Vapenhandlareförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E98B12B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B937BF">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc207869418"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:bookmarkStart w:id="65" w:name="_Toc207978002"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc211426573"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc215736453"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över medlemsstater samt kandidat- och observatörsländer</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="1C58E217" w14:textId="77777777" w:rsidR="003E3C7A" w:rsidRPr="003E3C7A" w:rsidRDefault="003E3C7A" w:rsidP="007461F0">
+        <w:t xml:space="preserve">Sammanfattning av promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003273EF">
+        <w:t>Sekretess för nya uppgifter i Schengens informationssystem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="47813BCD" w14:textId="4DBB7F09" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00997229">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="267D279F" w14:textId="60159E3B" w:rsidR="00802218" w:rsidRPr="003E3C7A" w:rsidRDefault="00802218" w:rsidP="007461F0">
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId64"/>
+          <w:headerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="even" r:id="rId66"/>
+          <w:footerReference w:type="default" r:id="rId67"/>
+          <w:headerReference w:type="first" r:id="rId68"/>
+          <w:footerReference w:type="first" r:id="rId69"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Schengens informationssystem används av medlemsstaterna i Schengen</w:t>
+      </w:r>
+      <w:r w:rsidR="00176070">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>samarbetet för att utbyta information med varandra inom ramen för polissamarbete och straffrättsligt samarbete samt migra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll. Regelverket för informationsutbytet består av tre EU-förordningar och viss kompletterande svensk lagstiftning, avseende bl.a. sekretess. I juli 2022 antogs en tilläggsförordning med bestämmelser om utbyte av ytterligare uppgifter inom ramen för polissamarbetet. I promemorian föreslås en utvidgning av befintlig sekretessreglering för att skydda även uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som omfattas av tilläggsförordningen och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122E5C">
+        <w:t>som hänför sig till utländska brottsutredningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0DFE">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enskild</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0DFE">
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s personliga förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="OrigGarmnd BT"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2A4D6E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc207978003"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc211426574"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc215736454"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="5AE9602F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00577FE7" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Rubrik2utannumrering"/>
       </w:pPr>
-      <w:bookmarkStart w:id="125" w:name="_Toc207869419"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2A65C592" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="004E1D0D">
+      <w:bookmarkStart w:id="71" w:name="_Toc164345815"/>
+      <w:r w:rsidRPr="00577FE7">
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="461BC237" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...13 lines deleted...]
-    <w:p w14:paraId="1D593E78" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="004E1D0D">
+      <w:r>
+        <w:t>Härigenom föreskrivs att 18 kap. 17 § och 37 kap. 6 § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F69B56" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006F19E1" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C12F80" w:rsidRPr="005B0E77" w14:paraId="1CDBEE75" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CB20689" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34B19CDF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C57B102" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="03BE3F90" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="004E1D0D">
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2E5D8A" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...524 lines deleted...]
-    <w:p w14:paraId="34359A98" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="004E1D0D">
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC7395F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...25 lines deleted...]
-    <w:p w14:paraId="37C57716" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="004E1D0D">
+      <w:r w:rsidRPr="006F19E1">
+        <w:t>Sekretess gäller i verksamhet som avser rättsligt samarbete på begäran av en annan stat eller en mellanfolklig domstol, för uppgift som hänför sig till en utredning enligt bestämmelserna om förundersökning i brottmål eller en angelägenhet som angår tvångsmedel, om det kan antas att det varit en förutsättning för den andra statens eller den mellanfolkliga domstolens begäran att uppgiften inte skulle röjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F0BADE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Motsvarande sekretess gäller hos Polismyndigheten, Säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>polisen, en åklagarmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het, Tullverket, Kustbevak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>en, Skatteverket, Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Regeringskansliet och en utlandsmyndighet för uppgift som avser en registrering i Schengens informationssystem om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3DA9D2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C12F80" w14:paraId="76F906B4" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27A8A898" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. diskreta kontroller, undersök</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ningskontroller eller särskilda kontroller, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F19E1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C5897C1" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3. okända efterlysta personer som söks för identifiering.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DC273FF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. diskreta kontroller, undersök</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ningskontroller eller särskilda kontroller,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E8CFE8" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3. okända efterlysta personer som söks för identifiering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F19E1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697CE20D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006F19E1" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4. tredjelandsmedborgare som misstänks vara inblandade i terrorist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>brott eller annan grov brottslighet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A831C81" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F19E1">
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E9571C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D27C7B9" w14:textId="5E20852F" w:rsidR="003E3C7A" w:rsidRPr="007461F0" w:rsidRDefault="00802218" w:rsidP="007461F0">
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>37 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBF8345" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...60 lines deleted...]
-    <w:p w14:paraId="7E126EE0" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="004E1D0D">
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1BCD74" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="243480E9" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00122125">
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>Sekretess gäller hos Polismyndigheten,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>Säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>polisen, en åklagar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>myndighet, Tullverket, Kustbevakningen, Skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>verket och Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>verket för uppgift om en enskilds personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>den, om det inte står klart att uppgiften kan lämnas ut utan att den enskilde eller någon närstående till honom eller henne lider men och uppgiften förekommer i en angelägenhet som avser en registrering i Schengens informations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>system om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A59775" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B045CF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.  en försvunnen person eller en sårbar person som behöver hindras från att resa, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4372FC07" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. diskreta kontroller, undersök</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroller eller särskilda kontroller,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C12F80" w14:paraId="60E8CC15" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D3B6C9D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BC2953B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52E3DC3D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A84E7E8" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27C1574B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> en okänd efterlyst person som söks för identifiering,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3EB1F0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> nekad inresa och vistelse, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1154">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633D07EC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> återvändande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3765CA5E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00733661">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tredjelandsmedborgare som misstänks vara inblandade i terrorist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>brott eller annan grov brottslighet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="571145A0" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00733661" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>en okänd efterlyst person som söks för identifiering,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA8DDEC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00733661" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>nekad inresa och vistelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733661">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">eller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05567590" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>återvändande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5DEA395D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>Motsvarande sekretess gäller hos en myndighet som prövar ansökningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t xml:space="preserve">om visering, uppehållstillstånd eller medborgarskap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA788A9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F32C078" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660EEA">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77838EBE" w14:textId="2B5BE251" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId70"/>
+          <w:headerReference w:type="default" r:id="rId71"/>
+          <w:footerReference w:type="even" r:id="rId72"/>
+          <w:footerReference w:type="default" r:id="rId73"/>
+          <w:headerReference w:type="first" r:id="rId74"/>
+          <w:footerReference w:type="first" r:id="rId75"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8661A">
+        <w:t xml:space="preserve">Denna lag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008528CD">
+        <w:t>träder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8661A">
+        <w:t xml:space="preserve"> i kraft den dag som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791D68CC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="007574BE">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc207978004"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc211426575"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc215736455"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna för promemorian</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="784A4195" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="007574BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttranden inkommit från Förvaltningsrätten i Luleå, Förvaltningsrätten i Malmö, Integritetsskyddsmyndigheten, Journalist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förbundet, Justitiekanslern, Kammarrätten i Stockholm, Kustbevakningen, Migrationsverket, Polismyndigheten, Skatteverket, Sveriges advokat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samfund, Sveriges ambassad i Peking, Säkerhetspolisen, Tidnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utgivarna, Tullverket och Åklagarmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A6CA0B" w14:textId="73BDC3EA" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="007574BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId76"/>
+          <w:headerReference w:type="default" r:id="rId77"/>
+          <w:footerReference w:type="even" r:id="rId78"/>
+          <w:footerReference w:type="default" r:id="rId79"/>
+          <w:headerReference w:type="first" r:id="rId80"/>
+          <w:footerReference w:type="first" r:id="rId81"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagens ombudsmän och Sveriges ambassad i Ankara har avstått från att yttra sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7CD9EC" w14:textId="096EE061" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc215736456"/>
+      <w:r w:rsidRPr="002E3BA0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="294502EB" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc207977987"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc211426557"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="578DC464" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Hlk208244877"/>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs att </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="00B12E5A">
+        <w:t>18 kap. 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12E5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12E5A">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 37 kap. 6 § </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="79" w:name="_Hlk208244907"/>
+      <w:r>
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen (2009:400) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:t>ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B4140E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E3BA0" w:rsidRPr="005B0E77" w14:paraId="5E7320F2" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B725439" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C15E15B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="005B0E77" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01C3C94C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0E12DE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F6B992" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00F53B5B" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="right"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="3E572DB1" w14:textId="6803D834" w:rsidR="003E3C7A" w:rsidRDefault="00802218" w:rsidP="00122125">
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E3BA0" w14:paraId="4A5DB0AC" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="393A0E99" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00F53B5B" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>Sekretess gäller för uppgift som hänför sig till vapenregister enligt vapenlagen (1996:67), om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen enligt vapenlagen,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>ammunition, ljud</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>dämpare eller vapenmagasin kommer till brottslig användning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034EE764" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42622622" w14:textId="53C7E544" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>Sekretess gäller för uppgift som hänför sig till vapenregister enligt vapenlagen (1996:67), om det inte står klart att uppgiften kan röjas utan fara för att skjutvapen enligt vapenlagen,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>ammunition, ljud</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006A660B">
+              <w:t>dämpare eller vapenmagasin kommer till brottslig användning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00176070">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="80" w:name="_Hlk211059136"/>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Detsamma gäller för uppgift som hänför sig till Polismyndighetens verksamhet som avser förteck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ningar och anmälningar som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90F3B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den som har tillstånd att driva handel med skjutvapen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>yrkesmässigt förmedla skjutvapen och ammuni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">är skyldig att föra </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lämna in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073769">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till myndigheten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="80"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="074F883C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A660B" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>Sekretess gäller, under motsvarande förutsättning som anges i första</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112A1FCB" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A5CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>stycket, hos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181278DA" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006A5CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>Kammarkollegiet och Naturvårdsverket för uppgift som hänför sig till jaktkortsregistret,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B30F53" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5CB6">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6032">
+        <w:t>Naturvårdsverket för uppgift som hänför sig till jägarexamens-registret</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5FAB9C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>en länsstyrelse för uppgift som hänför sig till register över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>verksamheter för livsmedelskontroll, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30474BF3" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>Polismyndigheten för uppgift som hänför sig till registret över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A660B">
+        <w:t>uppdragstagare inom Nationella viltolycksrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A397FAC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sekretessen enligt första stycket gäller inte för uppgift i vapenregister om namn och adress för den som har tillstånd att driva handel med skjutvapen, yrkesmässigt förmedla skjutvapen eller ammunition eller ta emot skjutvapen för översyn eller reparation eller för uppgifter i registret över auktoriserade sammanslutningar för jakt- eller målskytte. Sekretess gäller inte heller för uppgift i vapenregister om vilka typer av vapen som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>omfattas av ett tillstånd att driva handel med skjutvapen, yrkesmässigt förmedla skjutvapen eller ammunition eller att ta emot skjutvapen för översyn eller reparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE3AD85" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B849E76" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BFD1DC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...6 lines deleted...]
-    <w:p w14:paraId="768A3959" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00122125">
+      <w:r w:rsidRPr="006F19E1">
+        <w:t>Sekretess gäller i verksamhet som avser rättsligt samarbete på begäran av en annan stat eller en mellanfolklig domstol, för uppgift som hänför sig till en utredning enligt bestämmelserna om förundersökning i brottmål eller en angelägenhet som angår tvångsmedel, om det kan antas att det varit en förutsättning för den andra statens eller den mellanfolkliga domstolens begäran att uppgiften inte skulle röjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE2B937" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Motsvarande sekretess gäller hos Polismyndigheten, Säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>polisen, en åklagarmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het, Tullverket, Kustbevak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>en, Skatteverket, Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Regeringskansliet och en utlandsmyndighet för uppgift som avser en registrering i Schengens informationssystem om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE85A15" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E3BA0" w14:paraId="7C132E8C" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ED4AF11" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. diskreta kontroller, undersök</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ningskontroller eller särskilda kontroller, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F19E1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404D1E68" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69943FBD" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="775E2C32" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72D261A3" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BF8A494" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5118">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. okända efterlysta personer som söks för identifiering.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CCE66B4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. diskreta kontroller, undersök</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ningskontroller eller särskilda kontroller,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7546F648" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3. tredjelandsmedborgare som misstänks vara inblandade i terroristbrott eller annan grov brottslighet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F19E1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E6321C4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00473D52" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC66A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. okända efterlysta personer som söks för identifiering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06EDA29B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F19E1">
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst fyrtio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6583BD98" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>37 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0D4D49" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5A8D90" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>Sekretess gäller hos Polismyndigheten,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>Säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>polisen, en åklagarmyndighet, Tullverket, Kustbevakningen, Skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>verket och Migrations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>verket för uppgift om en enskilds personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>den, om det inte står klart att uppgiften kan lämnas ut utan att den enskilde eller någon närstående till honom eller henne lider men och uppgiften förekommer i en angelägenhet som avser en registrering i Schengens informationssystem om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF58EF4" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omhändertagande av en person som har efterlysts för överlämnande eller utlämning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3679DE9D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.  en försvunnen person eller en sårbar person som behöver hindras från att resa, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5DFACF" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. diskreta kontroller, undersök</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroller eller särskilda kontroller,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E3BA0" w14:paraId="162DFF35" w14:textId="77777777" w:rsidTr="00CE1B8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C6BC5DE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D92BA6E" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5106CD33" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CFB030F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14B10EA6" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> en okänd efterlyst person som söks för identifiering,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678BB29F" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> nekad inresa och vistelse, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520A82">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75506011" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022355C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> återvändande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27825201" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00733661">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tredjelandsmedborgare som misstänks vara inblandad i terroristbrott eller annan grov brottslighet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D90C482" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00733661" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>en okänd efterlyst person som söks för identifiering,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CF8864" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00733661" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>nekad inresa och vistelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175534">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520A82">
+              <w:t>eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733661">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B04403" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00CE1B8D">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0096625F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022355C">
+              <w:t>återvändande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DA45F1B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:lastRenderedPageBreak/>
+        <w:t>Motsvarande sekretess gäller hos en myndighet som prövar ansökningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t xml:space="preserve">om visering, uppehållstillstånd eller medborgarskap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E17A42" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1154">
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561BFBBC" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660EEA">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644A6F2A" w14:textId="4036752B" w:rsidR="00015CB6" w:rsidRPr="002E3BA0" w:rsidRDefault="00015CB6" w:rsidP="00997229">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00015CB6" w:rsidRPr="002E3BA0" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId82"/>
+          <w:headerReference w:type="default" r:id="rId83"/>
+          <w:footerReference w:type="even" r:id="rId84"/>
+          <w:footerReference w:type="default" r:id="rId85"/>
+          <w:headerReference w:type="first" r:id="rId86"/>
+          <w:footerReference w:type="first" r:id="rId87"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175534">
+        <w:t>1 april 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5118">
+        <w:t>i fråga om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 18 kap. 16 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5118">
+        <w:t>och i övrigt den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8661A">
+        <w:t>dag som regeringen b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>estämmer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520BAB28" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc180668983"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc215736457"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="24B2017D" w14:textId="2CCC9592" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0B4F">
+        <w:t xml:space="preserve">Utdrag ur protokoll vid sammanträde </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025-10-29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEFD7B9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7493D5" w14:textId="3B65631B" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55D3D">
+        <w:t>.d. justitieråden Ella Nyström och Kristina Svahn Starrsjö samt justitierådet Jonas Malmberg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729D7F95" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230EF51D" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55D3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A3F9D1" w14:textId="19421E54" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt en lagrådsremiss den 23 oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277E6A">
+        <w:t xml:space="preserve"> 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har regeringen (Justitie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>departementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B3ADF5" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C253A1C" w14:textId="55CE6293" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen har inför Lagrådet föreslagits av kanslirådet Therése Berggren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B334786" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F34DADF" w14:textId="394BA331" w:rsidR="00DB62B9" w:rsidRDefault="00015CB6" w:rsidP="00B55D3D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId88"/>
+          <w:headerReference w:type="default" r:id="rId89"/>
+          <w:footerReference w:type="even" r:id="rId90"/>
+          <w:footerReference w:type="default" r:id="rId91"/>
+          <w:headerReference w:type="first" r:id="rId92"/>
+          <w:footerReference w:type="first" r:id="rId93"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet lämnar förslagen utan erinran</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:id w:val="-137580982"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="21CD6D1D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+        <w:p w14:paraId="4E2FDCCC" w14:textId="24DBF79A" w:rsidR="00015CB6" w:rsidRDefault="00081278" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="60DFAB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="1D3669EF" w14:textId="601EB081" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc212118734"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc215736458"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2025-12-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="00FD13E2">
+            <w:t>den 4 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="141"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7FB5EB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="4B8AB7E9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="010B3E45" w14:textId="7917E50C" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BE476E" w14:textId="7F4836EC" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
-[...3 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="2036694613"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A21DA">
-[...30 lines deleted...]
-            <w:t xml:space="preserve"> Bohlin, Carlson, Larsson, Britz, Lann</w:t>
+          <w:r w:rsidR="00081278">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="27607D5D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+    <w:p w14:paraId="55C6FC02" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3BB61747" w14:textId="2F434B37" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBEC9A5" w14:textId="3BB7DC01" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1423715855"/>
-[...2 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00726E9E">
-            <w:t>Malmer Stenergard</w:t>
+          <w:r w:rsidR="00FD13E2">
+            <w:t>Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="53A7D080" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="00827386" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="2B4A8E84" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00827386" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F6AE97" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="008B7E85" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="664A340B" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="00915BF3" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D94CCDD" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="006E102E" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="47BB7EE2" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRPr="006E102E" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50843DB5" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="7EFF8BB9" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A84AD9" w14:textId="0FE44BCC" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="2CA0406E" w14:textId="055729C4" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00F85486">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Rubrik"/>
+          <w:tag w:val="Rubrik"/>
+          <w:id w:val="1055821273"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00081278">
+            <w:t>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="215F9371" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...18 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId69"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId94"/>
+      <w:headerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="even" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:headerReference w:type="first" r:id="rId98"/>
+      <w:footerReference w:type="first" r:id="rId99"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2786974F" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="4B6FFAB5" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="277E9710" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="54E58ED6" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10205,8047 +14517,13535 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="OrigGarmnd BT">
+    <w:panose1 w:val="02020602050306020403"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12B9A38C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3BCA4E33" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="41" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4E18A9A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4E18A9A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48062F57" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4FBB724C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="56" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7697FC39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7697FC39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A7C7008" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="77C65E15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="57" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1F1CA006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1F1CA006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F02DDEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4AEFE775" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="55" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="74EE0857" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="74EE0857" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55B5C62F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="45283294" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="65" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="15FA7D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="48D21747" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="15FA7D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="48D21747" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63343411" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="63386D58" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="66" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="774E9A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="47962D53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="774E9A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="47962D53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60FF2908" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="52430884" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="64" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C7909DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="58E7E0EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3C7909DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="58E7E0EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="464FE330" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4DBE5883" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="68" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="52555B29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0008C8F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0008C8F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0049CC62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6D8379C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6D8379C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="278677DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="003B5BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="003B5BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="484C9C2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="71" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2F519D8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2F519D8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="368EC384" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251612160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17F0FB1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251612160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17F0FB1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="026C014E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A91BD99" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A91BD99" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1C77ACC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="70" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="486F5D84" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="486F5D84" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4A4E5E63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="74" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3DDEA935" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3DDEA935" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="136690C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7791AF74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7791AF74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="772F767B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="09B15117" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="09B15117" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2753B172" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="77" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="14DD3616" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="14DD3616" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E809D4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0AE283E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0AE283E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="75E48352" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4FB1A690" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4FB1A690" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="24984EC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="80" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3357297B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3357297B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="561C6ACE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="81" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="737EB71C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="737EB71C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="297D11DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251613184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3EBFB12F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251613184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3EBFB12F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="48A32B63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="79" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="07AC7A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="07AC7A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="741E8E93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="83" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D709123" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D709123" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7044BFDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="84" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3083AB39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3083AB39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79A0C359" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="82" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0BC60636" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0BC60636" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A57BAAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="86" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1167E070" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1167E070" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="522E1143" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="87" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D3FE784" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D3FE784" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4988073B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="85" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5A38600D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5A38600D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F925DD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="89" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="279E6ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="279E6ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01794D5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="90" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2AA6B666" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2AA6B666" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F51D865" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="88" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C7357C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00015CB6">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C7357C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00015CB6">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B7D5BD8" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D1F6315" wp14:editId="482906E1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="904473993" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="732B3CB3" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DF7CD4" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D1F6315" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="732B3CB3" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DF7CD4" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6719AB00" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="92" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="719AB8F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="52555B29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="719AB8F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54C24B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="178B91EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="93" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="370983E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="54D187D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="370983E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="54D187D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="105DFAFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4FFCD700" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="91" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="245FEC2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="52302D6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="245FEC2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="52302D6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="025D6A9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1C95F838" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="68F9AEF1" wp14:editId="4DB93F26">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="1374060224" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="62E079FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7D5CD4C4" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DF7CD4" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="68F9AEF1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D5CD4C4" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DF7CD4" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E0787A9" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="56B86859" wp14:editId="7B880C79">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1218099961" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67127251" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DF7CD4" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="56B86859" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="67127251" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DF7CD4" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1DEEE32C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="107D7C6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="62E079FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="107D7C6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D843445" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6955F4B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251618304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="51" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67B334A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="64304C51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251618304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="67B334A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="64304C51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F221EB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6EE1287D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="49" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="624159B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="24C81AA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="624159B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...2169 lines deleted...]
-                  <w:p w14:paraId="3CCFC614" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="24C81AA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536D2DEA" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="2D750009" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49EEA337" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="006923D1" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="1BBFB552" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRPr="006923D1" w:rsidRDefault="00787AE2" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A288924" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="09D89A99" w14:textId="77777777" w:rsidR="00787AE2" w:rsidRDefault="00787AE2" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="52060EBE" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:t>2024:142</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4D705DB3" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:t>2021:1190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="6AC76B39" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="005C3D12">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t xml:space="preserve">lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:t>2021:1190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="4602618C" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00EA318F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D01647">
+        <w:t>2024:142</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="3D31AFE5" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2021:1190.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="3635CAEB" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="00C12F80">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2021:1190.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="19C26A47" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:t>2024:142</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="5273DC57" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:t>2021:1190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="41D8D870" w14:textId="77777777" w:rsidR="00015CB6" w:rsidRDefault="00015CB6" w:rsidP="002E3BA0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t xml:space="preserve">lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764F36">
+        <w:t>2021:1190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986BA0">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EA603F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="49B87CF0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="5B0E99A3" w14:textId="08966EE0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="5B0E99A3" w14:textId="08966EE0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10653468" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3A69D5AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7F80E555" w14:textId="5C5C8DF4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="500551273"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-309404327"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7F80E555" w14:textId="5C5C8DF4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="500551273"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-309404327"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B92E361" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E4C35AD" w14:textId="5E7E2CC0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-647587283"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="297733752"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E4C35AD" w14:textId="5E7E2CC0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-647587283"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="297733752"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="749095DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0522ADDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D05C561" w14:textId="5FE3E970" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1659105856"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-587826"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D05C561" w14:textId="5FE3E970" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1659105856"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-587826"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D3E440D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="26CBFD90" w14:textId="44097C9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-174734938"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1014293744"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="26CBFD90" w14:textId="44097C9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-174734938"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1014293744"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7693FB68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58B7CB97" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D2CF915" w14:textId="4D0B45E7" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1028103333"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-321891948"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7AEE4AC8" w14:textId="631A25DC" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D2CF915" w14:textId="4D0B45E7" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1028103333"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-321891948"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7AEE4AC8" w14:textId="631A25DC" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58BCFA14" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="182E8D17" w14:textId="5007C13A" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1714499742"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1030690504"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2931821C" w14:textId="014AF1E5" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="182E8D17" w14:textId="5007C13A" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1714499742"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1030690504"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2931821C" w14:textId="014AF1E5" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F1B00B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BD41F59" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7406E637" w14:textId="35EF6657" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1888105966"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2000406609"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="41395401" w14:textId="18754655" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1632622439"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-830829246"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7406E637" w14:textId="35EF6657" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1888105966"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2000406609"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="41395401" w14:textId="18754655" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1632622439"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-830829246"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="439756A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5FAAAEB2" w14:textId="38DC6991" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5FAAAEB2" w14:textId="38DC6991" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="53678151" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="045FD5C6" w14:textId="7A296EDA" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-684673024"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1039247084"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="053C537F" w14:textId="40F00A3C" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-323584731"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1100303790"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="045FD5C6" w14:textId="7A296EDA" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-684673024"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1039247084"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="053C537F" w14:textId="40F00A3C" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-323584731"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1100303790"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1A9E0891" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E59BCC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="20136816" w14:textId="561D2901" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1192877061"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="396785112"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1D37EB13" w14:textId="4BF9CE09" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="176396525"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="408806800"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="20136816" w14:textId="561D2901" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1192877061"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="396785112"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1D37EB13" w14:textId="4BF9CE09" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="176396525"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="408806800"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="60689C36" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B8525E9" w14:textId="17F4EDB2" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1676179607"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="413902229"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5930257A" w14:textId="4FED7563" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1312063739"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-2044282146"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B8525E9" w14:textId="17F4EDB2" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1676179607"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="413902229"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5930257A" w14:textId="4FED7563" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1312063739"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-2044282146"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="60651FCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="722D084B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6D7454B6" w14:textId="4674056A" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1170595361"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="254865784"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="76FAC0E1" w14:textId="1566DEF2" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="428631057"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="755482706"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6D7454B6" w14:textId="4674056A" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1170595361"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="254865784"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="76FAC0E1" w14:textId="1566DEF2" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="428631057"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="755482706"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="75BB5FF1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7E653259" w14:textId="6AA6133D" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="378682086"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-929125332"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="399D1334" w14:textId="24929BF9" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1276329342"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1547944483"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7E653259" w14:textId="6AA6133D" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="378682086"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-929125332"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="399D1334" w14:textId="24929BF9" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1276329342"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1547944483"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="26C0DED0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5E351823" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7D66F3CD" w14:textId="3BF3399F" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-481854871"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2023737318"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="16970C56" w14:textId="1E1A1F8A" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="2005001643"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1076086656"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D66F3CD" w14:textId="3BF3399F" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-481854871"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2023737318"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="16970C56" w14:textId="1E1A1F8A" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="2005001643"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1076086656"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="037C4BF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E60DC21" w14:textId="1023B12F" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="701746603"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2003494556"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="311D7561" w14:textId="7A937DDD" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1537722851"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1496995546"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E60DC21" w14:textId="1023B12F" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="701746603"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2003494556"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="311D7561" w14:textId="7A937DDD" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1537722851"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1496995546"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C389AA3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="474F8343" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="53E3033F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="765DD65B" w14:textId="74B36C34" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="300585753"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1941111755"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5F7BF7DB" w14:textId="7F963947" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1673533269"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1782758900"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="765DD65B" w14:textId="74B36C34" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="300585753"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1941111755"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5F7BF7DB" w14:textId="7F963947" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1673533269"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1782758900"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42FD2695" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="707D5FC5" w14:textId="2F1D665A" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="698291933"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1729114429"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="247A0680" w14:textId="0F651302" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-256914205"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1959780926"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="707D5FC5" w14:textId="2F1D665A" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="698291933"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1729114429"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="247A0680" w14:textId="0F651302" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-256914205"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1959780926"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E935D94" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="05EA83FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="181BAE15" w14:textId="278F1C51" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-236717563"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-272712997"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="62EB4DED" w14:textId="45D1A6B4" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-265222513"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-170640990"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="181BAE15" w14:textId="278F1C51" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-236717563"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-272712997"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="62EB4DED" w14:textId="45D1A6B4" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-265222513"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-170640990"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="70A323FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11CCF104" w14:textId="3FF932F5" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-57933484"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1017732887"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="209A4579" w14:textId="523CE64F" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1295055893"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1497026979"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11CCF104" w14:textId="3FF932F5" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-57933484"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1017732887"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="209A4579" w14:textId="523CE64F" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1295055893"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1497026979"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0125443B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A9C4FCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19C56EDA" w14:textId="5B379598" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1938518184"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2068528734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="77E56A87" w14:textId="6F8DEA64" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1852440020"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="623422556"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>8</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="19C56EDA" w14:textId="5B379598" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1938518184"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2068528734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="77E56A87" w14:textId="6F8DEA64" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1852440020"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="623422556"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>8</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="37E3049D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1BE4F030" w14:textId="16D0057D" w:rsidR="00244011" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1908261573"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1566527389"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="42CCD503" w14:textId="0B89B443" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00354286" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1909917416"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00015CB6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1921627390"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>8</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1BE4F030" w14:textId="16D0057D" w:rsidR="00244011" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1908261573"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1566527389"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="42CCD503" w14:textId="0B89B443" w:rsidR="00015CB6" w:rsidRPr="00C7375F" w:rsidRDefault="00DE7C02" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1909917416"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00015CB6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1921627390"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>8</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="70AEBA01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4338E38C" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="2E4486D3" wp14:editId="15F51170">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1076975461" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C5F08CB" w14:textId="4D35496A" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1188496785"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DF7CD4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00DF7CD4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-494494972"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2E4486D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C5F08CB" w14:textId="4D35496A" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1188496785"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DF7CD4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00DF7CD4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-494494972"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="14FBA0D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="48F460C1" w14:textId="5C25C8C4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1000277558"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="783700276"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="48F460C1" w14:textId="5C25C8C4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1000277558"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="783700276"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7C5BD6EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5FD3E137" w14:textId="38D8FEDE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1125694673"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1310389676"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPe00/p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5FD3E137" w14:textId="38D8FEDE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1125694673"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1310389676"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2B2E5F2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F282F57" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="75AAC5C8" wp14:editId="33729087">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="917939285" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="51D12BD8" w14:textId="2472ED69" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1266304022"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DF7CD4">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00DF7CD4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1432398539"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="75AAC5C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="51D12BD8" w14:textId="2472ED69" w:rsidR="00DF7CD4" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1266304022"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DF7CD4">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00DF7CD4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1432398539"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44EC3EE7" w14:textId="77777777" w:rsidR="00DF7CD4" w:rsidRDefault="00DF7CD4" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3DED9AF6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2827899B" w14:textId="7CBCAD28" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="531463074"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1327938849"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2827899B" w14:textId="7CBCAD28" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="531463074"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1327938849"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="64D596E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74B308AE" w14:textId="6708C917" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1464F8F5" w14:textId="0F52D3A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00354286" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="650187669"/>
+                              <w:id w:val="23056698"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00081278">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1849403051"/>
+                              <w:id w:val="15437591"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00370AEC">
+                                <w:t>2025/26:63</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74B308AE" w14:textId="6708C917" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1464F8F5" w14:textId="0F52D3A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DE7C02" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="650187669"/>
+                        <w:id w:val="23056698"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00081278">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1849403051"/>
+                        <w:id w:val="15437591"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-[...3209 lines deleted...]
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00370AEC">
+                          <w:t>2025/26:63</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CB0943D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="33145A25" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18847,139 +28647,50 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DF5D71"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19059,51 +28770,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19186,51 +28897,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19313,63 +29024,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19456,57 +29167,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -19566,57 +29277,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -19658,51 +29369,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19799,51 +29510,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -19933,51 +29644,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20024,57 +29735,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20158,81 +29869,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -20338,1275 +30049,1228 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="16"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0061720C"/>
+    <w:rsidRoot w:val="00787AE2"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00003844"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
+    <w:rsid w:val="00015CB6"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="00081278"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00095803"/>
     <w:rsid w:val="00096CFD"/>
+    <w:rsid w:val="00097219"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A5CE8"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2A2E"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F295A"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00112C62"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00122125"/>
+    <w:rsid w:val="00121B07"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="00131768"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00147EAA"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
+    <w:rsid w:val="00176070"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B7C1E"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F0F4F"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="002122CC"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="0024194D"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00275243"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="00285949"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B636E"/>
-    <w:rsid w:val="002B6C99"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D5701"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="0034258E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00354286"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
+    <w:rsid w:val="00370AEC"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="00384CC0"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A238E"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B2BB4"/>
+    <w:rsid w:val="003B483B"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
-    <w:rsid w:val="003E3C7A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E6CB3"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="00402384"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00465EA3"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
+    <w:rsid w:val="00474635"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="00490943"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A21DA"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C0783"/>
+    <w:rsid w:val="004C0855"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C4E8F"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E5E18"/>
     <w:rsid w:val="004E62A0"/>
+    <w:rsid w:val="004E7F0E"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00516DB2"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="005408EF"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="00554E23"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="0059291A"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3BD2"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D688E"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="0061720C"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00620136"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="0065316F"/>
+    <w:rsid w:val="0065349E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683438"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B6E68"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C481A"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
+    <w:rsid w:val="006F2266"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705472"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="007159C7"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00726E9E"/>
-    <w:rsid w:val="0073195E"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007437E5"/>
-    <w:rsid w:val="007461F0"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00753902"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00784391"/>
+    <w:rsid w:val="00787AE2"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00796CC6"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C1C0E"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
-    <w:rsid w:val="007C714B"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D21A4"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3FC4"/>
+    <w:rsid w:val="007E3033"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007E7838"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00802218"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00811B80"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="008203ED"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="0086689B"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00881575"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008B01CC"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B247E"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
-    <w:rsid w:val="008B65AF"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C5675"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D05B9"/>
+    <w:rsid w:val="008C7D86"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D7E29"/>
-    <w:rsid w:val="008E0568"/>
+    <w:rsid w:val="008D7D76"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E47CA"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009155F6"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0097334F"/>
-    <w:rsid w:val="00975D9C"/>
     <w:rsid w:val="00975EA3"/>
+    <w:rsid w:val="00977018"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="00997229"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B17CC"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A21AF5"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A46290"/>
+    <w:rsid w:val="00A42408"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A55093"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A6471D"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A7378B"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A84FC0"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A94127"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB18D2"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AC032F"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC5CBE"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B10DED"/>
+    <w:rsid w:val="00B102B7"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B44C2A"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B558C7"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B92D3C"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA4F03"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB39AB"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C211A0"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C25564"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C53DFE"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C656FC"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
-    <w:rsid w:val="00C7775B"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C83392"/>
+    <w:rsid w:val="00C827C2"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C96C63"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB58C0"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D26A48"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
+    <w:rsid w:val="00D53005"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D60FDD"/>
+    <w:rsid w:val="00D53E0C"/>
+    <w:rsid w:val="00D6417A"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D87434"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D969C1"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC4309"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC5FDD"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DE7C02"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF7CD4"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E25F9E"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E43DE7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E84422"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC0DA7"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE5C1C"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F035D4"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F16EAE"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F233F2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
-    <w:rsid w:val="00F66975"/>
     <w:rsid w:val="00F67AA9"/>
+    <w:rsid w:val="00F71672"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F84347"/>
+    <w:rsid w:val="00F8388C"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91DA5"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
+    <w:rsid w:val="00FB0EC2"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB2F87"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC7CCB"/>
+    <w:rsid w:val="00FD13E2"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D957CAA"/>
-  <w15:docId w15:val="{68E06CEC-70F8-47DD-BE86-8496EFA0EA26}"/>
+  <w14:docId w14:val="0D1C1081"/>
+  <w15:docId w15:val="{51725926-4DBD-4A73-8084-FB34878FC991}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
@@ -21942,60 +31606,58 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
-    <w:qFormat/>
-    <w:rsid w:val="00095803"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC2740"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
@@ -22935,91 +32597,75 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prophuvudrubrik">
     <w:name w:val="Prop. huvudrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
@@ -23219,50 +32865,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -23400,59 +33047,54 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnummerlista">
     <w:name w:val="RK nummerlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
@@ -24050,60 +33692,60 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2medplatsefter">
     <w:name w:val="Prop. namnunderskrift 2 med plats efter"/>
     <w:basedOn w:val="Propnamnunderskrift2"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="00F925FA"/>
     <w:pPr>
       <w:tabs>
@@ -24125,800 +33767,137 @@
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00784391"/>
+    <w:rsid w:val="009155F6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2266"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2266"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2266"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2266"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2266"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/a49658ecb31b411620d1c7a36cc82f76bc07c5526087456fbebdd287b5ed09f8/res.%202600.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680afae3c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/292a39aa407d8e617b5787c61744c89728f232322cce2ec0fb6a37677afa24fb/res.%202585.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...713 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25186,186 +34165,308 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-  <departementsnamn>Utrikesdepartementet</departementsnamn>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Justitiedepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Utrikesdepartementet"/>
-[...3 lines deleted...]
-  <departementsenhet id="Gruppen för närområdets och allmän säkerhetspolitik"/>
+  <departementsenhet id="Justitiedepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:63</dokumentnummer>
+  <titel>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</titel>
+  <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
-    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="7" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="8" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13595</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13595</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13595</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e56cd899308b1568f2c49c8c9894a31" ns2:_="" ns3:_="">
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+    <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
-    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
+                <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
-      </xsd:simpleType>
-[...23 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -25410,211 +34511,185 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...40 lines deleted...]
-</spe:Receivers>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E45F29F-4F08-4890-AC45-A4414E792D38}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{163DAA7A-0E92-4397-B764-DCDA585ED8A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7906CB6-AC04-4D8A-B050-1B03974CE1B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0051C653-748A-4066-B8E0-62AAE21343E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E707FA3C-B586-45A9-B696-84CEC76B2AC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50C58FBE-ADED-4C08-A186-D0A843912089}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6DB3FA6-CC3B-4871-B607-9FD53ED078AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D5C1D57-E0AB-4F43-8A6B-F4667F19B869}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A84EE3D6-708E-4FE3-ABFF-A64A53BBDD1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>40</Pages>
-[...1 lines deleted...]
-  <Characters>87590</Characters>
+  <Pages>39</Pages>
+  <Words>13455</Words>
+  <Characters>71312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>729</Lines>
-  <Paragraphs>207</Paragraphs>
+  <Lines>594</Lines>
+  <Paragraphs>169</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Europarådet 2.0</vt:lpstr>
+      <vt:lpstr>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>103909</CharactersWithSpaces>
+  <CharactersWithSpaces>84598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Europarådet 2.0</dc:title>
-  <dc:creator>Maja Lodding</dc:creator>
+  <dc:title>Vissa sekretessfrågor som avser vapentransaktioner och Schengens informationssystem</dc:title>
+  <dc:creator>Therése Berggren</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100920B9F7336D1F44B99537E587B2575AB</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocId">
+    <vt:lpwstr>7RWQ5A3E44ZW-1210876700-4992</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/ju-L4/_layouts/15/DocIdRedir.aspx?ID=7RWQ5A3E44ZW-1210876700-4992, 7RWQ5A3E44ZW-1210876700-4992</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>13b9a524-4f3e-47b6-ad64-66f53350b09a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Organisation">
+    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="c9cd366cc722410295b9eacffbd73909">
     <vt:lpwstr/>
-  </property>
-[...7 lines deleted...]
-    <vt:lpwstr>46988c8a-5efa-4b2b-a096-d68142acae7c</vt:lpwstr>
   </property>
 </Properties>
 </file>